--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -68,51 +68,51 @@
   <si>
     <t>Curs etiquetatge de la carn i derivats carnis</t>
   </si>
   <si>
     <t>dg., 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de la carn i derivats carnis. S'explicarà des de la informació general al consumidor,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-la-carn-i-derivats-carnis</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
   </si>
   <si>
     <t>dv., 25/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de fruites, hortalisses i altres vegetals, tant frescos com envasats, en conserva,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-dels-aliments-dorigen-vegetal</t>
   </si>
   <si>
     <t>Curs presencial de Manipulador d'Aliments personalitzat per a la teva empresa</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia, Presencial</t>
   </si>