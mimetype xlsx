--- v0 (2026-08-07)
+++ v1 (2026-10-30)
@@ -68,84 +68,84 @@
   <si>
     <t>Formació assessors: curs agrovoltaica</t>
   </si>
   <si>
     <t>dg., 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>L´agrovoltaica integra la producció d´energia elèctrica a partir d´energia solar i les activitats agrícoles i ramaderes en un mateix espai.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-assessors-curs-agrovoltaica</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>
   <si>
     <t>Legislació Agrària</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius Conèixer les fonts, l'objecte i el contingut del dret agrari. Emmarcar el dret a l'àmbit…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/legislacio-agraria</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Varietats de la vinya emprades en elaboració de vins</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per la Fundació INEA Contingut: Descripció ampelogràfica, propietats agronòmiques i potencial enològic de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/varietats-la-vinya-emprades-elaboracio-vins</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius • Conéixer la importància del sòl en la gestió agrícola sostenible i l'equilibri del sòl…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/interpretacio-danalisi-sols-i-pautes-fertilitzacio-sostenible</t>
   </si>
   <si>
     <t>Maneig ecològic de remugants</t>
   </si>