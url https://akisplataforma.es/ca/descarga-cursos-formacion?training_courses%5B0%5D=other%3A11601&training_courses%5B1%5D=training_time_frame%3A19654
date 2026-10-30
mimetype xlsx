--- v0 (2026-07-29)
+++ v1 (2026-10-30)
@@ -68,93 +68,93 @@
   <si>
     <t>Formació especialitzada en el control sanitari de l'oliverar</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l'…</t>
+    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-el-control-sanitari-loliverar</t>
   </si>
   <si>
     <t>Formació especialitzada en gestió de les pastures a la devesa</t>
   </si>
   <si>
     <t>dc., 20/05/2026 - 15:30</t>
   </si>
   <si>
     <t>dv., 22/05/2026 - 17:30</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-gestio-les-pastures-la-devesa</t>
   </si>
   <si>
     <t>Formació especialitzada en maneig de la biodiversitat als ecosistemes agraris</t>
   </si>
   <si>
     <t>dj., 14/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dl., 22/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
-    <t>Aquest curs de 30 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 30 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-maneig-la-biodiversitat-als-ecosistemes-agraris-0</t>
   </si>
   <si>
     <t>Formació especialitzada en noves tendències en cultius</t>
   </si>
   <si>
     <t>dc., 13/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dt., 23/06/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-noves-tendencies-cultius-0</t>
   </si>
   <si>
     <t>Identificació de claus per a la implantació de cobertes vegetals a vinya en zones semiàrides</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 13:30</t>
   </si>
@@ -218,51 +218,51 @@
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-regenerativa-i-gestio-sostenible-del-sol-mes-resiliencia-climatica-i</t>
   </si>
   <si>
     <t>Oberta la inscripció al curs en línia gratuït "Digitalització de dades meteorològiques i detecció de plagues"</t>
   </si>
   <si>
     <t>dl., 06/04/2026 - 11:11</t>
   </si>
   <si>
     <t>dc., 08/04/2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego ha obert la inscripció per al curs en línia gratuït "Digitalització de dades meteorològiques i detecció de plagues" , que se celebrarà del 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/oberta-la-inscripcio-al-curs-linia-gratuit-digitalitzacio-dades-meteorologiques</t>
   </si>
   <si>
     <t>Curs Online El Sòl de Cultiu i les Condicions Climàtiques</t>
   </si>
   <si>
     <t>dl., 30/03/2026 - 00:00</t>
   </si>
   <si>
-    <t>El Curs Sòl de Cultiu i Condicions Climàtiques et proporciona els coneixements essencials sobre la gestió del sòl i la seva relació amb el clima a l'…</t>
+    <t>El Curs Sòl de Cultiu i Condicions Climàtiques et proporciona els coneixements essencials sobre la gestió del sòl i la seva relació amb el clima a l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-online-el-sol-cultiu-i-les-condicions-climatiques</t>
   </si>
   <si>
     <t>Seminari CITOLIVA "Aliats naturals per al maneig fitosanitari de l'oliverar"</t>
   </si>
   <si>
     <t>dl., 23/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dt., 24/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA organitza a Còrdova el seminari "Aliats naturals per al maneig fitosanitari de l'oliverar" (23 i 24 de març), centrat en els fonaments del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-aliats-naturals-al-maneig-fitosanitari-loliverar</t>
   </si>
   <si>
     <t>Curs online "Manejament de cobertes a vinyes"</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>Seminari CITOLIVA "Qualitat de l'oli d'oliva en un context climàtic canviant"</t>
   </si>
   <si>
     <t>dc., 11/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dj., 12/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Els dies 11 i 12 de març CITOLIVA organitza a Còrdova el seminari "Qualitat de l'oli d'oliva en un context climàtic canviant" , centrat en com el…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-qualitat-loli-doliva-context-climatic-canviant</t>
   </si>
   <si>
     <t>Seminari CITOLIVA “Rec i nutrició intel·ligent”</t>
   </si>
   <si>
     <t>dl., 09/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dt., 10/03/2026 - 11:11</t>
   </si>
   <si>
-    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l'…</t>
+    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-rec-i-nutricio-intelligent</t>
   </si>
   <si>
     <t>La XIII Escola de Pastors d'Andalusia se celebrarà el 2026 a Cortegana (Huelva)</t>
   </si>
   <si>
     <t>dl., 26/01/2026 - 10:00</t>
   </si>
   <si>
     <t>dv., 29/05/2026 - 20:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>L'Institut Andalús de Recerca i Formació Agrària, Pesquera i Alimentària ( Ifapa ) ha anunciat que la XIII edició de l'Escola de Pastors d'Andalusia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/la-xiii-escola-pastors-dandalusia-se-celebrara-el-2026-cortegana-huelva</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>MANEIG DE LES COBERTES VEGETALS A LA VINYA</t>
   </si>
   <si>
     <t>dl., 24/11/2025 - 16:00</t>
   </si>
   <si>
     <t>dc., 26/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TÍTOL DE L'ACCIÓ: Maneig de cobertes vegetals a la vinya MODALITAT: aula virtual DATA: del 24 al 26 de novembre 2025 HORARI: 16:00 A 20:00 Nº D'HORES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-les-cobertes-vegetals-la-vinya</t>
   </si>
   <si>
     <t>Curs en línia maneig regeneratiu de les pastures</t>
   </si>
   <si>
     <t>dl., 10/11/2025 - 16:00</t>
   </si>
   <si>
     <t>dc., 12/11/2025 - 20:00</t>
   </si>
   <si>
-    <t>TÍTOL DE L'ACCIÓ: Maneig regeneratiu de les pastures MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16:…</t>
+    <t>TÍTOL DE L'ACCIÓ: Maneig regeneratiu de les pastures MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-linia-maneig-regeneratiu-les-pastures</t>
   </si>
   <si>
     <t>Jornada sobre bones pràctiques d'espais de biodiversitat aplicables a ecorregims a Andalusia</t>
   </si>
   <si>
     <t>dc., 29/10/2025 - 09:00</t>
   </si>
   <si>
     <t>dc., 29/10/2025 - 17:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>La Xarxa PAC , pertanyent al Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , organitza una jornada presencial sobre bones pràctiques d'espais…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-bones-practiques-despais-biodiversitat-aplicables-ecorregims-andalusia</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
     <t>1.- Informació general sobre la Universitat de Veran: La Universitat d'Estiu de la USC ofereix una àmplia gamma de cursos al juny, juliol, agost i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-destiu-usc-restauracio-la-natura-reptes-estrategies-i-propostes-daccio</t>
   </si>
   <si>
     <t>INCORPORACIÓ A L'EMPRESA AGRÀRIA: RAMADERIA LLIGADA A LA TERRA</t>
   </si>
   <si>
     <t>dl., 30/06/2025 - 00:00</t>
   </si>
   <si>
     <t>dv., 25/07/2025 - 00:00</t>
   </si>
   <si>
     <t>SANTIAGO-PONTONES</t>
   </si>
   <si>
-    <t>EMPRESA AGRÀRIA  Estat Fora de termini  Data d'inici  30/06/2025  Data de fi  04/07/2025  Modalitat Presencial  Província JAEN  Localitat d´…</t>
+    <t>EMPRESA AGRÀRIA  Estat Fora de termini  Data d'inici  30/06/2025  Data de fi  04/07/2025  Modalitat Presencial  Província JAEN  Localitat d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/incorporacio-lempresa-agraria-ramaderia-lligada-la-terra-1</t>
   </si>
   <si>
     <t>III Curs pràctic en línia de topografia i cadastre. Creació de fitxers GML per a la coordinació.</t>
   </si>
   <si>
     <t>dt., 10/06/2025 - 16:00</t>
   </si>
   <si>
     <t>dj., 26/06/2025 - 19:00</t>
   </si>
   <si>
     <t>Descripció El Col·legi Oficial d'Enginyers Agrònoms de Centre i Canàries organitza aquest curs sobre topografia i cadastre que s'imparteix en format…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/iii-curs-practic-linia-topografia-i-cadastre-creacio-fitxers-gml-la-coordinacio</t>
   </si>
   <si>
     <t>Coneixement i accés a la informació de les principals bases de dades ambientals</t>
   </si>
   <si>
     <t>dl., 12/05/2025 - 17:00</t>
   </si>