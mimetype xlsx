--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -68,120 +68,120 @@
   <si>
     <t>Viticultura ecològica a Vilaflor</t>
   </si>
   <si>
     <t>dc., 20/05/2026 - 17:00</t>
   </si>
   <si>
     <t>dj., 21/05/2026 - 21:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Biblioteca Municipal de Vilaflor de Chasna</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Preinscripcions fins el 10 de maig. Als cursos amb preinscripció pot ser requerida l'acreditació de les respostes del qüestionari. Lloc d´impartició…</t>
+    <t>Preinscripcions fins el 10 de maig. Als cursos amb preinscripció pot ser requerida l'acreditació de les respostes del qüestionari. Lloc d´impartició:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/viticultura-ecologica-vilaflor</t>
   </si>
   <si>
     <t>Curs Agricultura ecològica: Producció, normativa, assessorament i comercialització</t>
   </si>
   <si>
     <t>dv., 15/05/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>L´objectiu d´aquest curs és oferir una panoràmica sobre la regulació de la producció agrària en ecològic, i els fonaments bàsics d´aquest tipus de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-agricultura-ecologica-produccio-normativa-assessorament-i-comercialitzacio</t>
   </si>
   <si>
+    <t>Curs de: Tècnic per a l'assessorament en la gestió integrada de plagues en àmbit agrari</t>
+  </si>
+  <si>
+    <t>ds., 25/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Curs per saber com aplicar el Reial Decret 1311/2012 en àmbit agrari: aquest curs no t'acredita com a assessor, el seu objectiu és ensenyar-te el…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-tecnic-lassessorament-la-gestio-integrada-plagues-ambit-agrari</t>
+  </si>
+  <si>
     <t>Curs d´agricultura ecològica</t>
   </si>
   <si>
-    <t>ds., 25/04/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquest curs s'enfoca als principis i les tècniques de l'agricultura ecològica. Aprendràs a gestionar sistemes de producció ecològics, protegir els…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-9</t>
   </si>
   <si>
-    <t>Curs de: Tècnic per a l'assessorament en la gestió integrada de plagues en àmbit agrari</t>
-[...13 lines deleted...]
-  <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
-    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes…</t>
+    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111529</t>
   </si>
   <si>
     <t>Curs online: Producció ecològica d'oliverar i elaboració d'oli ecològic</t>
   </si>
   <si>
     <t>dl., 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>El curs és totalment en línia i consta d'11 temes, amb una durada planificada per a 80 hores, però ho pots acabar quan vulguis. En finalitzar el curs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-online-produccio-ecologica-doliverar-i-elaboracio-doli-ecologic-0</t>
   </si>
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>dc., 15/04/2026 - 09:00</t>
   </si>
@@ -365,99 +365,99 @@
   <si>
     <t>dv., 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Formació especialitzada reconeguda per la Junta de Castella-la Manxa que permet justificar hores en l'àmbit ecològic segons allò estipulat a l'Ordre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-i-agricultura-ecologica</t>
   </si>
   <si>
     <t>Especialització en interpretació de sòls</t>
   </si>
   <si>
     <t>dt., 17/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>En aquest CURS ONLINE descobriràs les claus per cuidar la salut del sòl amb pràctiques sostenibles per a una agricultura més eficient. Objectius del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/especialitzacio-interpretacio-sols</t>
   </si>
   <si>
+    <t>dg., 15/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>CURS ONLINE s'abordarà com produir més aliments amb menys recursos naturals i preservar el medi ambient. Objectius del curs: Promoure la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/sostenibilitat-la-produccio-agraria</t>
+  </si>
+  <si>
     <t>Abonat i fertilització en agricultura ecològica</t>
   </si>
   <si>
-    <t>dg., 15/03/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dc., 25/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Objectius Adquirir els fonaments de l'abonat i de les diferents tècniques de compostatge, així com les principals aplicacions en l'agricultura…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/abonat-i-fertilitzacio-agricultura-ecologica</t>
   </si>
   <si>
-    <t>CURS ONLINE s'abordarà com produir més aliments amb menys recursos naturals i preservar el medi ambient. Objectius del curs: Promoure la…</t>
-[...4 lines deleted...]
-  <si>
     <t>Maneig avançat d'hivernacles ecològics</t>
   </si>
   <si>
     <t>dj., 05/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Curs en línia: Maneig avançat d'hivernacles ecològics. El terra viu i la seva fertilitat</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-avancat-dhivernacles-ecologics</t>
   </si>
   <si>
     <t>FORMACIÓ ESPECIALITZADA EN COBERTES VEGETALS</t>
   </si>
   <si>
     <t>dl., 02/03/2026 - 09:00</t>
   </si>
   <si>
     <t>dl., 06/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
-    <t>Aquest curs té com a mínim un mòdul on-line. Els cursos que es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs té com a mínim un mòdul on-line. Els cursos que es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-cobertes-vegetals-0</t>
   </si>
   <si>
     <t>Jornada presencial “Aprofitament sostenible de residus agroindustrials a través de la insecticultura", a Albacete</t>
   </si>
   <si>
     <t>dv., 20/02/2026 - 09:09</t>
   </si>
   <si>
     <t>dv., 20/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>La valorització dels residus i subproductes generats per l'agroindústria és una oportunitat clau per impulsar models productius més eficients,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-presencial-aprofitament-sostenible-residus-agroindustrials-traves-la</t>
   </si>
   <si>
     <t>Compostatge eficient: claus per valoritzar els residus del sector agroindustrial</t>
   </si>
@@ -521,81 +521,81 @@
   <si>
     <t>dt., 10/02/2026 - 17:07</t>
   </si>
   <si>
     <t>dt., 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>La producció d'alvocat s'ha consolidat en els darrers anys com un cultiu estratègic a diferents regions d'Espanya, impulsat tant per la demanda…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-formativa-innovacio-i-maneig-integral-la-produccio-dalvocat-oliva</t>
   </si>
   <si>
     <t>Jornada presencial “Compostatge eficient: claus per valoritzar els residus del sector agroindustrial”</t>
   </si>
   <si>
     <t>dv., 30/01/2026 - 20:00</t>
   </si>
   <si>
     <t>dv., 30/01/2026 - 21:00</t>
   </si>
   <si>
-    <t>El proper divendres 30 de gener de 2026 , de 09:00 a 14:00 hores , se celebrarà en modalitat presencial a Albacete la jornada formativa del PII.A “…</t>
+    <t>El proper divendres 30 de gener de 2026 , de 09:00 a 14:00 hores , se celebrarà en modalitat presencial a Albacete la jornada formativa del PII.A…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-presencial-compostatge-eficient-claus-valoritzar-els-residus-del-sector</t>
   </si>
   <si>
     <t>Jornada online “Compostatge eficient: claus per valoritzar els residus del sector agroindustrial”</t>
   </si>
   <si>
     <t>dj., 22/01/2026 - 20:00</t>
   </si>
   <si>
     <t>dj., 22/01/2026 - 21:00</t>
   </si>
   <si>
     <t>El proper 22 de gener de 2026, de 17:00 a 20:00 hores , se celebrarà en modalitat online la jornada formativa del “Compostatge eficient: Claus per…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-online-compostatge-eficient-claus-valoritzar-els-residus-del-sector</t>
   </si>
   <si>
     <t>dj., 15/01/2026 - 20:00</t>
   </si>
   <si>
     <t>dj., 15/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
-    <t>El proper 15 de gener de 2026, de 09:00 a 14:00 hores , se celebrarà en modalitat presencial a Carcaixent (València) la jornada formativa del “…</t>
+    <t>El proper 15 de gener de 2026, de 09:00 a 14:00 hores , se celebrarà en modalitat presencial a Carcaixent (València) la jornada formativa del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-presencial-compostatge-eficient-claus-valoritzar-els-residus-del-0</t>
   </si>
   <si>
     <t>Jornada de camp sobre ramaderia ecològica i autonomia farratgera</t>
   </si>
   <si>
     <t>ds., 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Societat Espanyola d'Agricultura Ecològica i Agroecologia (SEAE) celebrarà el proper 13 de desembre a Casas de Millán (Càceres) la jornada de camp…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-camp-ramaderia-ecologica-i-autonomia-farratgera</t>
   </si>
@@ -731,60 +731,60 @@
   <si>
     <t>dj., 13/11/2025 - 10:00</t>
   </si>
   <si>
     <t>dj., 19/02/2026 - 20:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>El projecte europeu OrganicAdviceNetwork llança un curs gratuït i en modalitat 100% online síncron, dirigit a estudiants, joves professionals i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/assessors-curs-basic-online-futurs-assessors-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs en línia maneig regeneratiu de les pastures</t>
   </si>
   <si>
     <t>dl., 10/11/2025 - 16:00</t>
   </si>
   <si>
     <t>dc., 12/11/2025 - 20:00</t>
   </si>
   <si>
-    <t>TÍTOL DE L'ACCIÓ: Maneig regeneratiu de les pastures MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16:…</t>
+    <t>TÍTOL DE L'ACCIÓ: Maneig regeneratiu de les pastures MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-linia-maneig-regeneratiu-les-pastures</t>
   </si>
   <si>
     <t>Curs online de compostatge i vermicompostatge</t>
   </si>
   <si>
-    <t>TÍTOL DE L'ACCIÓ: Compostatge i vermicompostatge MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16:00-…</t>
+    <t>TÍTOL DE L'ACCIÓ: Compostatge i vermicompostatge MODALITAT: aula virtual (online en directe*). DATES: 10, 11 i 12 de novembre de 2025 HORARI: 16:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-online-compostatge-i-vermicompostatge</t>
   </si>
   <si>
     <t>Obtenció i multiplicació de llavors per a horticultura ecològica</t>
   </si>
   <si>
     <t>dt., 04/11/2025 - 16:00</t>
   </si>
   <si>
     <t>dj., 06/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>OBJECTIUS Les llavors són una part essencial per a tota l'agricultura, però particularment per a la producció ecològica, on els productors tenen una…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/obtencio-i-multiplicacio-llavors-horticultura-ecologica</t>
   </si>
   <si>
     <t>Agricultura regenerativa: fotosíntesi i salut als cultius</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>La Xarxa PAC , pertanyent al Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , organitza una jornada presencial sobre bones pràctiques d'espais…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-bones-practiques-despais-biodiversitat-aplicables-ecorregims-andalusia</t>
   </si>
   <si>
     <t>Curs Agricultura SENSE Residus de Pesticides</t>
   </si>
   <si>
     <t>dl., 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>dv., 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
-    <t>Curs 2025: Sistemes de Producció Sense Residus de Pesticides Aquest curs és per a tu si busques especialitzar-te en residu zero. El XVII Curs d'…</t>
+    <t>Curs 2025: Sistemes de Producció Sense Residus de Pesticides Aquest curs és per a tu si busques especialitzar-te en residu zero. El XVII Curs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-agricultura-sense-residus-pesticides</t>
   </si>
   <si>
     <t>ds., 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>ds., 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-4</t>
   </si>
   <si>
     <t>Jornada Oportunitats de l'agricultura regenerativa aplicada a l'assessorament</t>
   </si>
   <si>
     <t>dt., 14/10/2025 - 15:00</t>
   </si>
   <si>
     <t>dt., 14/10/2025 - 18:00</t>
   </si>
   <si>
     <t>L'agricultura regenerativa és un enfocament de gestió agrària basat en principis ecològics que cerca restaurar, mantenir i millorar la salut dels…</t>
   </si>
@@ -929,78 +929,78 @@
   <si>
     <t>Actualització micorritza arbuscle-vesicular</t>
   </si>
   <si>
     <t>dl., 29/09/2025 - 09:15</t>
   </si>
   <si>
     <t>dl., 29/09/2025 - 13:15</t>
   </si>
   <si>
     <t>Dins del programa de cursos gratuïts d'agricultura del programa formatiu d'El Colletero 2025, entre els dies 29 de setembre i 3 d'octubre tindrà lloc…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/actualitzacio-micorritza-arbuscle-vesicular</t>
   </si>
   <si>
     <t>dg., 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>dg., 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-5</t>
   </si>
   <si>
+    <t>Formació especialitzada per a assessors agroalimentaris en olivicultura ecològica</t>
+  </si>
+  <si>
+    <t>dc., 24/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dc., 05/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
+  </si>
+  <si>
+    <t>Curs en línia de 40 hores amb termini d'inscripció fins el 10/09/2025 Observacions Criteris de baremació de sol·licituds a: https://lajunta.es/5chea…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-assessors-agroalimentaris-olivicultura-ecologica</t>
+  </si>
+  <si>
     <t>Curs en línia "Manejament de cobertes en cítrics" (regió C)</t>
   </si>
   <si>
-    <t>dc., 24/09/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dc., 15/10/2025 - 00:00</t>
   </si>
   <si>
     <t>*Dirigit a persones treballadores d'Andalusia, Castella-la Manxa, Extremadura, Ceuta i Melilla. Davant l'interès creixent entre citricultors per…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-linia-manejament-cobertes-citrics-regio-c</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-assessors-agroalimentaris-olivicultura-ecologica</t>
   </si>
   <si>
     <t>Formació especialitzada en agricultura ecològica per a assessors agroalimentaris</t>
   </si>
   <si>
     <t>dt., 23/09/2025 - 00:00</t>
   </si>
   <si>
     <t>dt., 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Curs en línia de 80 hores. El termini de sol·licitud és obert fins el 08/09/2025 Observacions És imprescindible tenir en compte la informació…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-agricultura-ecologica-assessors-agroalimentaris</t>
   </si>
   <si>
     <t>Curs en línia "Manejament de cobertes en cítrics" (regió B)</t>
   </si>
   <si>
     <t>dl., 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>dl., 13/10/2025 - 00:00</t>
   </si>
@@ -2629,80 +2629,80 @@
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="1"/>
-      <c r="D4" s="1"/>
-      <c r="E4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1"/>
-      <c r="D5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -3101,88 +3101,88 @@
         <v>113</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>115</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>118</v>
-[...7 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>122</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
         <v>38</v>
       </c>
@@ -3595,63 +3595,63 @@
       <c r="A37" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>203</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C39" s="1" t="s">
@@ -3869,63 +3869,63 @@
         <v>251</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>253</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C49" s="1" t="s">
@@ -3989,63 +3989,63 @@
       </c>
       <c r="D51" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>274</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
         <v>279</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C53" s="1" t="s">
@@ -4056,54 +4056,54 @@
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>282</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>288</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C55" s="1" t="s">
@@ -4143,160 +4143,160 @@
       </c>
       <c r="D56" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>293</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>300</v>
       </c>
       <c r="J56" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>66</v>
+        <v>308</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>312</v>
+        <v>66</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>313</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>318</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D61" s="1" t="s">
@@ -4603,63 +4603,63 @@
       <c r="C71" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>377</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>378</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C73" s="1" t="s">
@@ -5795,51 +5795,51 @@
       </c>
       <c r="B112" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>594</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E113" s="1"/>
       <c r="F113" s="1" t="s">
         <v>598</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>599</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>600</v>