--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -59,51 +59,51 @@
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>dj., 14/05/2026 - 17:00</t>
   </si>
   <si>
     <t>dj., 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes…</t>
+    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111933</t>
   </si>
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned</t>
   </si>
   <si>
     <t>dt., 12/05/2026 - 17:00</t>
   </si>
   <si>
     <t>dt., 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111932</t>
   </si>
   <si>
     <t>Curs internacional sobre Ramaderia de Precisió: dels sensors a la presa de decisions</t>
   </si>
   <si>
     <t>dl., 04/05/2026 - 22:22</t>
   </si>
   <si>
     <t>dv., 08/05/2026 - 22:22</t>
   </si>