--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -77,101 +77,101 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>L´agrovoltaica integra la producció d´energia elèctrica a partir d´energia solar i les activitats agrícoles i ramaderes en un mateix espai.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-assessors-curs-agrovoltaica</t>
   </si>
   <si>
     <t>Olivicultura ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius Conèixer les variables principals que poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/olivicultura-ecologica-0</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
+    <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
+  </si>
+  <si>
+    <t>dv., 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dc., 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En línia, Formació contínua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>L´objectiu d´aquest curs és oferir una panoràmica sobre la regulació de la producció agrària en ecològic, i els fonaments bàsics d´aquest tipus de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-ecologica-produccio-normativa-assessorament-i-comercialitzacio-mooc</t>
+  </si>
+  <si>
     <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
   </si>
   <si>
-    <t>dv., 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de fruites, hortalisses i altres vegetals, tant frescos com envasats, en conserva,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-dels-aliments-dorigen-vegetal</t>
   </si>
   <si>
-    <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Taller d´anàlisi d´aigües” per a una fertilització més eficient i sostenible</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>La gestió de l‟aigua de reg és un dels pilars d‟una agricultura moderna, eficient i respectuosa amb l‟entorn. Cada cop més explotacions estan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/taller-danalisi-daigues-una-fertilitzacio-mes-eficient-i-sostenible</t>
   </si>
   <si>
     <t>TÈCNIC DE QUALITAT A LA INDÚSTRIA LÀCTEA</t>
   </si>
   <si>
     <t>dl., 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
@@ -200,132 +200,132 @@
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-expert-etiquetatge-alimentari-500-hores-100-online</t>
   </si>
   <si>
     <t>Tecnologia dels iogurts i llets fermentades</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Dirigit a... Professionals de la indústria làctia, ia totes aquelles persones interessades a adquirir coneixements relacionats amb la tecnologia i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecnologia-dels-iogurts-i-llets-fermentades-0</t>
   </si>
   <si>
     <t>Petjada de Carboni i la seva neutralitat. Gestió del Carboni M-34</t>
   </si>
   <si>
     <t>Coneix què és la petjada de carboni, metodologies de càlcul que s'adaptin més a les necessitats i activitat de la teva organització. Gestió del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/petjada-carboni-i-la-seva-neutralitat-gestio-del-carboni-m-34</t>
   </si>
   <si>
+    <t>Legislació Agrària</t>
+  </si>
+  <si>
+    <t>dj., 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per FUNDACION INEA Objectius Conèixer les fonts, l'objecte i el contingut del dret agrari. Emmarcar el dret a l'àmbit…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/legislacio-agraria</t>
+  </si>
+  <si>
+    <t>Seguretat alimentària</t>
+  </si>
+  <si>
+    <t>Contingut: Classificació dels aliments: Aquest mòdul proporciona una anàlisi exhaustiva de la classificació dels aliments des de diverses…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seguretat-alimentaria</t>
+  </si>
+  <si>
+    <t>Bones pràctiques ramaderes</t>
+  </si>
+  <si>
+    <t>Contingut: Introducció: Aquest mòdul proporciona una visió general sobre la importància de la sanitat animal i les pràctiques de maneig en la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/bones-practiques-ramaderes</t>
+  </si>
+  <si>
+    <t>Maneig ecològic de remugants</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció i reglaments: Aquest mòdul…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-ecologic-remugants</t>
+  </si>
+  <si>
+    <t>Horticultura ecològica</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Conceptes, Fonaments i Precedents a l'Horta:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/horticultura-ecologica</t>
+  </si>
+  <si>
+    <t>Plagues i patògens de l'olivera: naturalesa, identificació i estratègies biològiques de lluita</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció: En aquest apartat s'oferirà una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
+  </si>
+  <si>
     <t>Curs d'Introducció a ArcGIS Pro</t>
   </si>
   <si>
-    <t>dj., 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>El concepte GIS com a eina digital permet als usuaris explotar el valor de les dades , incloent-hi la variable geoespacial, i millorant l'eficiència…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dintroduccio-arcgis-pro</t>
   </si>
   <si>
     <t>Curs d'Introducció als SIG amb ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dintroduccio-als-sig-amb-arcgis-pro</t>
   </si>
   <si>
     <t>Curs de Disseny i Creació de Mapes amb ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-disseny-i-creacio-mapes-amb-arcgis-pro</t>
   </si>
   <si>
     <t>Curs d'Introducció a ArcGIS Online</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dintroduccio-arcgis-online</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -787,113 +787,113 @@
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
-      <c r="F6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>47</v>
       </c>
@@ -977,262 +977,262 @@
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
-      <c r="G14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
-      <c r="G15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
-      <c r="G16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
-      <c r="G19" s="1"/>
+      <c r="G19" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
-      <c r="G20" s="1"/>
+      <c r="G20" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
-      <c r="G21" s="1"/>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
-      <c r="G22" s="1"/>
+      <c r="G22" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>