--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Formació assessors: curs agrovoltaica</t>
   </si>
   <si>
     <t>dg., 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>L´agrovoltaica integra la producció d´energia elèctrica a partir d´energia solar i les activitats agrícoles i ramaderes en un mateix espai.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-assessors-curs-agrovoltaica</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Horticultura ecològica</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Conceptes, Fonaments i Precedents a l'Horta:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/horticultura-ecologica</t>
   </si>
   <si>
     <t>Plagues i patògens de l'olivera: naturalesa, identificació i estratègies biològiques de lluita</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció: En aquest apartat s'oferirà una…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
   </si>
 </sst>
 </file>
 