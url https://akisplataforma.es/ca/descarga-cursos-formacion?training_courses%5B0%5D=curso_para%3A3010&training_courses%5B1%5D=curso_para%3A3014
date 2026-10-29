--- v0 (2026-10-28)
+++ v1 (2026-10-29)
@@ -119,51 +119,51 @@
   <si>
     <t>Campus de cursos massius en línia (MOOCs) - Ministeri d'Agricultura, Pesca i Alimentació - Pla de Formació per a Tècnics del Medi Rural</t>
   </si>
   <si>
     <t>Curs Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una panoràmica sobre la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-pla</t>
   </si>
   <si>
     <t>Olivicultura ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius Conèixer les variables principals que poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/olivicultura-ecologica-0</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Taller d´anàlisi d´aigües” per a una fertilització més eficient i sostenible</t>
   </si>
@@ -227,147 +227,147 @@
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Dirigit a... Professionals de la indústria làctia, ia totes aquelles persones interessades a adquirir coneixements relacionats amb la tecnologia i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecnologia-dels-iogurts-i-llets-fermentades-0</t>
   </si>
   <si>
     <t>Curs d'Explotacions agrícoles i ramaderes: Producció, innovació, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-0</t>
   </si>
   <si>
     <t>Curs Superior Nou Reglament Europeu de Productes Fertilitzants</t>
   </si>
   <si>
     <t>S'entrega diploma acreditatiu per als alumnes que superen el curs, juntament amb documents on s'especifica el temari del curs i la durada. Objectius…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-superior-nou-reglament-europeu-productes-fertilitzants</t>
   </si>
   <si>
+    <t>Eines digitals que us ajuden en la gestió de la vostra explotació</t>
+  </si>
+  <si>
+    <t>dj., 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dc., 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>En línia, Formació contínua</t>
+  </si>
+  <si>
+    <t>Curs en línia, al teu ritme, en què s'analitzen els reials decrets publicats el desembre de 2022 que afectaran la forma en què els agricultors i els…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/eines-digitals-que-us-ajuden-la-gestio-la-vostra-explotacio</t>
+  </si>
+  <si>
     <t>Legislació Agrària</t>
   </si>
   <si>
-    <t>dj., 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius Conèixer les fonts, l'objecte i el contingut del dret agrari. Emmarcar el dret a l'àmbit…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/legislacio-agraria</t>
   </si>
   <si>
     <t>Agroecologia</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
   </si>
   <si>
     <t>Gestió de residus a explotacions ramaderes</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius • Coneixement de la incidència ambiental dels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/gestio-residus-explotacions-ramaderes</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Seguretat alimentària</t>
   </si>
   <si>
     <t>Contingut: Classificació dels aliments: Aquest mòdul proporciona una anàlisi exhaustiva de la classificació dels aliments des de diverses…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seguretat-alimentaria</t>
   </si>
   <si>
     <t>Bones pràctiques ramaderes</t>
   </si>
   <si>
     <t>Contingut: Introducció: Aquest mòdul proporciona una visió general sobre la importància de la sanitat animal i les pràctiques de maneig en la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/bones-practiques-ramaderes</t>
   </si>
   <si>
     <t>Maneig ecològic de remugants</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció i reglaments: Aquest mòdul…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-ecologic-remugants</t>
   </si>
   <si>
     <t>Horticultura ecològica</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Conceptes, Fonaments i Precedents a l'Horta:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/horticultura-ecologica</t>
   </si>
   <si>
     <t>Plagues i patògens de l'olivera: naturalesa, identificació i estratègies biològiques de lluita</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció: En aquest apartat s'oferirà una…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/eines-digitals-que-us-ajuden-la-gestio-la-vostra-explotacio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1089,261 +1089,261 @@
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1"/>
+      <c r="C16" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="1"/>
-      <c r="G16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
       <c r="H16" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>