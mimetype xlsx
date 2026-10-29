--- v0 (2026-08-01)
+++ v1 (2026-10-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Formació especialitzada en el control sanitari de l'oliverar</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l'…</t>
+    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-el-control-sanitari-loliverar</t>
   </si>
   <si>
     <t>INCORPORACIÓ A L'EMPRESA AGRÀRIA: OLIVICULTURA</t>
   </si>
   <si>
     <t>dj., 07/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dj., 19/06/2025 - 15:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Mòduls Sòl, reg, nutrició i medi ambient Agronomia i poda de l'oliverar Tècniques de cultiu i recol·lecció</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>Seminari CITOLIVA "Qualitat de l'oli d'oliva en un context climàtic canviant"</t>
   </si>
   <si>
     <t>dc., 11/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dj., 12/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Els dies 11 i 12 de març CITOLIVA organitza a Còrdova el seminari "Qualitat de l'oli d'oliva en un context climàtic canviant" , centrat en com el…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-qualitat-loli-doliva-context-climatic-canviant</t>
   </si>
   <si>
     <t>Seminari CITOLIVA “Rec i nutrició intel·ligent”</t>
   </si>
   <si>
     <t>dl., 09/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dt., 10/03/2026 - 11:11</t>
   </si>
   <si>
-    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l'…</t>
+    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-rec-i-nutricio-intelligent</t>
   </si>
   <si>
     <t>Jornada de Poda d'oliveres</t>
   </si>
   <si>
     <t>dj., 26/02/2026 - 09:30</t>
   </si>
   <si>
     <t>dj., 26/02/2026 - 13:30</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>Poda de l'olivera segons varietats. Les millors eines per fer la poda. Tipus de poda. Temps a invertir en una poda adequada de l'olivera.</t>
   </si>