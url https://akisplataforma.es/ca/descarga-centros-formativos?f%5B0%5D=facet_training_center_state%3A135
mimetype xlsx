--- v0 (2026-06-08)
+++ v1 (2026-10-04)
@@ -29,69 +29,69 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES Virgen de la Victoria</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>http://iesvirgendelavictoria.educacion.es/</t>
+  </si>
+  <si>
     <t>CPIFP Reina Victoria Eugenia</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
-    <t>Melilla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cifpreinavictoriaeugenia.es/</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://iesvirgendelavictoria.educacion.es/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>