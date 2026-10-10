--- v0 (2026-06-28)
+++ v1 (2026-10-10)
@@ -29,69 +29,69 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES ABYLA</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://www.iesabyla.com/index.php/es/</t>
+  </si>
+  <si>
     <t>IES Clara Campoamor</t>
   </si>
   <si>
     <t>FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Ceuta</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesclaracampoamor.educacion.es/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.iesabyla.com/index.php/es/</t>
   </si>
   <si>
     <t>IES Almina</t>
   </si>
   <si>
     <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://iesalmina.educacion.es/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -449,68 +449,68 @@
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>