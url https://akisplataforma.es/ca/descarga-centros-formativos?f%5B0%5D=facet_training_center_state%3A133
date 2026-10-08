--- v0 (2026-06-20)
+++ v1 (2026-10-08)
@@ -29,225 +29,225 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CPIFP Ikastetxea Lea-Artibai</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>https://www.leartik.eus/</t>
+  </si>
+  <si>
+    <t>IES Murgia</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://murgiainstitutoa.hezkuntza.net/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Arkaute / Arkaute Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.arkaute.net/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Derio / Derio Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.nekaderio.eus/</t>
+  </si>
+  <si>
+    <t>CIPFP Don Bosco</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Gipuzkoa</t>
+  </si>
+  <si>
+    <t>https://www.donbosco.eus/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Kardala</t>
+  </si>
+  <si>
+    <t>https://kardala.eus/es/escuela/</t>
+  </si>
+  <si>
     <t>IES Peñascal</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
-    <t>País Vasco</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.grupopenascal.com/</t>
   </si>
   <si>
     <t>CIPFP Fraisoro Eskola</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Gipuzkoa</t>
-[...1 lines deleted...]
-  <si>
     <t>https://fraisoroeskola.eus/</t>
   </si>
   <si>
-    <t>IES Murgia</t>
-[...8 lines deleted...]
-    <t>https://murgiainstitutoa.hezkuntza.net/es/</t>
+    <t>HAZI</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://hazi.eus/es/servicios/cadena-de-valor-de-la-alimentacion-y-de-la-madera…</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores del País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.gomiztegi.eus/?lang=es</t>
+  </si>
+  <si>
+    <t>CPIFP Politecnico Easo Politeknikoa</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://www.easo.eus/</t>
+  </si>
+  <si>
+    <t>CPIFP Egibide</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://www.egibide.org/</t>
+  </si>
+  <si>
+    <t>CIFP Tartagana LHII</t>
+  </si>
+  <si>
+    <t>https://www.tartanga.eus/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional de Pastelería y Comercio de Bizkaia</t>
+  </si>
+  <si>
+    <t>http://www.gremiopasteleriabizkaia.com/escuela-profesional-de-pasteleria-y-come…</t>
+  </si>
+  <si>
+    <t>CPIFP Peñascal</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>http://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>C.D.E.A.</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.cebanc.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Gamarra</t>
+  </si>
+  <si>
+    <t>https://gamarra.eus/</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>CPIFP Escuale de Hostelería/Ostalaritza de Galdakao</t>
+  </si>
+  <si>
+    <t>https://www.hosteleriagaldakao.com/index.php</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Leoia</t>
+  </si>
+  <si>
+    <t>https://www.ostelerialeioa.net</t>
   </si>
   <si>
     <t>Universidad del País Vasco/Euskal Herriko Unibertsitatea</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Bioquímica y Biología Molecular , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Ambiental</t>
+  </si>
+  <si>
+    <t>https://www.ehu.eus/es/home</t>
+  </si>
+  <si>
     <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Microbiología y Salud</t>
-  </si>
-[...130 lines deleted...]
-    <t>Grado en Biología , Grado en Bioquímica y Biología Molecular , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Ambiental</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -631,373 +631,373 @@
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
       <c r="E6" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>