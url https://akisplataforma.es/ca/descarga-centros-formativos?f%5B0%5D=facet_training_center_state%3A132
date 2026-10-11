--- v0 (2026-06-28)
+++ v1 (2026-10-11)
@@ -29,99 +29,99 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CPAFP Escuela de Equitación Añézcar</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>http://www.anezcar.com/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
     <t>IES Ribera Del Arga</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica</t>
   </si>
   <si>
-    <t>Navarra, Comunidad Foral de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iesriberadelarga.educacion.navarra.es/web1/</t>
   </si>
   <si>
-    <t>CPAFP Escuela de Equitación Añézcar</t>
-[...7 lines deleted...]
-  <si>
     <t>Burlada FP</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>http://ciburlada.educacion.navarra.es/</t>
   </si>
   <si>
     <t>IES EGA</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>http://iesega.com/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ciagroforestal.educacion.navarra.es/</t>
   </si>
   <si>
     <t>Universidad de Navarra</t>
   </si>
   <si>
     <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencias Ambientales</t>
   </si>
   <si>
     <t>https://www.unav.edu/</t>
   </si>
   <si>
     <t>Universidad Pública de Navarra</t>
   </si>
   <si>
     <t>Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
   </si>
   <si>
     <t>https://www.unavarra.es/</t>
   </si>
   <si>
     <t>Máster Universitario en Agrobiología Ambiental</t>
   </si>
 </sst>
 </file>
 