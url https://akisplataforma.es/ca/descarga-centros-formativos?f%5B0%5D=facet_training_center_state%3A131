--- v0 (2026-06-28)
+++ v1 (2026-10-16)
@@ -29,177 +29,177 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CIFEA Jumilla</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889$m58554</t>
+  </si>
+  <si>
+    <t>CIFEA Lorca</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccalorca/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>IES D. Pedro García Aguilera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://iesdpga.es/</t>
+  </si>
+  <si>
     <t>CIFEA Molina de Segura</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Murcia, Región de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.murciaeduca.es/ccamolinadesegura/sitio/index.cgi?wid_seccion=1&amp;wid_…</t>
   </si>
   <si>
     <t>CIFEA Torre Pacheco</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://www.murciaeduca.es/cifeatorrepacheco/sitio/</t>
   </si>
   <si>
-    <t>CIFEA Jumilla</t>
-[...23 lines deleted...]
-    <t>http://iesdpga.es/</t>
+    <t>FECOAM</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://fecoam.es/formacion-cursos/</t>
+  </si>
+  <si>
+    <t>CEPA Montepinar</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://www.colegiomontepinar.com/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bosco</t>
+  </si>
+  <si>
+    <t>http://www.iessanjuanbosco.es/</t>
+  </si>
+  <si>
+    <t>IES Ribera de los Molinos</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://riberamolinos.es/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo de Cartagena</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://hosteleriayturismocartagena.es/</t>
+  </si>
+  <si>
+    <t>IES La Flota</t>
+  </si>
+  <si>
+    <t>https://ieslaflota.murciaeduca.es/</t>
   </si>
   <si>
     <t>Universidad de Murcia</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.um.es/</t>
+  </si>
+  <si>
+    <t>Universidad Católica San Antonio</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.ucam.edu/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Cartagena</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroalimentaria y de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upct.es/</t>
+  </si>
+  <si>
     <t>Máster Universitario en Biología y Tecnología de la Reproducción en Mamíferos , Máster Universitario en Biotecnología y Biología del Estrés de Plantas , Máster Universitario en Medicina de Pequeños Animales</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://www.upct.es/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -633,95 +633,95 @@
         <v>19</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1" t="s">
@@ -742,97 +742,97 @@
         <v>8</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>