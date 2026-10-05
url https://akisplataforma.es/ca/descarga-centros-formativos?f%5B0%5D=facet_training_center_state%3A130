--- v0 (2026-06-20)
+++ v1 (2026-10-05)
@@ -44,384 +44,384 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
     <t>La Vega Innova</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Formación Agro (Ministerio de Agricultura, Pesca y Alimentación)</t>
   </si>
   <si>
     <t>formación agro</t>
   </si>
   <si>
+    <t>Escuela de Organización Industrial (EOI)</t>
+  </si>
+  <si>
+    <t>Master en Gestión del Agua, Master en Economía Circular, Master en Gestión Medioambiental y Sostenibilidad, Master en Gestión de Empresas Agroalimentarias</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial</t>
+  </si>
+  <si>
+    <t>CPFP Escuela Agroforestal Sierra Oeste</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>https://gradomaster.es/escuela-agroforestal-sierra-oeste/</t>
+  </si>
+  <si>
+    <t>IES Alto Jarama</t>
+  </si>
+  <si>
+    <t>https://www.iesaltojarama.com/</t>
+  </si>
+  <si>
+    <t>IES Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>https://www.ieshotelescuela.com/</t>
+  </si>
+  <si>
+    <t>Espacio Inquietudes</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://espacioinquietudes.com/</t>
+  </si>
+  <si>
+    <t>Acredita Formación</t>
+  </si>
+  <si>
+    <t>https://www.acreditaformacion.com/</t>
+  </si>
+  <si>
+    <t>AENOR (Asociación Española de Normalización y Certificación)</t>
+  </si>
+  <si>
+    <t>https://www.aenor.com/formacion/encuentre-su-curso</t>
+  </si>
+  <si>
+    <t>MasterD Escuela de Agricultura, Ganadería y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.agriculturayganaderiamasterd.es/</t>
+  </si>
+  <si>
+    <t>MasterD Davante</t>
+  </si>
+  <si>
+    <t>https://www.davante.es/</t>
+  </si>
+  <si>
+    <t>Innova XXI Agro</t>
+  </si>
+  <si>
+    <t>https://www.innovaxxiagro.es/categoria-producto/cursos-agrarios/</t>
+  </si>
+  <si>
+    <t>EFA Valdemilanos</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-valdemilanos/</t>
+  </si>
+  <si>
+    <t>CIPFP Escuela de la Vid</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Comercialización de Productos Alimentarios, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.vid.madrid/</t>
+  </si>
+  <si>
+    <t>CPEPS Gsd International School Buitrago</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.gsdeducacion.com/Colegios/GsdBuitrago</t>
+  </si>
+  <si>
+    <t>IES Centro De Capacitacion Agraria</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.capacitacionagraria.villaviciosa</t>
+  </si>
+  <si>
+    <t>IES El Escorial</t>
+  </si>
+  <si>
+    <t>https://www.ieselescorial.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Apec</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/centros/centro-integrado-formacion-profesional-apec</t>
+  </si>
+  <si>
+    <t>Universidad a Distancia de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Prevención, Calidad y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.udima.es/?web_origen=Bing_Marca&amp;utm_source=Bing&amp;utm_medium=paid_sea…</t>
+  </si>
+  <si>
+    <t>UPA</t>
+  </si>
+  <si>
+    <t>https://www.upa.es/upa/inicio/</t>
+  </si>
+  <si>
+    <t>INALOCAL</t>
+  </si>
+  <si>
+    <t>https://inalocal.com/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastoreo Sierra de Guadarrama/Picos de Europa</t>
+  </si>
+  <si>
+    <t>https://escueladepastores.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>CIFP Escuela Hostelería y Turismo Simone Ortega</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://simoneortega.es/</t>
+  </si>
+  <si>
+    <t>CEPA Alfar</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/cepa-alfar/inicio</t>
+  </si>
+  <si>
+    <t>IES Alpajes</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.alpajes.aranjuez</t>
+  </si>
+  <si>
+    <t>CFP Fundación Juan XXIII</t>
+  </si>
+  <si>
+    <t>https://campus.fundacionjuan23.org/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>CEPA Cid Campeador Las Águilas - Cuatro Vientos</t>
+  </si>
+  <si>
+    <t>http://www.educa.madrid.org/cepa.cidcampeador.madrid</t>
+  </si>
+  <si>
+    <t>CREI Sagrado Corazón de Jesús</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/centro.crei.scorazon.madrid/inicio</t>
+  </si>
+  <si>
+    <t>IES Escuela Superior de Hostelería y Turismo</t>
+  </si>
+  <si>
+    <t>http://www.eshtm.es/</t>
+  </si>
+  <si>
+    <t>Centro Educativo López Vicuña</t>
+  </si>
+  <si>
+    <t>http://lopezvicu.org/</t>
+  </si>
+  <si>
+    <t>Centro Superior de Hostelería del Mediterráneo</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.cshm.es</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería y Turismo de Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>https://www.ehtalcala.com/</t>
+  </si>
+  <si>
+    <t>Santa María la Blanca</t>
+  </si>
+  <si>
+    <t>https://colegiosantamarialablanca.es/</t>
+  </si>
+  <si>
+    <t>Centro Aranda ALCORCON</t>
+  </si>
+  <si>
+    <t>https://arandaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES María de Zayas y Sotomayor</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.mariadezayas.majadahonda/</t>
+  </si>
+  <si>
     <t>Universidad Autónoma de Madrid</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uam.es/uam/inicio</t>
+  </si>
+  <si>
+    <t>Universidad Complutense de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.ucm.es/contacto</t>
+  </si>
+  <si>
+    <t>Universidad de Alcalá</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uah.es/es/</t>
+  </si>
+  <si>
+    <t>Universidad Rey Juan Carlos</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ingeniería Ambiental , Grado en Ciencias Ambientales , Grado en Ciencia y Tecnología de los Alimentos</t>
+  </si>
+  <si>
+    <t>https://www.urjc.es/</t>
+  </si>
+  <si>
+    <t>Universidad Nacional de Educación a Distancia (UNED)</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uned.es/universidad/inicio.html</t>
+  </si>
+  <si>
+    <t>Universidad Pontificia Comillas</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola y Agroambiental</t>
+  </si>
+  <si>
+    <t>https://www.comillas.edu/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroambiental , Grado en Ingeniería en Tecnologías Ambientales , Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.upm.es/</t>
+  </si>
+  <si>
+    <t>Universidad Europea de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Medio Ambiente y Sostenibilidad , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://universidadeuropea.com/</t>
+  </si>
+  <si>
+    <t>Universidad Alfonso X El Sabio</t>
+  </si>
+  <si>
+    <t>Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.uax.com/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura de Precisión , Máster Universitario en Planificación de Proyectos de Desarrollo Rural y Gestión Sostenible , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Tecnología Agroambiental para una Agricultura Sostenible</t>
+  </si>
+  <si>
     <t>Máster Universitario en Bioinformática y Biología Computacional , Máster Universitario en Microbiología , Máster Universitario en Nuevos Alimentos</t>
   </si>
   <si>
-    <t>https://www.uam.es/uam/inicio</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología de la Conservación , Máster Universitario en Biología Sanitaria , Máster Universitario en Biología Vegetal Aplicada , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Microbiología y Parasitología: Investigación y Desarrollo , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Zoología</t>
   </si>
   <si>
-    <t>https://www.ucm.es/contacto</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología y Tecnología Aplicada a la Reproducción Humana Asistida</t>
-  </si>
-[...310 lines deleted...]
-    <t>Máster Universitario en Agricultura de Precisión , Máster Universitario en Planificación de Proyectos de Desarrollo Rural y Gestión Sostenible , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Tecnología Agroambiental para una Agricultura Sostenible</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -829,826 +829,826 @@
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="E14" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="E15" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="E16" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="1" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="1" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>12</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>