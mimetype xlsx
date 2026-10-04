--- v0 (2026-06-28)
+++ v1 (2026-10-04)
@@ -29,384 +29,384 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CP Belarmino Fernández Iglesias</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://fundacionbelarminofernandez.com/</t>
+  </si>
+  <si>
+    <t>IES Ramón Cabanillas</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesramoncabanillas/</t>
+  </si>
+  <si>
+    <t>CFEA de Sergude</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cecasergude/</t>
+  </si>
+  <si>
+    <t>EFA Fonteboa</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.fonteboa.es/</t>
+  </si>
+  <si>
+    <t>CFEA Alta Montaña</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cecaaltamontana/</t>
+  </si>
+  <si>
+    <t>CFEA De Lourizán</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.cfealourizan.com/</t>
+  </si>
+  <si>
+    <t>CIFP Santiago</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpsantiago/node?page=1</t>
+  </si>
+  <si>
+    <t>IES Cidade de Antioquía</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iescidadeantioquia/</t>
+  </si>
+  <si>
+    <t>IES de Arzúa</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesarzua/</t>
+  </si>
+  <si>
+    <t>IES San Rosendo</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>CFEA De Guísamo</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://cfeaguisamo.org/wp-19/</t>
+  </si>
+  <si>
+    <t>CIFP Politécnico de Lugo</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.politecnicolugo.org/</t>
+  </si>
+  <si>
+    <t>IES Leiras Pulpeiro</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesleiraspulpeiro/</t>
+  </si>
+  <si>
     <t>CIFP Paseo das Pontes</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/centros/cifppaseodaspontes/</t>
   </si>
   <si>
     <t>CFEA Pedro Murias</t>
   </si>
   <si>
     <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Lugo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/fp/centro/27010921</t>
   </si>
   <si>
     <t>ECA Centro De Formación Del Medio Rural De Monforte De Lemos</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://www.facebook.com/cfea.monfortedelemos/</t>
   </si>
   <si>
-    <t>CFEA de Sergude</t>
-[...71 lines deleted...]
-    <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
+    <t>Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Química en la Frontera con la Biología y la Ciencia de Materiales , Máster Universitario en Ingeniería Ambiental, Máster Universitario en Ingeniería Agronómica, Máster en Innovación en Nutrición, Seguridad y Tecnología Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.usc.gal/es/estudios/masteres</t>
+  </si>
+  <si>
+    <t>SANEA</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://www.sanea.org/</t>
+  </si>
+  <si>
+    <t>IES Mugardos</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdemugardos/</t>
+  </si>
+  <si>
+    <t>CFEA de Becerreá</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro/27000617</t>
+  </si>
+  <si>
+    <t>IES Antón Alonso Ríos</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro%252F36019751</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>IES de Sabón</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdesabon/</t>
+  </si>
+  <si>
+    <t>CPIFP de Vilamarín</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://cifpdevilamarin.gal/</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>CIFP Manuel Antonio</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifpmanuelantonio/</t>
+  </si>
+  <si>
+    <t>IES Monte Neme</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesmonteneme/</t>
+  </si>
+  <si>
+    <t>EFA A Cancela</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.acancela.es/</t>
+  </si>
+  <si>
+    <t>EFA Piñeiral</t>
+  </si>
+  <si>
+    <t>https://pineiral.es/</t>
+  </si>
+  <si>
+    <t>IES Sanxillao</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanxillao/</t>
+  </si>
+  <si>
+    <t>CPIFP Fraga do Eume</t>
+  </si>
+  <si>
+    <t>https://www.cifpfragadoeume.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP Carlos Oroza</t>
+  </si>
+  <si>
+    <t>https://cifpcarlosoroza.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP Compostela</t>
+  </si>
+  <si>
+    <t>https://cifpcompostela.gal/</t>
+  </si>
+  <si>
+    <t>CIFP Coroso</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
+  </si>
+  <si>
+    <t>IES O Ribeiro</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
+  </si>
+  <si>
+    <t>CPIFP A Granxa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://cifpagranxa.gal/</t>
   </si>
   <si>
     <t>Universidad de A Coruña</t>
   </si>
   <si>
+    <t>Grado en Biología</t>
+  </si>
+  <si>
+    <t>https://www.udc.es/</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agrícola y Agroalimentaria , Grado en Veterinaria , Grado en Ingeniería Forestal y del Medio Natural, Grado en Paisaje, Grado de Robótica (Agro-robótica)</t>
+  </si>
+  <si>
+    <t>Enlace a la página de la Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Universidad de Vigo</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uvigo.gal/</t>
+  </si>
+  <si>
     <t>Máster Universitario en Biología Molecular, Celular y Genética</t>
-  </si>
-[...217 lines deleted...]
-    <t>https://www.uvigo.gal/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -767,721 +767,721 @@
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>49</v>
-      </c>
-[...5 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" s="1" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>