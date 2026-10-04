--- v0 (2026-06-28)
+++ v1 (2026-10-04)
@@ -41,114 +41,114 @@
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
     <t>IES Foramontanos</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-foramontanos</t>
   </si>
   <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
     <t>Universidad Europea del Atlántico</t>
   </si>
   <si>
     <t>Máster Universitario en Gestión Integrada: Prevención, Medio Ambiente y Calidad</t>
   </si>
   <si>
     <t>https://www.uneatlantico.es/</t>
   </si>
   <si>
     <t>IES Marqués de Manzanedo</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-marques-de-manzanedo</t>
   </si>
   <si>
     <t>IES Besaya</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-besaya</t>
   </si>
   <si>
     <t>CEPA Berria</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/cepa-de-berria</t>
   </si>
   <si>
     <t>IES Peñacastillo</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-penacastillo</t>
   </si>
   <si>
     <t>CPPSO Cala Sanz</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/cc-calasanz-villacarriedo</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://cifplagranja.com/</t>
   </si>
   <si>
     <t>Grado en Ciencia y Tecnología de los Alimentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -546,162 +546,162 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>