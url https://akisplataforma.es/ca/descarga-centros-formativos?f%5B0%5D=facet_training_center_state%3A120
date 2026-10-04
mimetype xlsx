--- v0 (2026-06-28)
+++ v1 (2026-10-04)
@@ -29,135 +29,135 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES Felanitx</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.iesfelanitx.cat/</t>
+  </si>
+  <si>
+    <t>IES Guillem Collom Casesnoves</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>http://iessoller.com/</t>
+  </si>
+  <si>
+    <t>CIPFP Joan Taix</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/cifpjoantaix.cat/web/inici</t>
+  </si>
+  <si>
     <t>IES Josep Sureda I Blanes</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Balears, Illes</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesjosepsuredaiblanes.com/</t>
   </si>
   <si>
     <t>IES Pasqual Calbó I Caldés</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://www.iespasqualcalbo.cat/blocs/inici/</t>
   </si>
   <si>
     <t>CIPFP Can Marines</t>
   </si>
   <si>
     <t>https://cifpcanmarines.es/</t>
   </si>
   <si>
     <t>IES Binissalem</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://redols.caib.es/c07013140/</t>
   </si>
   <si>
     <t>Universitat de les Illes Balears</t>
   </si>
   <si>
     <t>Máster Universitario en Microbiología Avanzada</t>
   </si>
   <si>
     <t>https://www.uib.eu/</t>
   </si>
   <si>
-    <t>IES Guillem Collom Casesnoves</t>
-[...7 lines deleted...]
-  <si>
     <t>IES Sa Serra</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>http://www.iessaserra.cat/</t>
   </si>
   <si>
     <t>CFPE Esment Escola</t>
   </si>
   <si>
     <t>http://www.esmentescola.es/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.iesfelanitx.cat/</t>
   </si>
   <si>
     <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -538,196 +538,196 @@
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>