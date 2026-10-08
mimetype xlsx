--- v0 (2026-06-28)
+++ v1 (2026-10-08)
@@ -29,249 +29,249 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES Sierra de la Virgen</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://iessierradelavirgen.catedu.es/</t>
+  </si>
+  <si>
+    <t>CPEPS San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://sangabriel.es/</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Agroambiental de Jaca</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://www.ifajaca.es/</t>
+  </si>
+  <si>
+    <t>CIPFP de Movera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.cpifpmovera.es/</t>
+  </si>
+  <si>
+    <t>IES Martínez Vargas</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iesmv.com/</t>
+  </si>
+  <si>
     <t>IES Reyes Católicos</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesreyescatolicos.com/</t>
   </si>
   <si>
     <t>IES Mar De Aragón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
     <t>https://www.iesmardearagon.es/</t>
   </si>
   <si>
     <t>CIPFP De San Blas</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>https://cpifpsanblas.es/</t>
   </si>
   <si>
     <t>CIPFP Montearagón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Huesca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.cpifpmontearagon.es/</t>
   </si>
   <si>
     <t>EFA Boalares</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://efasdearagon.org/efa-boalares/</t>
   </si>
   <si>
-    <t>CPEPS San Gabriel</t>
-[...20 lines deleted...]
-    <t>https://www.cpifpmovera.es/</t>
+    <t>aGROSlab</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://www.agroslab.com/</t>
+  </si>
+  <si>
+    <t>CIHEAM ZARAGOZA</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Genética, genómica y mejora vegetal, Máster Universitario en Nutrición animal, Máster Universitario en Olivicultura y elaiotecnia, Máster Universitario en Gestión pesquera sostenible, Máster Universitario en Gestión sostenible y gobernanza del agua en el medio natural y agrario, Máster Universitario en Cultivos marinos, Máster Universitario en Mejora genética animal y biotecnología de la reproducción</t>
+  </si>
+  <si>
+    <t>https://www.iamz.ciheam.org/es/</t>
+  </si>
+  <si>
+    <t>CPIFP San Lorenzo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.escuelahosteleria.org/</t>
+  </si>
+  <si>
+    <t>CEPA Concepción Arenal</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://epaarenal.catedu.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería y Turismo de Teruel</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.ehteruel.es/</t>
+  </si>
+  <si>
+    <t>IES Río Arba</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iesrioarba.es/iesrioarba/inicio</t>
+  </si>
+  <si>
+    <t>EFA El Salto</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://efasdearagon.org/?page_id=3310</t>
+  </si>
+  <si>
+    <t>IES Rodanas</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://iesrodanas.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Valle Del Jiloca</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>http://iescalamocha.es/</t>
+  </si>
+  <si>
+    <t>IES Joaquín Costa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>http://iescarinena.es/category/nuestro-centro/</t>
   </si>
   <si>
     <t>Universidad de Zaragoza</t>
   </si>
   <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://unizar.es/</t>
+  </si>
+  <si>
     <t>Máster Universitario en Biología Molecular y Celular, Máster Universitario en Calidad, Seguridad y Tecnología de los Alimentos ,  Máster Universitario en Nutrición Animal , Máster Universitario en Ordenación Territorial y Medio Ambiental , Máster Universitario en Salud Global: Integración de la Salud Ambiental, Humana y Animal</t>
-  </si>
-[...112 lines deleted...]
-    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -649,381 +649,381 @@
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>