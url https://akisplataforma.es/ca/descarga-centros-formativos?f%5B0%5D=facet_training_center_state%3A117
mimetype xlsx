--- v0 (2026-06-10)
+++ v1 (2026-10-04)
@@ -29,176 +29,452 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES Francisco Pacheco</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://iesfranciscopacheco.es/</t>
+  </si>
+  <si>
+    <t>CDP Ergos Anidi</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>https://proyectoergos.com/</t>
+  </si>
+  <si>
+    <t>IES El Almijar</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
+  </si>
+  <si>
+    <t>IES Emilio Manzano</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesemiliomanzano/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan de Dios</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
+  </si>
+  <si>
+    <t>IES Elena García Armada</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselenagarciaarmada/</t>
+  </si>
+  <si>
+    <t>IES Vázquez Díaz</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesvazquezdiaz</t>
+  </si>
+  <si>
+    <t>CDP Escuela de Equitación de la Real Maestranza de Caballería de Ronda</t>
+  </si>
+  <si>
+    <t>https://www.rmcr.org/</t>
+  </si>
+  <si>
+    <t>IES Al-Mudeyne</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://iesalmudeyne.es/</t>
+  </si>
+  <si>
+    <t>IES Puente de Alcolea</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuentedealcolea/</t>
+  </si>
+  <si>
+    <t>IES Castilblanco de los Arroyos</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/IESCastilblanco/?locale=es_ES</t>
+  </si>
+  <si>
+    <t>Estudios Superiores Abiertos de Hosteleria (ESAH)</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://www.estudiahosteleria.com/enologia</t>
+  </si>
+  <si>
+    <t>INCEDECA</t>
+  </si>
+  <si>
+    <t>Incedeca, S.L. está acreditada por la Entidad Nacional de Acreditación (ENAC) c…</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Esperanza</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://www.iesvirgendelaesperanza.com/</t>
+  </si>
+  <si>
+    <t>IES Aguilar y Cano</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/web-ies-aguilar-y-cano/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Centro Educativo Rural Valle Del Guadalquivir</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://cervalledelguadalquivir.es/</t>
+  </si>
+  <si>
+    <t>IES Aljanadic</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesaljanadic/</t>
+  </si>
+  <si>
+    <t>IES Castillo De La Yedra</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://www.iescastillodelayedra.es/</t>
+  </si>
+  <si>
+    <t>IES Federico García Lorca</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://iesfgl.es/</t>
+  </si>
+  <si>
+    <t>IES Villa De Santiago</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvilladesantiago/</t>
+  </si>
+  <si>
+    <t>IES El Carmen</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>IES Doñana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesdonana/</t>
+  </si>
+  <si>
+    <t>Centro De Convenio Virgen De Los Reyes</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://iesvirgendelosreyes.es/</t>
+  </si>
+  <si>
+    <t>IES Emilio Muñoz</t>
+  </si>
+  <si>
+    <t>https://iesemilio.wordpress.com/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>IES La Marisma</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.ieslamarisma.net/</t>
+  </si>
+  <si>
+    <t>IES Santa María Del Águila</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessantamariadelaguila.com/inicio/</t>
+  </si>
+  <si>
+    <t>IES Sol De Portocarrero</t>
+  </si>
+  <si>
+    <t>https://iessoldeportocarrero.com/</t>
+  </si>
+  <si>
+    <t>IES Núm. 1. Universidad Laboral</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.universidadlaboraldemalaga.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Profesor José Luis Graíño</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.xn--profesorjoseluisgraio-vbc.es/</t>
+  </si>
+  <si>
+    <t>IES Abula</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.iesabula.es/p-1/1/conocer-centro.html</t>
+  </si>
+  <si>
+    <t>IES Asta Regia</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesastaregia/</t>
+  </si>
+  <si>
+    <t>IES Pedro Jiménez Montoya</t>
+  </si>
+  <si>
+    <t>https://www.iespedrojimenezmontoya.es/</t>
+  </si>
+  <si>
     <t>IES Torre Olvidada</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...4 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iestorreolvidada/</t>
   </si>
   <si>
     <t>IES Américo Castro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Granada</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesamericocastro.com/</t>
   </si>
   <si>
     <t>IES Pérez De Guzmán</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Málaga</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesperezdeguzman.com/centro/</t>
   </si>
   <si>
     <t>IES Andrés Pérez Serrano</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica</t>
   </si>
   <si>
     <t>http://www.iesandresperezserrano.org/</t>
   </si>
   <si>
     <t>IES Arcelais</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesarcelacis/curso-escolar/</t>
   </si>
   <si>
     <t>IES Delgado Brackembury</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesbrackenbury.wordpress.com/inicio-p/</t>
   </si>
   <si>
     <t>IES Felipe Solís Villechenous</t>
   </si>
   <si>
     <t>https://iesfelipesolis.es/</t>
   </si>
   <si>
     <t>IES Pablo Ruiz Picasso</t>
   </si>
   <si>
-    <t>Cádiz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iespicasso.com/home</t>
   </si>
   <si>
     <t>IES Rafael Reyes</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Huelva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sites.google.com/iesrreyes.com/rafaelreyes/inicio</t>
   </si>
   <si>
     <t>IES Ostippo</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://iesostippo.es/</t>
   </si>
   <si>
     <t>IES Alquivira</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesalquivira/</t>
   </si>
   <si>
     <t>IES Galileo Galilei</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://www.cefpgalileogalilei.com/</t>
   </si>
   <si>
     <t>IES José Marín</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Almería</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesjosemarin.es/</t>
   </si>
   <si>
     <t>EFA Torrealba</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://torrealba.es/</t>
   </si>
   <si>
     <t>IES El Valle</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://www.ieselvalle.es/</t>
   </si>
   <si>
     <t>IES María Bellido</t>
   </si>
   <si>
     <t>https://iesmariabellido.es/</t>
@@ -206,726 +482,450 @@
   <si>
     <t>IES Montes Orientales</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesmontesorientales/</t>
   </si>
   <si>
     <t>Centro Docente Privado Castillo De Albenzaide</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://fpinnova.grupo-ae.com/centro/castillo-de-albenzaide-14011501/</t>
   </si>
   <si>
     <t>IES Santo Domingo</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>https://www.iessantodomingo.com/</t>
   </si>
   <si>
-    <t>Centro Docente Privado Centro Educativo Rural Valle Del Guadalquivir</t>
-[...38 lines deleted...]
-    <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
+    <t>Universidad de Málaga</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Diversidad Biológica y Medio Ambiente, Máster Universitario en Recursos Hídricos y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.uma.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Córdoba</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Estrategias para el Desarrollo Rural y Territorial , Máster Universitario en Herramientas Químicas para la Empresa Agroalimentaria y Medio Ambiental , Máster Universitario en Salud Pública Veterinaria , Máster Universitario en Transformación Digital del Sector Agroalimentario y Forestal (DIGITAL-AGRI) , Máster Universitario Erasmus Mundus en Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>http://www.uco.es/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores de Andalucía</t>
+  </si>
+  <si>
+    <t>https://escueladepastoresdeandalucia.es/</t>
+  </si>
+  <si>
+    <t>IES José Luis Tejada Peluffo</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://www.iestejada.com/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Aras</t>
+  </si>
+  <si>
+    <t>https://iessierradearas.es/</t>
+  </si>
+  <si>
+    <t>IES Catedrático Pulido Rubio</t>
+  </si>
+  <si>
+    <t>https://w3.iespulidorubio.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Puerta de Arenas</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuertadearenas/</t>
+  </si>
+  <si>
+    <t>IES Valle del Sol</t>
+  </si>
+  <si>
+    <t>http://www.iesvalledelsol.es/</t>
+  </si>
+  <si>
+    <t>IES Carmen Pantión</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://iescarmenpantion.es/</t>
+  </si>
+  <si>
+    <t>IES Alcor</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/IES-ALCOR-Villalba-del-Alcor-100087912003611/</t>
+  </si>
+  <si>
+    <t>CDP María Zambrano</t>
+  </si>
+  <si>
+    <t>https://colegiomariazambrano.com/</t>
+  </si>
+  <si>
+    <t>FP Básica de Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://iespabloruizpicasso.es/</t>
+  </si>
+  <si>
+    <t>IES Almicerán</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalmiceran/</t>
+  </si>
+  <si>
+    <t>IES Ribera del Fardes</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesriberadelfardes/</t>
+  </si>
+  <si>
+    <t>CPIFP Nuevo</t>
+  </si>
+  <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES La Palma</t>
+  </si>
+  <si>
+    <t>https://www.ieslapalma.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Antonio de Mendoza</t>
+  </si>
+  <si>
+    <t>https://iesantoniodemendoza.com/</t>
+  </si>
+  <si>
+    <t>https://ieslorcalapuebla.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES Villa de Vícar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iesvilladevicar.es/</t>
+  </si>
+  <si>
+    <t>IES La Rosaleda</t>
+  </si>
+  <si>
+    <t>https://ieslarosaleda.com/</t>
+  </si>
+  <si>
+    <t>IES Ciudad de Coín</t>
+  </si>
+  <si>
+    <t>http://www.iesciudaddecoin.es/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Los Alcores</t>
+  </si>
+  <si>
+    <t>http://www.ieslosalcores.org/</t>
+  </si>
+  <si>
+    <t>IES Trafalgar</t>
+  </si>
+  <si>
+    <t>https://www.iestrafalgar.org/</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Profesional y Excelencia (FPEX)</t>
+  </si>
+  <si>
+    <t>https://excelenciaformacion.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Almeraya</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/cpifpalmeraya/</t>
+  </si>
+  <si>
+    <t>CPIFP Hurtado de Mendoza</t>
+  </si>
+  <si>
+    <t>http://www.hurtadodemendoza.es/</t>
+  </si>
+  <si>
+    <t>IES Jacaranda</t>
+  </si>
+  <si>
+    <t>http://www.iesjacaranda.com/</t>
+  </si>
+  <si>
+    <t>IES Vicente Núñez</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcn/</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería San Roque</t>
+  </si>
+  <si>
+    <t>https://iesescueladehosteleriasanroque.es/</t>
+  </si>
+  <si>
+    <t>IES López de Arenas</t>
+  </si>
+  <si>
+    <t>https://lopezdearenas.org/inicio/blog/</t>
+  </si>
+  <si>
+    <t>IES Doña Leonor de Guzmán</t>
+  </si>
+  <si>
+    <t>https://donaleonordeguzman.es/</t>
+  </si>
+  <si>
+    <t>IES Sidón</t>
+  </si>
+  <si>
+    <t>http://www.iessidon.com/</t>
+  </si>
+  <si>
+    <t>IES Atenea</t>
+  </si>
+  <si>
+    <t>http://iatenea.es/</t>
+  </si>
+  <si>
+    <t>IES Pintor Juan Lara</t>
+  </si>
+  <si>
+    <t>http://www.iesjuanlara.es/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Virgen de Belén</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado 080 Formación Profesional</t>
+  </si>
+  <si>
+    <t>https://080formacion.es/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Campus de Formación Profesional y Empleo de Córdoba</t>
+  </si>
+  <si>
+    <t>https://campuscordoba.com/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Sagrado Corazón De Jesús</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://fpinnova.grupo-ae.com/titulacion/titulo-profesional-basico-en-actividad…</t>
+  </si>
+  <si>
+    <t>IES Puerta Del Andévalo</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuertadelandevalo/</t>
+  </si>
+  <si>
+    <t>IES Los Pedroches</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://ieslospedroches.com/</t>
+  </si>
+  <si>
+    <t>IES La Contraviesa</t>
+  </si>
+  <si>
+    <t>http://ieslacontraviesa.es/</t>
+  </si>
+  <si>
+    <t>IES Padre José Miravent</t>
+  </si>
+  <si>
+    <t>https://www.iesmiravent.es/</t>
+  </si>
+  <si>
+    <t>IES Emilio Canalejo Olmeda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://ieseco.es/</t>
   </si>
   <si>
     <t>Universidad de Granada</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ugr.es/</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Universidad de Sevilla</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.us.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Jaén</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ujaen.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Cádiz</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uca.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pablo de Olavide</t>
+  </si>
+  <si>
+    <t>https://www.upo.es/portal/impe/web/portada/index.html</t>
+  </si>
+  <si>
+    <t>Universidad de Almería</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.ual.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Huelva</t>
+  </si>
+  <si>
+    <t>http://www.uhu.es/</t>
+  </si>
+  <si>
+    <t>Universidad Internacional de Andalucía</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas</t>
+  </si>
+  <si>
+    <t>https://www.unia.es/es/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas , Máster Universitario en Biodiversidad y Biología de la Conservación</t>
+  </si>
+  <si>
     <t>Máster Universitario en Análisis Biológico y Diagnóstico de Laboratorio , Máster Universitario en Avances en Biología Agraria y Acuicultura , Máster Universitario en Biología Molecular Aplicada a Empresas Biotecnológicas (Bioenterprise) , Máster Universitario en Investigación y Avances en Microbiología</t>
   </si>
   <si>
-    <t>https://www.ugr.es/</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Avances en Seguridad de los Alimentos</t>
   </si>
   <si>
-    <t>https://www.ujaen.es/</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología Avanzada: Investigación y Aplicación</t>
-  </si>
-[...610 lines deleted...]
-    <t>Máster Universitario en Agricultura y Ganadería Ecológicas , Máster Universitario en Biodiversidad y Biología de la Conservación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1303,1971 +1303,1971 @@
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="1" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>94</v>
-      </c>
-[...5 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D33" s="1"/>
+      <c r="D33" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="E33" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="1"/>
+      <c r="B34" s="1" t="s">
+        <v>99</v>
+      </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E51" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D58" s="1"/>
       <c r="E58" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>71</v>
+        <v>193</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>52</v>
+        <v>194</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>193</v>
+        <v>144</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>195</v>
+        <v>62</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E77" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="1"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>140</v>
+        <v>194</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E95" s="1"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>267</v>
+        <v>161</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>268</v>
+        <v>156</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>78</v>
+        <v>267</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>80</v>
+        <v>269</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>90</v>
+        <v>270</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E108" s="1" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>87</v>
+        <v>273</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>89</v>
+        <v>275</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>84</v>
+        <v>276</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>86</v>
+        <v>277</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>81</v>
+        <v>278</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>83</v>
+        <v>280</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>