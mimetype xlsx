--- v0 (2026-06-28)
+++ v1 (2026-10-11)
@@ -59,62 +59,155 @@
   <si>
     <t>https://centrocompetencias.mapa.es/</t>
   </si>
   <si>
     <t>La Vega Innova</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>PROGRAMA CULTIVA</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/jovenes-rurales/visitas-forma…</t>
   </si>
   <si>
     <t>Formación Agro (Ministerio de Agricultura, Pesca y Alimentación)</t>
   </si>
   <si>
     <t>formación agro</t>
   </si>
   <si>
+    <t>Escuela de Organización Industrial (EOI)</t>
+  </si>
+  <si>
+    <t>Master en Gestión del Agua, Master en Economía Circular, Master en Gestión Medioambiental y Sostenibilidad, Master en Gestión de Empresas Agroalimentarias</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial</t>
+  </si>
+  <si>
+    <t>Grupo ATU</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://cursosatu.grupoatu.com/cursos/</t>
+  </si>
+  <si>
+    <t>Espacio Inquietudes</t>
+  </si>
+  <si>
+    <t>https://espacioinquietudes.com/</t>
+  </si>
+  <si>
+    <t>Formaelx</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://formaelx.com/</t>
+  </si>
+  <si>
+    <t>INEA</t>
+  </si>
+  <si>
+    <t>https://inea.org/formacion-online/#cursos</t>
+  </si>
+  <si>
+    <t>Acredita Formación</t>
+  </si>
+  <si>
+    <t>https://www.acreditaformacion.com/</t>
+  </si>
+  <si>
+    <t>AENOR (Asociación Española de Normalización y Certificación)</t>
+  </si>
+  <si>
+    <t>https://www.aenor.com/formacion/encuentre-su-curso</t>
+  </si>
+  <si>
+    <t>MasterD Escuela de Agricultura, Ganadería y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.agriculturayganaderiamasterd.es/</t>
+  </si>
+  <si>
+    <t>MasterD Davante</t>
+  </si>
+  <si>
+    <t>https://www.davante.es/</t>
+  </si>
+  <si>
+    <t>Estudios Superiores Abiertos de Hosteleria (ESAH)</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.estudiahosteleria.com/enologia</t>
+  </si>
+  <si>
+    <t>Innova XXI Agro</t>
+  </si>
+  <si>
+    <t>https://www.innovaxxiagro.es/categoria-producto/cursos-agrarios/</t>
+  </si>
+  <si>
+    <t>ZERYA</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>ZERYA sin resíduos</t>
+  </si>
+  <si>
+    <t>INCEDECA</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>Incedeca, S.L. está acreditada por la Entidad Nacional de Acreditación (ENAC) c…</t>
+  </si>
+  <si>
     <t>TIERRA</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/formacion/</t>
   </si>
   <si>
     <t>Escuela de Pastores de Andalucía</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>https://escueladepastoresdeandalucia.es/</t>
   </si>
   <si>
     <t>aGROSlab</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.agroslab.com/</t>
   </si>
   <si>
     <t>AGROCABILDO</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://formacionagraria.tenerife.es/</t>
   </si>
   <si>
     <t>AGROISLAS</t>
   </si>
   <si>
     <t>https://agroislas.com/cursos/</t>
@@ -122,53 +215,50 @@
   <si>
     <t>SAMSOLUCIONES</t>
   </si>
   <si>
     <t>http://www.samsoluciones.es/</t>
   </si>
   <si>
     <t>IRTA</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>https://transferencia.irta.cat/es/</t>
   </si>
   <si>
     <t>Escola de Pastors i Pastores de Catalunya</t>
   </si>
   <si>
     <t>https://escoladepastorsdecatalunya.cat/</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries CV</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.cooperativesagroalimentariescv.com/formacion/</t>
   </si>
   <si>
     <t>Instituto Valenciano de Investigaciones Agrarias (IVIA)</t>
   </si>
   <si>
     <t>https://ivia.gva.es/es/</t>
   </si>
   <si>
     <t>LA UNIÓ</t>
   </si>
   <si>
     <t>https://launio.org/cursos2?l=ES</t>
   </si>
   <si>
     <t>UPA</t>
   </si>
   <si>
     <t>https://www.upa.es/upa/inicio/</t>
   </si>
   <si>
     <t>ASAJA</t>
   </si>
   <si>
     <t>https://asajaservicios.com/formacion/</t>
@@ -216,140 +306,50 @@
     <t>País Vasco</t>
   </si>
   <si>
     <t>https://hazi.eus/es/servicios/cadena-de-valor-de-la-alimentacion-y-de-la-madera…</t>
   </si>
   <si>
     <t>Escuela de Pastores del País Vasco</t>
   </si>
   <si>
     <t>https://www.gomiztegi.eus/?lang=es</t>
   </si>
   <si>
     <t>FECOAM</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>https://fecoam.es/formacion-cursos/</t>
   </si>
   <si>
     <t>Escuela de Pastoreo Sierra de Guadarrama/Picos de Europa</t>
   </si>
   <si>
     <t>https://escueladepastores.es/</t>
-  </si>
-[...88 lines deleted...]
-    <t>Escuela de Organización Industrial</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -749,557 +749,557 @@
       <c r="D4" s="1"/>
       <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="E18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B38" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D38" s="1"/>
       <c r="E38" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B39" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="C39" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D39" s="1"/>
       <c r="E39" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">