--- v0 (2026-06-27)
+++ v1 (2026-10-11)
@@ -29,584 +29,1043 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES Vega de San Mateo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesvegadesanmateo/</t>
+  </si>
+  <si>
+    <t>CIPFP Valle de Elda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>https://cipfpvalledeelda.com/</t>
+  </si>
+  <si>
+    <t>CPIFP San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>https://colegiosangabriel.es/</t>
+  </si>
+  <si>
+    <t>CDP Ergos Anidi</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>https://proyectoergos.com/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Moraleja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Superior en en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Cáceres</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=1</t>
+  </si>
+  <si>
+    <t>IES El Almijar</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
+  </si>
+  <si>
+    <t>IES Emilio Manzano</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesemiliomanzano/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan de Dios</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
+  </si>
+  <si>
+    <t>IES Sierra de la Virgen</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://iessierradelavirgen.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Guillem Collom Casesnoves</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>http://iessoller.com/</t>
+  </si>
+  <si>
+    <t>CPFP Centro Internacional Politécnico</t>
+  </si>
+  <si>
+    <t>https://formacioncip.com/</t>
+  </si>
+  <si>
+    <t>CEO Andrés Orozco</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ceoandresorozco/</t>
+  </si>
+  <si>
+    <t>IES José María Pérez Pulido</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesjosemariaperezpulido/</t>
+  </si>
+  <si>
+    <t>IES San Juan de la Rambla</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanjuandelarambla/</t>
+  </si>
+  <si>
+    <t>CPIFP en Valverde</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/centroseducativos/buscador-centros…</t>
+  </si>
+  <si>
+    <t>IES María de Córdoba</t>
+  </si>
+  <si>
+    <t>Ávila</t>
+  </si>
+  <si>
+    <t>http://iesmariadecordoba.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES María Zambrano</t>
+  </si>
+  <si>
+    <t>Segovia</t>
+  </si>
+  <si>
+    <t>http://iesmariazambrano.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Segura</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>https://ies-sierradelsegura.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bautista de la Concepción</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://ies-almodovar.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Montes de Cabañeros</t>
+  </si>
+  <si>
+    <t>https://ies-montesdecabaneros.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CEPA Altomira</t>
+  </si>
+  <si>
+    <t>https://cepa-altomira.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Ana María Matute</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>https://ies-anamariamatute.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Brianda de Mendoza</t>
+  </si>
+  <si>
+    <t>https://briandademendoza.es/</t>
+  </si>
+  <si>
+    <t>IESO Cuatro de Abril</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>https://iesocuatroabril.educarex.es/</t>
+  </si>
+  <si>
+    <t>IESO Cella Vinaria</t>
+  </si>
+  <si>
+    <t>https://iesocellavinaria.educarex.es/</t>
+  </si>
+  <si>
+    <t>CPFP Escuela Agroforestal Sierra Oeste</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://gradomaster.es/escuela-agroforestal-sierra-oeste/</t>
+  </si>
+  <si>
+    <t>IES Alto Jarama</t>
+  </si>
+  <si>
+    <t>https://www.iesaltojarama.com/</t>
+  </si>
+  <si>
+    <t>IES Biar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbiar/es/inici-es/</t>
+  </si>
+  <si>
+    <t>IES Fray Ignacio Barrachina</t>
+  </si>
+  <si>
+    <t>https://iesfib.es/</t>
+  </si>
+  <si>
+    <t>IES Rei en Jaume</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesreienjaume/</t>
+  </si>
+  <si>
+    <t>IES Enguera</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenguera/es/inici-es-va-es/</t>
+  </si>
+  <si>
+    <t>IES Vallada</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvallada/es/inici-es/</t>
+  </si>
+  <si>
+    <t>IES ABYLA</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://www.iesabyla.com/index.php/es/</t>
+  </si>
+  <si>
+    <t>https://iessanjuandelarambla.org/</t>
+  </si>
+  <si>
+    <t>Institut de Sostenibilitat i Medi Ambient de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/ca</t>
+  </si>
+  <si>
+    <t>Institut Rubió i Tudurí</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/es</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>IES Santiago Apostol</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/santiagoapostol.net/estudios-santiagoapostol/p%C3%A1gi…</t>
+  </si>
+  <si>
+    <t>IES Virgen Del Remedio</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvremei/</t>
+  </si>
+  <si>
+    <t>IES Alto Turia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschelva/</t>
+  </si>
+  <si>
+    <t>IES Foramontanos</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-foramontanos</t>
+  </si>
+  <si>
+    <t>IES La Canal de Navarrés</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/ieslacanaldenavarres</t>
+  </si>
+  <si>
+    <t>IES Rodolfo Llopis</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesrodolfollopis/es/inici/</t>
+  </si>
+  <si>
+    <t>IES El Palmeral</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselpalmeral/</t>
+  </si>
+  <si>
+    <t>IES Alfonso IX</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>http://iesalfonsoix.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>IES Alto Palancia</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesaltopalancia/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
+    <t>IES Martí Dot</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmartidot/</t>
+  </si>
+  <si>
     <t>IES Peñascal</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>https://www.grupopenascal.com/</t>
   </si>
   <si>
     <t>IES Torre Olvidada</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...4 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iestorreolvidada/</t>
   </si>
   <si>
     <t>IES Fuentesnuevas</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>León</t>
   </si>
   <si>
     <t>http://iesfuentesnuevas.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>IES Américo Castro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>https://www.iesamericocastro.com/</t>
   </si>
   <si>
     <t>IES Gonzalo De Berceo</t>
   </si>
   <si>
-    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
-[...1 lines deleted...]
-  <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>https://iesgonzaloberceo.larioja.edu.es/</t>
   </si>
   <si>
     <t>CIFP Avila</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Comercialización de Productos Alimentarios, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Básica en Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Ávila</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cifpavila.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>IES Mar De Aragón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.iesmardearagon.es/</t>
   </si>
   <si>
     <t>CIPFP Benicarló</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Básica en Actividades de Panadería y Pastelería, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...4 lines deleted...]
-  <si>
     <t>https://labora.gva.es/va/web/cip-fp-benicarlo</t>
   </si>
   <si>
     <t>CIPFP De San Blas</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>https://cpifpsanblas.es/</t>
   </si>
   <si>
     <t>IES Gregorio Prieto</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...4 lines deleted...]
-  <si>
     <t>https://somosdelprieto.com/</t>
   </si>
   <si>
-    <t>IES Alto Turia</t>
-[...347 lines deleted...]
-    <t>https://www.ismab.cat/es</t>
+    <t>IES Conde Lucanor</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>http://iescondelucanor.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIFP Escuela Hostelería y Turismo Simone Ortega</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://simoneortega.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Ciutat de L'Aprenent</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinoss, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad de la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46023419/</t>
+  </si>
+  <si>
+    <t>IES Carmen Pantión</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>http://iescarmenpantion.es/</t>
+  </si>
+  <si>
+    <t>IES Alcor</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/IES-ALCOR-Villalba-del-Alcor-100087912003611/</t>
+  </si>
+  <si>
+    <t>CDP María Zambrano</t>
+  </si>
+  <si>
+    <t>https://colegiomariazambrano.com/</t>
+  </si>
+  <si>
+    <t>CPIFP San Lorenzo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://www.escuelahosteleria.org/</t>
+  </si>
+  <si>
+    <t>CEPA Concepción Arenal</t>
+  </si>
+  <si>
+    <t>https://epaarenal.catedu.es/</t>
+  </si>
+  <si>
+    <t>CPIFP en Adeje</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenadeje/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº1</t>
+  </si>
+  <si>
+    <t>http://cifpguadalajara.es/</t>
+  </si>
+  <si>
+    <t>CPEE Ciudad de Toledo</t>
+  </si>
+  <si>
+    <t>http://ceeciudaddetoledo.es/</t>
+  </si>
+  <si>
+    <t>IES de Sabón</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdesabon/</t>
+  </si>
+  <si>
+    <t>CPIFP de Vilamarín</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>https://cifpdevilamarin.gal/</t>
+  </si>
+  <si>
+    <t>CEPA Alfar</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/cepa-alfar/inicio</t>
+  </si>
+  <si>
+    <t>IES Alpajes</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.alpajes.aranjuez</t>
   </si>
   <si>
     <t>CFP Fundación Juan XXIII</t>
   </si>
   <si>
-    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
-[...1 lines deleted...]
-  <si>
     <t>https://campus.fundacionjuan23.org/nuestro-centro/</t>
   </si>
   <si>
+    <t>CEPA Cid Campeador Las Águilas - Cuatro Vientos</t>
+  </si>
+  <si>
+    <t>http://www.educa.madrid.org/cepa.cidcampeador.madrid</t>
+  </si>
+  <si>
+    <t>CREI Sagrado Corazón de Jesús</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/centro.crei.scorazon.madrid/inicio</t>
+  </si>
+  <si>
+    <t>IES Escuela Superior de Hostelería y Turismo</t>
+  </si>
+  <si>
+    <t>http://www.eshtm.es/</t>
+  </si>
+  <si>
+    <t>CEPA Montepinar</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>http://www.colegiomontepinar.com/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bosco</t>
+  </si>
+  <si>
+    <t>http://www.iessanjuanbosco.es/</t>
+  </si>
+  <si>
+    <t>IES Jijona</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesxixona/</t>
+  </si>
+  <si>
+    <t>IES Gabriel Císcar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesgabrielciscar/</t>
+  </si>
+  <si>
+    <t>CPIFP Egibide</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://www.egibide.org/</t>
+  </si>
+  <si>
+    <t>CIFP Tartagana LHII</t>
+  </si>
+  <si>
+    <t>https://www.tartanga.eus/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional de Pastelería y Comercio de Bizkaia</t>
+  </si>
+  <si>
+    <t>http://www.gremiopasteleriabizkaia.com/escuela-profesional-de-pasteleria-y-come…</t>
+  </si>
+  <si>
+    <t>CPIFP Peñascal</t>
+  </si>
+  <si>
+    <t>http://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Almina</t>
+  </si>
+  <si>
+    <t>https://iesalmina.educacion.es/</t>
+  </si>
+  <si>
+    <t>IES Pablo Ruiz Picasso</t>
+  </si>
+  <si>
+    <t>FP Básica de Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://iespabloruizpicasso.es/</t>
+  </si>
+  <si>
+    <t>IES Teulada</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesteulada/?page_id=7078&amp;lang=es</t>
+  </si>
+  <si>
+    <t>IES Ribera de los Molinos</t>
+  </si>
+  <si>
+    <t>https://riberamolinos.es/</t>
+  </si>
+  <si>
+    <t>CEO Villa de Autol</t>
+  </si>
+  <si>
+    <t>http://villadeautol.blogspot.com/</t>
+  </si>
+  <si>
+    <t>IES Almicerán</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalmiceran/</t>
+  </si>
+  <si>
+    <t>IES Ribera del Fardes</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesriberadelfardes/</t>
+  </si>
+  <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>IES Vía de la Plata</t>
+  </si>
+  <si>
+    <t>https://iesoviadelaplata.educarex.es/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo Torrente Ballester</t>
+  </si>
+  <si>
+    <t>https://iesgtballester.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Montánchez</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iessdemontanchez.educarex.es/</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>CPIFP Leonardo da Vinci</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfpleonardodavinci/novedades/</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
     <t>Centro Educativo López Vicuña</t>
   </si>
   <si>
     <t>http://lopezvicu.org/</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
-    <t>CPIFP Egibide</t>
-[...7 lines deleted...]
-  <si>
     <t>CPIFP Nº 1 Guadalajara</t>
   </si>
   <si>
-    <t>http://cifpguadalajara.es/</t>
-[...1 lines deleted...]
-  <si>
     <t>IES Hotel Escuela de la Comunidad de Madrid</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://www.ieshotelescuela.com/</t>
   </si>
   <si>
-    <t>IES Almina</t>
-[...4 lines deleted...]
-  <si>
     <t>IES Vegas Bajas</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://iesvegasbajas.educarex.es/</t>
   </si>
   <si>
     <t>Centro Docente Privado Sagrado Corazón De Jesús</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
     <t>https://fpinnova.grupo-ae.com/titulacion/titulo-profesional-basico-en-actividad…</t>
   </si>
   <si>
     <t>IES Río Arba</t>
   </si>
   <si>
     <t>https://sites.google.com/iesrioarba.es/iesrioarba/inicio</t>
   </si>
   <si>
     <t>IES San Juan Del Castillo</t>
@@ -635,71 +1094,65 @@
   <si>
     <t>https://ieslacimurgaci.educarex.es/</t>
   </si>
   <si>
     <t>IES Puerta Del Andévalo</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iespuertadelandevalo/</t>
   </si>
   <si>
     <t>CPES La Salle-La Estrella</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://centros.lasallefp.com/centros/la-salle-la-estrella-san-asensio-la-rioja…</t>
   </si>
   <si>
     <t>IES Los Pedroches</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ieslospedroches.com/</t>
   </si>
   <si>
     <t>EFA El Salto</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>http://efasdearagon.org/?page_id=3310</t>
   </si>
   <si>
     <t>IES Alcalans</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesalcalans/es/</t>
   </si>
   <si>
     <t>IES La Contraviesa</t>
   </si>
   <si>
     <t>http://ieslacontraviesa.es/</t>
   </si>
   <si>
     <t>IES La Hoya de Buñol</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieslahoyadebunyol/</t>
   </si>
   <si>
     <t>IES Nit De L'albà</t>
   </si>
   <si>
     <t>https://mestreacasa.gva.es/web/iesnitdelalba</t>
   </si>
   <si>
     <t>IES Padre José Miravent</t>
@@ -707,540 +1160,87 @@
   <si>
     <t>https://www.iesmiravent.es/</t>
   </si>
   <si>
     <t>IES Pare Arques</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesparearques/es/</t>
   </si>
   <si>
     <t>IES Rodanas</t>
   </si>
   <si>
     <t>http://iesrodanas.catedu.es/</t>
   </si>
   <si>
     <t>IES Tomás De La Fuente Jurado</t>
   </si>
   <si>
     <t>http://ies-tomasdelafuentejurado.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Benejúzar</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesbenejuzar/</t>
   </si>
   <si>
     <t>IES Valle Del Jiloca</t>
   </si>
   <si>
     <t>http://iescalamocha.es/</t>
   </si>
   <si>
     <t>CIFP Coroso</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...7 lines deleted...]
-  <si>
     <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
   </si>
   <si>
     <t>IES EGA</t>
   </si>
   <si>
-    <t>Navarra, Comunidad Foral de</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesega.com/</t>
   </si>
   <si>
     <t>IES Andrés de Vandelvira</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>http://vandelvira.net/</t>
   </si>
   <si>
     <t>IES O Ribeiro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Ourense</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
-  </si>
-[...430 lines deleted...]
-    <t>https://colegiosangabriel.es/</t>
   </si>
   <si>
     <t>IES Emilio Canalejo Olmeda</t>
   </si>
   <si>
     <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
     <t>https://ieseco.es/</t>
   </si>
   <si>
     <t>IES Joaquín Costa</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>http://iescarinena.es/category/nuestro-centro/</t>
   </si>
   <si>
     <t>CPIFP A Granxa</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
@@ -1628,2501 +1628,2501 @@
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="1" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>125</v>
+        <v>37</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>72</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>51</v>
+        <v>145</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>51</v>
+        <v>149</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="E52" s="1" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>163</v>
+        <v>42</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="D54" s="1" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>142</v>
+        <v>173</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>38</v>
+        <v>134</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>7</v>
+        <v>117</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>47</v>
+        <v>183</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>131</v>
+        <v>184</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>136</v>
+        <v>194</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>187</v>
+        <v>37</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>51</v>
+        <v>210</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>87</v>
+        <v>217</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>207</v>
+        <v>105</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>34</v>
+        <v>227</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="1" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>51</v>
+        <v>235</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B78" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>47</v>
+        <v>167</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>126</v>
+        <v>247</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>59</v>
+        <v>251</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>237</v>
+        <v>95</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>238</v>
+        <v>96</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>241</v>
+        <v>95</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>242</v>
+        <v>96</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>237</v>
+        <v>95</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>249</v>
+        <v>96</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>255</v>
+        <v>226</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>162</v>
+        <v>266</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>163</v>
+        <v>267</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>16</v>
+        <v>266</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>265</v>
+        <v>226</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>51</v>
+        <v>105</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>207</v>
+        <v>277</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>87</v>
+        <v>184</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>73</v>
+        <v>184</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="C94" s="1"/>
       <c r="D94" s="1" t="s">
-        <v>275</v>
+        <v>184</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>268</v>
+        <v>234</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>33</v>
+        <v>112</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>168</v>
+        <v>291</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>177</v>
+        <v>292</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>237</v>
+        <v>22</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>249</v>
+        <v>156</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B101" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>168</v>
+        <v>302</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>142</v>
+        <v>227</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>167</v>
+        <v>304</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>168</v>
+        <v>291</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>169</v>
+        <v>305</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>142</v>
+        <v>23</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>268</v>
+        <v>312</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>302</v>
+        <v>167</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>268</v>
+        <v>319</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>302</v>
+        <v>22</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>303</v>
+        <v>34</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="C109" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E109" s="1"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>173</v>
+        <v>325</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>268</v>
+        <v>326</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>174</v>
+        <v>13</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>175</v>
+        <v>327</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>268</v>
+        <v>328</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>7</v>
+        <v>183</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>314</v>
+        <v>257</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>268</v>
+        <v>234</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>315</v>
+        <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C114" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="D114" s="1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>168</v>
+        <v>331</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>157</v>
+        <v>12</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>157</v>
+        <v>105</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>318</v>
+        <v>276</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>319</v>
+        <v>234</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>84</v>
+        <v>277</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>320</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>322</v>
+        <v>243</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>213</v>
+        <v>334</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>302</v>
+        <v>95</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>303</v>
+        <v>96</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>326</v>
+        <v>286</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>213</v>
+        <v>337</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>213</v>
+        <v>340</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>213</v>
+        <v>340</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>236</v>
+        <v>340</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>236</v>
+        <v>349</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>237</v>
+        <v>22</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>344</v>
+        <v>38</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>84</v>
+        <v>197</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="E129" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>360</v>
+      </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>236</v>
+        <v>362</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>354</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>316</v>
+        <v>366</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>356</v>
+        <v>291</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>8</v>
+        <v>194</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>317</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>284</v>
+        <v>105</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>361</v>
+        <v>291</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>364</v>
+        <v>291</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>367</v>
+        <v>291</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>370</v>
+        <v>291</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>373</v>
+        <v>291</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>237</v>
+        <v>70</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>374</v>
+        <v>80</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>377</v>
+        <v>312</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>241</v>
+        <v>12</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>242</v>
+        <v>13</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>380</v>
+        <v>312</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>136</v>
+        <v>210</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>383</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>59</v>
+        <v>247</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>386</v>
+        <v>307</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>99</v>
+        <v>172</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>100</v>
+        <v>173</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>16</v>
+        <v>167</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>393</v>
+        <v>251</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>237</v>
+        <v>167</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>