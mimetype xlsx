--- v0 (2026-06-11)
+++ v1 (2026-10-11)
@@ -29,389 +29,1262 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="921">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CPIFP Escuela Superior de Gastronomía y Hostelería</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://ehtoledo.com/</t>
+  </si>
+  <si>
+    <t>IES Vega de San Mateo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesvegadesanmateo/</t>
+  </si>
+  <si>
+    <t>CIPFP Valle de Elda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>https://cipfpvalledeelda.com/</t>
+  </si>
+  <si>
+    <t>EFA Molino de Viento</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-molino-de-viento/</t>
+  </si>
+  <si>
+    <t>CPIFP San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>https://colegiosangabriel.es/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Villafranca</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
+  </si>
+  <si>
+    <t>CPES La Inmaculada</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2025/1-24017965-la-inmaculada</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Navalmoral</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Cáceres</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=4</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Moraleja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Superior en en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=1</t>
+  </si>
+  <si>
+    <t>IES El Almijar</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan de Dios</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
+  </si>
+  <si>
+    <t>Instituto Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
+  </si>
+  <si>
+    <t>IES Priorat</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespriorat/</t>
+  </si>
+  <si>
+    <t>Vedruna Artés</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://esvicc.cat/</t>
+  </si>
+  <si>
+    <t>IES San Juan de la Rambla</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanjuandelarambla/</t>
+  </si>
+  <si>
+    <t>CPIFP en Valverde</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/centroseducativos/buscador-centros…</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>IES Elena García Armada</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselenagarciaarmada/</t>
+  </si>
+  <si>
+    <t>IES Vázquez Díaz</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesvazquezdiaz</t>
+  </si>
+  <si>
+    <t>CDP Escuela de Equitación de la Real Maestranza de Caballería de Ronda</t>
+  </si>
+  <si>
+    <t>https://www.rmcr.org/</t>
+  </si>
+  <si>
+    <t>IES Al-Mudeyne</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>http://iesalmudeyne.es/</t>
+  </si>
+  <si>
+    <t>FP Joviat</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.joviat.com/</t>
+  </si>
+  <si>
+    <t>FP Joviat les Tanques</t>
+  </si>
+  <si>
+    <t>https://www.joviat.com/es/viladecans/</t>
+  </si>
+  <si>
+    <t>Centre Tècnic Can Taió</t>
+  </si>
+  <si>
+    <t>http://www.gsishipica.org/</t>
+  </si>
+  <si>
+    <t>IES Mollerussa</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Elaboración de Productos Alimenticios, FP Media en Actividades Ecuestres, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-mollerussa/</t>
+  </si>
+  <si>
+    <t>IES Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://www.ieshotelescuela.com/</t>
+  </si>
+  <si>
+    <t>CPAFP Escuela de Equitación Añézcar</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>http://www.anezcar.com/</t>
+  </si>
+  <si>
+    <t>IES Puente de Alcolea</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuentedealcolea/</t>
+  </si>
+  <si>
+    <t>IES Castilblanco de los Arroyos</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/IESCastilblanco/?locale=es_ES</t>
+  </si>
+  <si>
+    <t>IES Buenavista</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesbuenavista/</t>
+  </si>
+  <si>
+    <t>https://iessanjuandelarambla.org/</t>
+  </si>
+  <si>
+    <t>Institut de Sostenibilitat i Medi Ambient de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/ca</t>
+  </si>
+  <si>
+    <t>Institut Rubió i Tudurí</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/es</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>EFA La Serna</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-la-serna/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Esperanza</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://www.iesvirgendelaesperanza.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Ikastetxea Lea-Artibai</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>https://www.leartik.eus/</t>
+  </si>
+  <si>
+    <t>IES Virgen Del Remedio</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvremei/</t>
+  </si>
+  <si>
+    <t>IES Aguilar y Cano</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/web-ies-aguilar-y-cano/</t>
+  </si>
+  <si>
+    <t>Institut Dels Aliments de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iabarcelona/</t>
+  </si>
+  <si>
+    <t>CIPFP Escuela de la Vid</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Comercialización de Productos Alimentarios, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.vid.madrid/</t>
+  </si>
+  <si>
+    <t>CIFEA Jumilla</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889$m58554</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>CFEA de Sergude</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cecasergude/</t>
+  </si>
+  <si>
+    <t>CIFEA Lorca</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccalorca/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>EFA Quintanes</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.quintanes.com/</t>
+  </si>
+  <si>
+    <t>CFEA De Lourizán</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>https://www.cfealourizan.com/</t>
+  </si>
+  <si>
+    <t>EFA Guadaljucen</t>
+  </si>
+  <si>
+    <t>http://efaguadaljucen.org/</t>
+  </si>
+  <si>
+    <t>IES Alto Turia</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschelva/</t>
+  </si>
+  <si>
+    <t>IES Cidade de Antioquía</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iescidadeantioquia/</t>
+  </si>
+  <si>
+    <t>IES de Arzúa</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesarzua/</t>
+  </si>
+  <si>
+    <t>IES Foramontanos</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-foramontanos</t>
+  </si>
+  <si>
+    <t>IES La Canal de Navarrés</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/ieslacanaldenavarres</t>
+  </si>
+  <si>
+    <t>IES La Creueta</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslacreueta/es/centro/</t>
+  </si>
+  <si>
+    <t>IES Rodolfo Llopis</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesrodolfollopis/es/inici/</t>
+  </si>
+  <si>
+    <t>IES San Rosendo</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
+  </si>
+  <si>
+    <t>IES El Palmeral</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselpalmeral/</t>
+  </si>
+  <si>
+    <t>CIPFP de Movera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.cpifpmovera.es/</t>
+  </si>
+  <si>
+    <t>IES El Carmen</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
+  </si>
+  <si>
+    <t>IFPA Los Llanos De Aridane</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/web/centros/centros_educativos/bus…</t>
+  </si>
+  <si>
+    <t>IES Alfonso IX</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>http://iesalfonsoix.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
+    <t>CIFP Almázcara</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>http://cifpalmazcara.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPEPS Gsd International School Buitrago</t>
+  </si>
+  <si>
+    <t>https://www.gsdeducacion.com/Colegios/GsdBuitrago</t>
+  </si>
+  <si>
+    <t>IES Ntra.Sra.De Botoa</t>
+  </si>
+  <si>
+    <t>https://iesnsdebotoa.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>CIPFP Aguas Nuevas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IES Alto Palancia</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesaltopalancia/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>IES La Marisma</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.ieslamarisma.net/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Arkaute / Arkaute Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://www.arkaute.net/es/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional Agraria Arucas</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/agpsa/formacion/temas/centros/eca-arucas/</t>
+  </si>
+  <si>
+    <t>IES De Jardineria I Agricultura Les Garberes</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insfpcastellar/</t>
+  </si>
+  <si>
+    <t>IES Les Salines</t>
+  </si>
+  <si>
+    <t>https://inslessalines.cat/index.php/ca/</t>
+  </si>
+  <si>
+    <t>IES Santa María Del Águila</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessantamariadelaguila.com/inicio/</t>
+  </si>
+  <si>
+    <t>IES Sol De Portocarrero</t>
+  </si>
+  <si>
+    <t>https://iessoldeportocarrero.com/</t>
+  </si>
+  <si>
+    <t>ECA Catarroja</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ecacatarroja/</t>
+  </si>
+  <si>
+    <t>IFPA Tacoronte</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublogs/ifpatacoronte/</t>
+  </si>
+  <si>
+    <t>CPIFP Felo Monzón Grau Bassas</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://www.elfelo.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Derio / Derio Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.nekaderio.eus/</t>
+  </si>
+  <si>
+    <t>CIPFP Complejo Educativo de Cheste</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/fpcheste/</t>
+  </si>
+  <si>
+    <t>EFA La Malvesia</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.malvesia.es/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>CIFP Politécnico de Lugo</t>
+  </si>
+  <si>
+    <t>http://www.politecnicolugo.org/</t>
+  </si>
+  <si>
+    <t>CIPFP Costa de Azahar</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://cosda.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Profesor José Luis Graíño</t>
+  </si>
+  <si>
+    <t>https://www.xn--profesorjoseluisgraio-vbc.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Centro Tecnológico de Cereales de Castilla y León</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Palencia</t>
+  </si>
+  <si>
+    <t>https://www.cetece.net/joomla/</t>
+  </si>
+  <si>
+    <t>IES Francisco Salinas</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>http://iesfranciscosalinas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Vicente Verdú</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/vicenteverdu/</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
+    <t>IES Asta Regia</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesastaregia/</t>
+  </si>
+  <si>
+    <t>IES Castellarnau</t>
+  </si>
+  <si>
+    <t>https://institutcastellarnau.cat/</t>
+  </si>
+  <si>
+    <t>IES Cavall Bernat</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inscavallbernat/</t>
+  </si>
+  <si>
+    <t>IES Condes de Saldaña</t>
+  </si>
+  <si>
+    <t>http://iescondesdesaldana.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES de Castuera</t>
+  </si>
+  <si>
+    <t>https://iescastuera.educarex.es/index.php</t>
+  </si>
+  <si>
+    <t>IES de Puig-Reig</t>
+  </si>
+  <si>
+    <t>https://inspuig-reig.cat/</t>
+  </si>
+  <si>
+    <t>IES de Vic</t>
+  </si>
+  <si>
+    <t>https://ivic.cat/portal/index.php</t>
+  </si>
+  <si>
+    <t>IES Enric Soler i Godes</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenricsolerigodes/es/</t>
+  </si>
+  <si>
+    <t>IES Joan Ramon Benaprès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iessitges/</t>
+  </si>
+  <si>
+    <t>IES Martí Dot</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmartidot/</t>
+  </si>
+  <si>
+    <t>IES Martí L'humà</t>
+  </si>
+  <si>
+    <t>http://iesmartilhuma.org/</t>
+  </si>
+  <si>
+    <t>IES Martínez Vargas</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://iesmv.com/</t>
+  </si>
+  <si>
+    <t>IES Pedro Jiménez Montoya</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://www.iespedrojimenezmontoya.es/</t>
+  </si>
+  <si>
     <t>IES Vescomtat de Cabrera</t>
   </si>
   <si>
-    <t>FP Media en Elaboración de Productos Alimenticios</t>
-[...4 lines deleted...]
-  <si>
     <t>Girona</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/insvescomtatdecabrera/categoria/portada/</t>
   </si>
   <si>
     <t>IES Peñascal</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
-    <t>País Vasco</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.grupopenascal.com/</t>
   </si>
   <si>
     <t>IES Torre Olvidada</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...4 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iestorreolvidada/</t>
   </si>
   <si>
     <t>IES Fuentesnuevas</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesfuentesnuevas.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>Instituto Escuela d'Hoteleria i Turisme de Lleida</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
-    <t>Lleida</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.ehtlleida.cat/</t>
   </si>
   <si>
     <t>CIFEA Molina de Segura</t>
   </si>
   <si>
-    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.murciaeduca.es/ccamolinadesegura/sitio/index.cgi?wid_seccion=1&amp;wid_…</t>
   </si>
   <si>
     <t>CIFP Paseo das Pontes</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/centros/cifppaseodaspontes/</t>
   </si>
   <si>
     <t>IES "Escultor Juan De Villanueva"</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>https://alojaweb.educastur.es/en/web/iesescultor/</t>
   </si>
   <si>
     <t>IES de Guissona</t>
   </si>
   <si>
     <t>https://iesguissona.cat/</t>
   </si>
   <si>
     <t>IES Américo Castro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Granada</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesamericocastro.com/</t>
   </si>
   <si>
     <t>IES Pérez De Guzmán</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Málaga</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesperezdeguzman.com/centro/</t>
   </si>
   <si>
     <t>EA Manresa</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica</t>
   </si>
   <si>
-    <t>Barcelona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://agora.xtec.cat/ecamanresa/</t>
   </si>
   <si>
     <t>CFEA Pedro Murias</t>
   </si>
   <si>
-    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/fp/centro/27010921</t>
   </si>
   <si>
     <t>IES Ademuz</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...4 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesademuz/</t>
   </si>
   <si>
     <t>IES Andrés Pérez Serrano</t>
   </si>
   <si>
     <t>http://www.iesandresperezserrano.org/</t>
   </si>
   <si>
     <t>IES Arcelais</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesarcelacis/curso-escolar/</t>
   </si>
   <si>
     <t>IES Bellaguarda</t>
   </si>
   <si>
-    <t>Alicante/Alacant</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesbellaguarda/</t>
   </si>
   <si>
     <t>IES Castillo De Luna</t>
   </si>
   <si>
-    <t>Extremadura</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iescastillodeluna.educarex.es/</t>
   </si>
   <si>
     <t>IES Delgado Brackembury</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesbrackenbury.wordpress.com/inicio-p/</t>
   </si>
   <si>
     <t>IES El Quint</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieselquint/</t>
   </si>
   <si>
     <t>IES Extremadura</t>
   </si>
   <si>
     <t>https://iesextremadurame.educarex.es/</t>
   </si>
   <si>
     <t>IES Felipe Solís Villechenous</t>
   </si>
   <si>
     <t>https://iesfelipesolis.es/</t>
   </si>
   <si>
     <t>IES Gregori Maians</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesgregorimaians/</t>
   </si>
   <si>
     <t>IES Josep Segrelles</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesjsegrelles/</t>
   </si>
   <si>
     <t>IES La Garrigosa</t>
   </si>
   <si>
     <t>https://mestreacasa.gva.es/web/4601898900</t>
   </si>
   <si>
     <t>IES Pablo Ruiz Picasso</t>
   </si>
   <si>
-    <t>Cádiz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iespicasso.com/home</t>
   </si>
   <si>
     <t>IES Ramon Turró I Darder</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/iesmalgrat/</t>
   </si>
   <si>
     <t>IES Ribera Del Arga</t>
   </si>
   <si>
-    <t>Navarra, Comunidad Foral de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iesriberadelarga.educacion.navarra.es/web1/</t>
   </si>
   <si>
     <t>IES Valle Del Jerte</t>
   </si>
   <si>
-    <t>Cáceres</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesvallejertepla.educarex.es/</t>
   </si>
   <si>
     <t>IES Gilabert De Centelles</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>Castellón/Castelló</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesnules/</t>
   </si>
   <si>
     <t>IES Rafael Reyes</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Huelva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sites.google.com/iesrreyes.com/rafaelreyes/inicio</t>
   </si>
   <si>
     <t>IES La Laboral</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>https://ieslalaboral.larioja.edu.es/</t>
   </si>
   <si>
     <t>IES Gonzalo De Berceo</t>
   </si>
   <si>
-    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesgonzaloberceo.larioja.edu.es/</t>
   </si>
   <si>
     <t>IES "Luces"</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://alojaweb.educastur.es/web/iesluces</t>
   </si>
   <si>
     <t>EA Alfarràs</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://www.Escolaagrariaalfarras.com/</t>
   </si>
   <si>
     <t>IES Giola</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
@@ -431,317 +1304,272 @@
   <si>
     <t>https://www.iesjosepsuredaiblanes.com/</t>
   </si>
   <si>
     <t>IES La Serranía</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieslaserrania/es/inicio/</t>
   </si>
   <si>
     <t>IES Ostippo</t>
   </si>
   <si>
     <t>https://iesostippo.es/</t>
   </si>
   <si>
     <t>IES Pasqual Calbó I Caldés</t>
   </si>
   <si>
     <t>https://www.iespasqualcalbo.cat/blocs/inici/</t>
   </si>
   <si>
     <t>IES Reyes Católicos</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesreyescatolicos.com/</t>
   </si>
   <si>
     <t>CIFP Avila</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Comercialización de Productos Alimentarios, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Básica en Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>http://cifpavila.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CIPFP Can Marines</t>
   </si>
   <si>
     <t>https://cifpcanmarines.es/</t>
   </si>
   <si>
     <t>CIPFP Príncipe Felipe</t>
   </si>
   <si>
-    <t>Burgos</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cifpprincipefelipe.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>EFA Moratalaz</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...4 lines deleted...]
-  <si>
     <t>https://efa-centro.org/efa-moratalaz/</t>
   </si>
   <si>
     <t>ECA Centro de Formación del Medio Rural de Don Benito</t>
   </si>
   <si>
     <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=3</t>
   </si>
   <si>
     <t>ECA Salamanca</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...1 lines deleted...]
-  <si>
     <t>https://directorio.educa.jcyl.es/es/centros/2023/1-37004704-salamanca</t>
   </si>
   <si>
     <t>IES Alquivira</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesalquivira/</t>
   </si>
   <si>
     <t>IES Els Ports</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieselsports/</t>
   </si>
   <si>
     <t>IES Francisco De Quevedo</t>
   </si>
   <si>
     <t>http://ies-franciscodequevedo.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Mar De Aragón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
     <t>https://www.iesmardearagon.es/</t>
   </si>
   <si>
     <t>IES La Garrotxa</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://inslagarrotxa.cat/</t>
   </si>
   <si>
     <t>CIPFP Viñalta</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios</t>
   </si>
   <si>
-    <t>Palencia</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cifpvinalta.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CIPFP Benicarló</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Básica en Actividades de Panadería y Pastelería, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
   </si>
   <si>
     <t>https://labora.gva.es/va/web/cip-fp-benicarlo</t>
   </si>
   <si>
     <t>EA Vallfogona de Balaguer</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-noguera/Escola/</t>
   </si>
   <si>
     <t>IES Galileo Galilei</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://www.cefpgalileogalilei.com/</t>
   </si>
   <si>
     <t>IES José Marín</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Almería</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesjosemarin.es/</t>
   </si>
   <si>
     <t>CIPFP De San Blas</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>https://cpifpsanblas.es/</t>
   </si>
   <si>
     <t>CIPFP Fraisoro Eskola</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>https://fraisoroeskola.eus/</t>
   </si>
   <si>
     <t>EFA El Campico</t>
   </si>
   <si>
     <t>https://www.elcampico.org/</t>
   </si>
   <si>
     <t>CPIFP Nº 1 Cuenca</t>
   </si>
   <si>
-    <t>Cuenca</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cifpcuenca.es/</t>
   </si>
   <si>
     <t>CIPFP Montearagón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Huesca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.cpifpmontearagon.es/</t>
   </si>
   <si>
     <t>EFA Boalares</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://efasdearagon.org/efa-boalares/</t>
   </si>
   <si>
     <t>IES D'horticultura I Jardineria</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Tarragona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.hortojardi.com/</t>
   </si>
   <si>
     <t>EFA Torrealba</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://torrealba.es/</t>
   </si>
   <si>
     <t>CIFEA Torre Pacheco</t>
   </si>
   <si>
     <t>https://www.murciaeduca.es/cifeatorrepacheco/sitio/</t>
   </si>
   <si>
     <t>Escuela De Viticultura Y Enología Félix Jiménez</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
     <t>https://www.escuelaViticulturarequena.es/</t>
   </si>
   <si>
     <t>CEPA Luis Vives</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
-    <t>Toledo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cepa-luisvives.centros.castillalamancha.es/</t>
   </si>
   <si>
-    <t>CPES La Inmaculada</t>
-[...7 lines deleted...]
-  <si>
     <t>ECA Centro De Formación Del Medio Rural De Monforte De Lemos</t>
   </si>
   <si>
     <t>https://www.facebook.com/cfea.monfortedelemos/</t>
   </si>
   <si>
     <t>EA Mas Bové</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-masbove/</t>
   </si>
   <si>
     <t>Esc.Fam.Agr.Campjoliu</t>
   </si>
   <si>
     <t>https://www.campjoliu.org/</t>
   </si>
   <si>
     <t>EA Gandesa</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-gandesa/</t>
@@ -821,446 +1649,59 @@
   <si>
     <t>https://agora.xtec.cat/eca-borges/categoria/portada/</t>
   </si>
   <si>
     <t>EA de Tàrrega</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eatarrega/</t>
   </si>
   <si>
     <t>IES Gregorio Prieto</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>https://somosdelprieto.com/</t>
   </si>
   <si>
     <t>IES Josep Vallverdú</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
-[...1 lines deleted...]
-  <si>
     <t>IES Santo Domingo</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>https://www.iessantodomingo.com/</t>
   </si>
   <si>
-    <t>CIFEA Jumilla</t>
-[...382 lines deleted...]
-  <si>
     <t>Institut Pla del Bosc</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/inspladelbosc/</t>
   </si>
   <si>
     <t>IES Benazaire</t>
   </si>
   <si>
     <t>http://iesbenazaire.educarex.es/</t>
   </si>
   <si>
     <t>IES Jaranda</t>
   </si>
   <si>
     <t>https://iesjaranda.educarex.es/</t>
   </si>
   <si>
     <t>IES Mugardos</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/iesdemugardos/</t>
   </si>
   <si>
     <t>CFEA de Becerreá</t>
@@ -1337,104 +1778,575 @@
   <si>
     <t>IES Besaya</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-besaya</t>
   </si>
   <si>
     <t>IES Río Órbigo</t>
   </si>
   <si>
     <t>http://iesrioorbigo.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CPIFP Felipe VI</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>Segovia</t>
   </si>
   <si>
     <t>http://cifpfelipevi.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
+    <t>CPFPE Alcazarén</t>
+  </si>
+  <si>
+    <t>https://www.alcazarenformacion.es/</t>
+  </si>
+  <si>
+    <t>IES Fray Luis de León</t>
+  </si>
+  <si>
+    <t>http://iesfrayluis.com/</t>
+  </si>
+  <si>
+    <t>CEPA Cervantes</t>
+  </si>
+  <si>
+    <t>https://cepa-cervantes.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>CIFP Escuela Hostelería y Turismo Simone Ortega</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://simoneortega.es/</t>
+  </si>
+  <si>
+    <t>CPIFP de Dénia</t>
+  </si>
+  <si>
+    <t>https://cdt.gva.es/red-de-centros/cdt-denia/</t>
+  </si>
+  <si>
+    <t>IES Los Montesinos-Remedios Muñoz</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslosmontesinos/</t>
+  </si>
+  <si>
+    <t>IES Clara Campoamor</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesclaracampoamor/</t>
+  </si>
+  <si>
+    <t>CPIFP Ciutat de L'Aprenent</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinoss, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad de la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46023419/</t>
+  </si>
+  <si>
+    <t>CPIFP Politecnico Easo Politeknikoa</t>
+  </si>
+  <si>
+    <t>https://www.easo.eus/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Victoria</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>http://iesvirgendelavictoria.educacion.es/</t>
+  </si>
+  <si>
+    <t>CPIFP San Lorenzo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.escuelahosteleria.org/</t>
+  </si>
+  <si>
+    <t>CPIFP en Adeje</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>CPIFP Nº1</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>http://cifpguadalajara.es/</t>
+  </si>
+  <si>
+    <t>CPIFP de Vilamarín</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://cifpdevilamarin.gal/</t>
+  </si>
+  <si>
+    <t>IES Alpajes</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.alpajes.aranjuez</t>
+  </si>
+  <si>
+    <t>CFP Fundación Juan XXIII</t>
+  </si>
+  <si>
+    <t>https://campus.fundacionjuan23.org/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>IES Jijona</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesxixona/</t>
+  </si>
+  <si>
+    <t>CPIFP Peñascal</t>
+  </si>
+  <si>
+    <t>http://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Almina</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://iesalmina.educacion.es/</t>
+  </si>
+  <si>
+    <t>EA del Pirineu (Bellestar)</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-pirineu/</t>
+  </si>
+  <si>
+    <t>EFA Casagrande</t>
+  </si>
+  <si>
+    <t>https://www.efacasagrande.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Nuevo</t>
+  </si>
+  <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo Torrente Ballester</t>
+  </si>
+  <si>
+    <t>https://iesgtballester.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Montánchez</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iessdemontanchez.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES La Palma</t>
+  </si>
+  <si>
+    <t>https://www.ieslapalma.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Antonio de Mendoza</t>
+  </si>
+  <si>
+    <t>https://iesantoniodemendoza.com/</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Puntagorda</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuntagorda/</t>
+  </si>
+  <si>
+    <t>CEPA Mora</t>
+  </si>
+  <si>
+    <t>https://cepa-cumlaude.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CEPA Cum Laude Margarita Sánchez</t>
+  </si>
+  <si>
+    <t>IES Federico García Lorca</t>
+  </si>
+  <si>
+    <t>https://ieslorcalapuebla.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES Historiador Chabás</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschabas/</t>
+  </si>
+  <si>
+    <t>IES La Nucia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslanucia/es/inici-2/</t>
+  </si>
+  <si>
+    <t>CPIFP La Laboral</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfplalaboral/</t>
+  </si>
+  <si>
+    <t>IES Consellería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46022257/</t>
+  </si>
+  <si>
+    <t>IES Districte Marítim</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/districtemaritim/</t>
+  </si>
+  <si>
+    <t>IES Molí del Sol</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmolidelsol/</t>
+  </si>
+  <si>
+    <t>IES Haygón</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieshaygon/</t>
+  </si>
+  <si>
+    <t>IES 8 de marzo</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ies8demarzo/</t>
+  </si>
+  <si>
+    <t>IES Mare Nostrum</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/mnostrum/</t>
+  </si>
+  <si>
+    <t>IES Montserrat Roig</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmontserratroig/</t>
+  </si>
+  <si>
+    <t>IES Macià Abela</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmaciaabela/</t>
+  </si>
+  <si>
+    <t>IES Villa de Vícar</t>
+  </si>
+  <si>
+    <t>https://iesvilladevicar.es/</t>
+  </si>
+  <si>
+    <t>IES La Rosaleda</t>
+  </si>
+  <si>
+    <t>https://ieslarosaleda.com/</t>
+  </si>
+  <si>
+    <t>IES Ciudad de Coín</t>
+  </si>
+  <si>
+    <t>http://www.iesciudaddecoin.es/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Los Alcores</t>
+  </si>
+  <si>
+    <t>http://www.ieslosalcores.org/</t>
+  </si>
+  <si>
+    <t>IES Trafalgar</t>
+  </si>
+  <si>
+    <t>https://www.iestrafalgar.org/</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>CPIFP Ávila</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Comercialización de Productos Alimentarios, FP Media Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Profesional y Excelencia (FPEX)</t>
+  </si>
+  <si>
+    <t>https://excelenciaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES Vall de la Safor</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/valldelasafor/</t>
+  </si>
+  <si>
+    <t>CPIFP Leonardo da Vinci</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfpleonardodavinci/novedades/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería y Turismo de Teruel</t>
+  </si>
+  <si>
+    <t>http://www.ehteruel.es/</t>
+  </si>
+  <si>
+    <t>CIFP La Merced</t>
+  </si>
+  <si>
+    <t>Soria</t>
+  </si>
+  <si>
+    <t>http://cifplamerced.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPIFP Almeraya</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/cpifpalmeraya/</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>CPIFP Hurtado de Mendoza</t>
+  </si>
+  <si>
+    <t>http://www.hurtadodemendoza.es/</t>
+  </si>
+  <si>
+    <t>IES Recesvinto</t>
+  </si>
+  <si>
+    <t>http://iesrecesvinto.centros.educa.jcyl.es/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>IES Jacaranda</t>
+  </si>
+  <si>
+    <t>http://www.iesjacaranda.com/</t>
+  </si>
+  <si>
+    <t>IES Vicente Núñez</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcn/</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería San Roque</t>
+  </si>
+  <si>
+    <t>https://iesescueladehosteleriasanroque.es/</t>
+  </si>
+  <si>
+    <t>IES Doña Leonor de Guzmán</t>
+  </si>
+  <si>
+    <t>https://donaleonordeguzman.es/</t>
+  </si>
+  <si>
+    <t>IES Sidón</t>
+  </si>
+  <si>
+    <t>http://www.iessidon.com/</t>
+  </si>
+  <si>
+    <t>IES Atenea</t>
+  </si>
+  <si>
+    <t>http://iatenea.es/</t>
+  </si>
+  <si>
+    <t>IES Pérez Comendador</t>
+  </si>
+  <si>
+    <t>https://iespcomendador.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Pintor Juan Lara</t>
+  </si>
+  <si>
+    <t>http://www.iesjuanlara.es/</t>
+  </si>
+  <si>
+    <t>CIFP Manuel Antonio</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifpmanuelantonio/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo Asturias</t>
+  </si>
+  <si>
+    <t>http://www.cifphosteleriayturismo.es/</t>
+  </si>
+  <si>
+    <t>IES Monte Neme</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesmonteneme/</t>
+  </si>
+  <si>
     <t>EFA A Cancela</t>
   </si>
   <si>
     <t>http://www.acancela.es/</t>
   </si>
   <si>
     <t>EFA Piñeiral</t>
   </si>
   <si>
     <t>https://pineiral.es/</t>
   </si>
   <si>
-    <t>CFP Fundación Juan XXIII</t>
-[...7 lines deleted...]
-  <si>
     <t>Virgen al pie de la cruz</t>
   </si>
   <si>
     <t>http://www.cvpcruz.com/</t>
   </si>
   <si>
     <t>CPFPE Altaviana</t>
   </si>
   <si>
     <t>https://altaviana.com/</t>
   </si>
   <si>
     <t>CPFPE de la profesión de la panadería y pastelería</t>
   </si>
   <si>
     <t>https://www.fegreppa.es/</t>
   </si>
   <si>
     <t>Centro Educativo López Vicuña</t>
   </si>
   <si>
     <t>http://lopezvicu.org/</t>
   </si>
   <si>
     <t>IES Joan Coromines</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesjoancoromines/</t>
   </si>
   <si>
-    <t>IES Mare Nostrum</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesmarenostrum/</t>
   </si>
   <si>
     <t>Via Magna</t>
   </si>
   <si>
     <t>IES Enguera</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesenguera/es/inici-es-va-es/</t>
   </si>
   <si>
     <t>d'Ostalaria de Les-Val d'Aran</t>
   </si>
   <si>
     <t>https://www.iesostalaria.com/</t>
   </si>
   <si>
     <t>CPIFP de Hostelería y Turismo de Cartagena</t>
   </si>
   <si>
     <t>http://hosteleriayturismocartagena.es/</t>
@@ -1445,53 +2357,50 @@
   <si>
     <t>https://agora.xtec.cat/ies-ribera-del-sio/</t>
   </si>
   <si>
     <t>IES La Flota</t>
   </si>
   <si>
     <t>https://ieslaflota.murciaeduca.es/</t>
   </si>
   <si>
     <t>IES Sa Serra</t>
   </si>
   <si>
     <t>http://www.iessaserra.cat/</t>
   </si>
   <si>
     <t>Burlada FP</t>
   </si>
   <si>
     <t>http://ciburlada.educacion.navarra.es/</t>
   </si>
   <si>
     <t>IES Puerto del Rosario</t>
   </si>
   <si>
-    <t>Palmas, Las</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuertodelrosario</t>
   </si>
   <si>
     <t>CPIFP en Morro Jable</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenmorrojable/</t>
   </si>
   <si>
     <t>CPIFP San Cristóbal</t>
   </si>
   <si>
     <t>http://www.cifpsancristobal.org/</t>
   </si>
   <si>
     <t>CPIFP Villa de Agüimes</t>
   </si>
   <si>
     <t>http://cifpvilladeaguimes.es/</t>
   </si>
   <si>
     <t>IES Argueneguín-Lidia Pulido</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarguineguin/</t>
@@ -1553,197 +2462,173 @@
   <si>
     <t>Fundació de Restauració i Hostalatge</t>
   </si>
   <si>
     <t>Institut de Gastronomia i Restauració de Barcelona</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/insgastronomia/</t>
   </si>
   <si>
     <t>IES de Tona</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/iestona/</t>
   </si>
   <si>
     <t>IES Bisbe Sivilla</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/institutbisbesivilla/</t>
   </si>
   <si>
     <t>CPIFP Escuela de Hostelería de Gamarra</t>
   </si>
   <si>
-    <t>Araba/Álava</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gamarra.eus/</t>
   </si>
   <si>
     <t>CPIFP Egibide</t>
   </si>
   <si>
     <t>https://www.egibide.org/</t>
   </si>
   <si>
     <t>CFPE Esment Escola</t>
   </si>
   <si>
     <t>http://www.esmentescola.es/</t>
   </si>
   <si>
     <t>Escola d'Hostaleria i Turisme de Girona</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/ehtg/</t>
   </si>
   <si>
     <t>Instituto Ramon Coll i Rodés</t>
   </si>
   <si>
     <t>http://agora.xtec.cat/iesramoncoll/intranet/</t>
   </si>
   <si>
     <t>CPIFP Escuale de Hostelería/Ostalaritza de Galdakao</t>
   </si>
   <si>
     <t>https://www.hosteleriagaldakao.com/index.php</t>
   </si>
   <si>
     <t>Centro Docente Privado Virgen de Belén</t>
   </si>
   <si>
     <t>Centro Superior de Hostelería del Mediterráneo</t>
   </si>
   <si>
     <t>http://www.cshm.es</t>
   </si>
   <si>
     <t>CPIFP Reina Victoria Eugenia</t>
   </si>
   <si>
-    <t>Melilla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cifpreinavictoriaeugenia.es/</t>
   </si>
   <si>
     <t>CPIFP Camino de Santiago</t>
   </si>
   <si>
     <t>https://www.escuelahostelerialarioja.com/</t>
   </si>
   <si>
     <t>Instituto Olivar Gran</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/ies-olivar-gran/</t>
   </si>
   <si>
     <t>Instituto Baix Empordà</t>
   </si>
   <si>
     <t>http://insbaixemporda.cat/</t>
   </si>
   <si>
     <t>CPIFP Nº 1 Guadalajara</t>
   </si>
   <si>
-    <t>Guadalajara</t>
-[...4 lines deleted...]
-  <si>
     <t>IES Escuela de Hostelería y Turismo de Alcalá de Henares</t>
   </si>
   <si>
     <t>https://www.ehtalcala.com/</t>
   </si>
   <si>
     <t>CEPA Berria</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/cepa-de-berria</t>
   </si>
   <si>
     <t>Centro Docente Privado 080 Formación Profesional</t>
   </si>
   <si>
     <t>https://080formacion.es/</t>
   </si>
   <si>
-    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
-[...1 lines deleted...]
-  <si>
     <t>Santa María la Blanca</t>
   </si>
   <si>
     <t>https://colegiosantamarialablanca.es/</t>
   </si>
   <si>
     <t>Centro Aranda ALCORCON</t>
   </si>
   <si>
     <t>https://arandaformacion.com/</t>
   </si>
   <si>
     <t>IES María de Zayas y Sotomayor</t>
   </si>
   <si>
     <t>https://site.educa.madrid.org/ies.mariadezayas.majadahonda/</t>
   </si>
   <si>
     <t>IES Universidad Laboral</t>
   </si>
   <si>
     <t>https://www.ulaboral.org/</t>
   </si>
   <si>
     <t>IES Diego de Praves</t>
   </si>
   <si>
     <t>http://iesdiegodepraves.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>Centro Docente Privado Campus de Formación Profesional y Empleo de Córdoba</t>
   </si>
   <si>
     <t>https://campuscordoba.com/</t>
   </si>
   <si>
-    <t>IES Almina</t>
-[...7 lines deleted...]
-  <si>
     <t>CFPE "Gremio de Artesanos Confiteros del Principado de Asturias"</t>
   </si>
   <si>
     <t>http://www.confiterosasturias.com/</t>
   </si>
   <si>
     <t>IES Asturica Augusta</t>
   </si>
   <si>
     <t>http://iesastorga.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>IES Vegas Bajas</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://iesvegasbajas.educarex.es/</t>
   </si>
   <si>
     <t>IES Sanxillao</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/iessanxillao/</t>
@@ -1814,972 +2699,87 @@
   <si>
     <t>https://www.ostelerialeioa.net</t>
   </si>
   <si>
     <t>IES Jaume II El Just</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesjaumeeljust/es/centro/</t>
   </si>
   <si>
     <t>IES La Hoya de Buñol</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieslahoyadebunyol/</t>
   </si>
   <si>
     <t>IES Benejúzar</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesbenejuzar/</t>
   </si>
   <si>
     <t>IES Valle Del Jiloca</t>
   </si>
   <si>
     <t>http://iescalamocha.es/</t>
   </si>
   <si>
     <t>CIFP Coroso</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
   </si>
   <si>
     <t>IES EGA</t>
   </si>
   <si>
     <t>http://iesega.com/</t>
   </si>
   <si>
     <t>IES Andrés de Vandelvira</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Albacete</t>
-[...1 lines deleted...]
-  <si>
     <t>http://vandelvira.net/</t>
   </si>
   <si>
     <t>IES O Ribeiro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
-  </si>
-[...874 lines deleted...]
-    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
   </si>
   <si>
     <t>Esc. Viticultura i Enologia Mercè Rossell I Domènech</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/esc-mrossell/</t>
   </si>
   <si>
     <t>IES Arico</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarico/</t>
   </si>
   <si>
     <t>IES Emilio Canalejo Olmeda</t>
   </si>
   <si>
     <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
     <t>https://ieseco.es/</t>
   </si>
   <si>
     <t>IES Joaquín Costa</t>
   </si>
@@ -3196,6386 +3196,6386 @@
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>130</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>148</v>
+        <v>87</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>46</v>
+        <v>165</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>174</v>
+        <v>50</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>106</v>
+        <v>170</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>152</v>
+        <v>12</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>139</v>
+        <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>140</v>
+        <v>8</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>7</v>
+        <v>180</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>31</v>
+        <v>100</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="E70" s="1"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>58</v>
+        <v>232</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>211</v>
+        <v>55</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>211</v>
+        <v>51</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>130</v>
+        <v>245</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>153</v>
+        <v>254</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>222</v>
+        <v>262</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>258</v>
+        <v>132</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>153</v>
+        <v>104</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>268</v>
+        <v>130</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>93</v>
+        <v>232</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>274</v>
+        <v>130</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>54</v>
+        <v>288</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>36</v>
+        <v>291</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>7</v>
+        <v>180</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>54</v>
+        <v>180</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>290</v>
+        <v>55</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>289</v>
+        <v>124</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>117</v>
+        <v>304</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>297</v>
+        <v>124</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>301</v>
+        <v>124</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>304</v>
+        <v>58</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>304</v>
+        <v>65</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>309</v>
+        <v>124</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>70</v>
+        <v>170</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>117</v>
+        <v>304</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>317</v>
+        <v>124</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>320</v>
+        <v>124</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>140</v>
+        <v>324</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>323</v>
+        <v>130</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>77</v>
+        <v>327</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>323</v>
+        <v>124</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>331</v>
+        <v>132</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>153</v>
+        <v>225</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>6</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>225</v>
+        <v>340</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>226</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>227</v>
+        <v>342</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>339</v>
+        <v>130</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>345</v>
+        <v>130</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>16</v>
+        <v>349</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>50</v>
+        <v>350</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>93</v>
+        <v>327</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>226</v>
+        <v>358</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>269</v>
+        <v>359</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>226</v>
+        <v>361</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>226</v>
+        <v>107</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>54</v>
+        <v>191</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>117</v>
+        <v>361</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>327</v>
+        <v>170</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>117</v>
+        <v>361</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>326</v>
+        <v>46</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>327</v>
+        <v>47</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B123" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B123" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>200</v>
+        <v>108</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>77</v>
+        <v>170</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>276</v>
+        <v>379</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>278</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>54</v>
+        <v>170</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>385</v>
+        <v>170</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>326</v>
+        <v>31</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>357</v>
+        <v>398</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>117</v>
+        <v>399</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>327</v>
+        <v>232</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>7</v>
+        <v>406</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>54</v>
+        <v>406</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>7</v>
+        <v>406</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>54</v>
+        <v>406</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>57</v>
+        <v>411</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>73</v>
+        <v>349</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>74</v>
+        <v>350</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>289</v>
+        <v>420</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>35</v>
+        <v>421</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>58</v>
+        <v>421</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>290</v>
+        <v>170</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>61</v>
+        <v>421</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>62</v>
+        <v>421</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B148" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" s="1" t="s">
-        <v>16</v>
+        <v>198</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>93</v>
+        <v>199</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>67</v>
+        <v>433</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>16</v>
+        <v>421</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>110</v>
+        <v>421</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>326</v>
+        <v>31</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>327</v>
+        <v>32</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>304</v>
+        <v>26</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>22</v>
+        <v>232</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>439</v>
+        <v>22</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>25</v>
+        <v>453</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>290</v>
+        <v>199</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>25</v>
+        <v>456</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>384</v>
+        <v>26</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>385</v>
+        <v>288</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>25</v>
+        <v>465</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>25</v>
+        <v>468</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>62</v>
+        <v>108</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>384</v>
+        <v>46</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>385</v>
+        <v>254</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>25</v>
+        <v>474</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>61</v>
+        <v>198</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>106</v>
+        <v>475</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>25</v>
+        <v>471</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>61</v>
+        <v>131</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>70</v>
+        <v>478</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>25</v>
+        <v>471</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="E167" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>481</v>
+      </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>25</v>
+        <v>485</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>7</v>
+        <v>198</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>26</v>
+        <v>324</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>25</v>
+        <v>488</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>30</v>
+        <v>198</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>31</v>
+        <v>199</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>467</v>
+        <v>489</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>25</v>
+        <v>491</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>25</v>
+        <v>494</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>25</v>
+        <v>494</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>25</v>
+        <v>499</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>98</v>
+        <v>17</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>99</v>
+        <v>170</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>326</v>
+        <v>7</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>477</v>
+        <v>8</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
-        <v>479</v>
+        <v>34</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>326</v>
+        <v>26</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>477</v>
+        <v>35</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>480</v>
+        <v>36</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
-        <v>481</v>
+        <v>504</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>326</v>
+        <v>154</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>477</v>
+        <v>191</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>482</v>
+        <v>505</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>25</v>
+        <v>507</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>477</v>
+        <v>62</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>477</v>
+        <v>62</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>327</v>
+        <v>62</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>488</v>
+        <v>512</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
-        <v>489</v>
+        <v>513</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>326</v>
+        <v>421</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>327</v>
+        <v>421</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>327</v>
+        <v>18</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
-        <v>495</v>
+        <v>519</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>500</v>
+        <v>524</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>54</v>
+        <v>225</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>8</v>
+        <v>327</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>504</v>
+        <v>528</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
-        <v>505</v>
+        <v>529</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>25</v>
+        <v>530</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="E189" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
-        <v>506</v>
+        <v>532</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>25</v>
+        <v>533</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>54</v>
+        <v>534</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>507</v>
+        <v>535</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
-        <v>508</v>
+        <v>536</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>25</v>
+        <v>530</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>509</v>
+        <v>537</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
-        <v>510</v>
+        <v>538</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>25</v>
+        <v>530</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>25</v>
+        <v>541</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>513</v>
+        <v>22</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>446</v>
+        <v>544</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>513</v>
+        <v>59</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>516</v>
+        <v>60</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>25</v>
+        <v>546</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>130</v>
+        <v>46</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>520</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>522</v>
+        <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
-        <v>525</v>
+        <v>554</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E199" s="1"/>
+        <v>155</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>555</v>
+      </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>384</v>
+        <v>154</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>385</v>
+        <v>191</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>529</v>
+        <v>154</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>529</v>
+        <v>165</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>530</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
-        <v>531</v>
+        <v>560</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>114</v>
+        <v>232</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>532</v>
+        <v>561</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
-        <v>533</v>
+        <v>562</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>8</v>
+        <v>170</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>534</v>
+        <v>563</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
-        <v>535</v>
+        <v>564</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>446</v>
+        <v>565</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>538</v>
+        <v>108</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>539</v>
+        <v>568</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
-        <v>540</v>
+        <v>569</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>384</v>
+        <v>46</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>385</v>
+        <v>51</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>541</v>
+        <v>570</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
-        <v>542</v>
+        <v>571</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>304</v>
+        <v>225</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>543</v>
+        <v>572</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
-        <v>544</v>
+        <v>573</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>545</v>
+        <v>574</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
-        <v>382</v>
+        <v>575</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>546</v>
+        <v>576</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>384</v>
+        <v>12</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>385</v>
+        <v>68</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>386</v>
+        <v>577</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>384</v>
+        <v>180</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>385</v>
+        <v>180</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>548</v>
+        <v>579</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
-        <v>549</v>
+        <v>580</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>384</v>
+        <v>180</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>385</v>
+        <v>180</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>550</v>
+        <v>581</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
-        <v>551</v>
+        <v>582</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>384</v>
+        <v>26</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>385</v>
+        <v>35</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>552</v>
+        <v>583</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
-        <v>553</v>
+        <v>584</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>25</v>
+        <v>585</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>223</v>
+        <v>586</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>25</v>
+        <v>585</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>258</v>
+        <v>534</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>558</v>
+        <v>591</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>559</v>
+        <v>592</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>446</v>
+        <v>565</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>560</v>
+        <v>7</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>560</v>
+        <v>74</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
-        <v>562</v>
+        <v>594</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>563</v>
+        <v>595</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
-        <v>564</v>
+        <v>596</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>25</v>
+        <v>597</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>565</v>
+        <v>101</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
-        <v>566</v>
+        <v>598</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>567</v>
+        <v>599</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>568</v>
+        <v>600</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>570</v>
+        <v>602</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
-        <v>571</v>
+        <v>603</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
-        <v>573</v>
+        <v>605</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>290</v>
+        <v>170</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>574</v>
+        <v>606</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
-        <v>575</v>
+        <v>607</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>25</v>
+        <v>608</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>576</v>
+        <v>609</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
-        <v>577</v>
+        <v>610</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>304</v>
+        <v>131</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>304</v>
+        <v>478</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>578</v>
+        <v>611</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
-        <v>579</v>
+        <v>612</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>25</v>
+        <v>565</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>35</v>
+        <v>613</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>36</v>
+        <v>613</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>580</v>
+        <v>614</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
-        <v>581</v>
+        <v>615</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>25</v>
+        <v>616</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>326</v>
+        <v>198</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>477</v>
+        <v>324</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>582</v>
+        <v>617</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
-        <v>583</v>
+        <v>618</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>25</v>
+        <v>619</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>327</v>
+        <v>68</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
-        <v>585</v>
+        <v>620</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>25</v>
+        <v>616</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>326</v>
+        <v>7</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>327</v>
+        <v>621</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>586</v>
+        <v>622</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
-        <v>587</v>
+        <v>623</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>25</v>
+        <v>624</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>211</v>
+        <v>174</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>588</v>
+        <v>625</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="1" t="s">
-        <v>589</v>
+        <v>626</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>25</v>
+        <v>616</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>211</v>
+        <v>100</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>590</v>
+        <v>627</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="1" t="s">
-        <v>591</v>
+        <v>628</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>25</v>
+        <v>616</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>592</v>
+        <v>629</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="1" t="s">
-        <v>593</v>
+        <v>630</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>594</v>
+        <v>631</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>595</v>
+        <v>632</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
-        <v>596</v>
+        <v>633</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="C233" s="1"/>
       <c r="D233" s="1" t="s">
-        <v>62</v>
+        <v>132</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>598</v>
+        <v>634</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>61</v>
+        <v>636</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>70</v>
+        <v>636</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>601</v>
+        <v>637</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
-        <v>602</v>
+        <v>638</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>600</v>
+        <v>107</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>603</v>
+        <v>639</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
-        <v>604</v>
+        <v>640</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>605</v>
+        <v>164</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>606</v>
+        <v>641</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
-        <v>607</v>
+        <v>642</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>605</v>
+        <v>502</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>99</v>
+        <v>225</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>608</v>
+        <v>520</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>610</v>
+        <v>644</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>611</v>
+        <v>108</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>612</v>
+        <v>645</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
-        <v>613</v>
+        <v>646</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>614</v>
+        <v>647</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>298</v>
+        <v>85</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>615</v>
+        <v>648</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
-        <v>616</v>
+        <v>649</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>617</v>
+        <v>647</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>304</v>
+        <v>31</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>304</v>
+        <v>39</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>618</v>
+        <v>650</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
-        <v>619</v>
+        <v>651</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>620</v>
+        <v>652</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>621</v>
+        <v>653</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
-        <v>622</v>
+        <v>654</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>623</v>
+        <v>655</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
-        <v>624</v>
+        <v>656</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>625</v>
+        <v>502</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>54</v>
+        <v>225</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>626</v>
+        <v>657</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>6</v>
+        <v>658</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>628</v>
+        <v>595</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
-        <v>629</v>
+        <v>64</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>630</v>
+        <v>66</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
-        <v>631</v>
+        <v>659</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
-        <v>633</v>
+        <v>661</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>634</v>
+        <v>662</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
-        <v>635</v>
+        <v>663</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>636</v>
+        <v>662</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="1" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>625</v>
+        <v>502</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>54</v>
+        <v>254</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>641</v>
+        <v>668</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
-        <v>642</v>
+        <v>669</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>211</v>
+        <v>18</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>643</v>
+        <v>670</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
-        <v>644</v>
+        <v>671</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>6</v>
+        <v>502</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>645</v>
+        <v>672</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>29</v>
+        <v>502</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>46</v>
+        <v>170</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>647</v>
+        <v>674</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
-        <v>648</v>
+        <v>675</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>438</v>
+        <v>502</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>258</v>
+        <v>170</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>649</v>
+        <v>676</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
-        <v>650</v>
+        <v>677</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>651</v>
+        <v>678</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>653</v>
+        <v>680</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
-        <v>654</v>
+        <v>681</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>290</v>
+        <v>18</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>655</v>
+        <v>682</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
-        <v>656</v>
+        <v>683</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>546</v>
+        <v>502</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>385</v>
+        <v>18</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>386</v>
+        <v>684</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
-        <v>657</v>
+        <v>685</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>658</v>
+        <v>502</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>385</v>
+        <v>18</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>659</v>
+        <v>686</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
-        <v>660</v>
+        <v>687</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>661</v>
+        <v>688</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
-        <v>662</v>
+        <v>689</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>663</v>
+        <v>690</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
-        <v>664</v>
+        <v>691</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>418</v>
+        <v>124</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>62</v>
+        <v>254</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>665</v>
+        <v>692</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
-        <v>666</v>
+        <v>693</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>667</v>
+        <v>130</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>668</v>
+        <v>694</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>418</v>
+        <v>124</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>670</v>
+        <v>696</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>418</v>
+        <v>698</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>529</v>
+        <v>46</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>529</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="E265" s="1"/>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
-        <v>673</v>
+        <v>699</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>446</v>
+        <v>124</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>674</v>
+        <v>700</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
-        <v>675</v>
+        <v>701</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>676</v>
+        <v>124</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>326</v>
+        <v>46</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>430</v>
+        <v>702</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>446</v>
+        <v>647</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>538</v>
+        <v>108</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>539</v>
+        <v>704</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
-        <v>678</v>
+        <v>705</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>298</v>
+        <v>433</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>680</v>
+        <v>434</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
-        <v>681</v>
+        <v>707</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>446</v>
+        <v>124</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>384</v>
+        <v>46</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>385</v>
+        <v>85</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>682</v>
+        <v>708</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
-        <v>445</v>
+        <v>709</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>446</v>
+        <v>124</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>385</v>
+        <v>170</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>447</v>
+        <v>710</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="1" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="1" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="C273" s="1"/>
+        <v>341</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>198</v>
+      </c>
       <c r="D273" s="1" t="s">
-        <v>13</v>
+        <v>475</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>687</v>
+        <v>715</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="1" t="s">
-        <v>559</v>
+        <v>716</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>446</v>
+        <v>304</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>560</v>
+        <v>26</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>560</v>
+        <v>717</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>561</v>
+        <v>718</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="1" t="s">
-        <v>688</v>
+        <v>719</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>26</v>
+        <v>254</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>689</v>
+        <v>720</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="1" t="s">
-        <v>690</v>
+        <v>633</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>289</v>
+        <v>721</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>691</v>
+        <v>634</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="1" t="s">
-        <v>692</v>
+        <v>722</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>17</v>
+        <v>327</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>244</v>
+        <v>723</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="1" t="s">
-        <v>693</v>
+        <v>724</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>694</v>
+        <v>124</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>67</v>
+        <v>288</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>695</v>
+        <v>725</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="1" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>605</v>
+        <v>341</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>697</v>
+        <v>727</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="1" t="s">
-        <v>698</v>
+        <v>728</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>605</v>
+        <v>341</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>699</v>
+        <v>729</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="1" t="s">
-        <v>700</v>
+        <v>730</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>600</v>
+        <v>341</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>701</v>
+        <v>731</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="1" t="s">
-        <v>702</v>
+        <v>732</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>703</v>
+        <v>733</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="1" t="s">
-        <v>704</v>
+        <v>734</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="1" t="s">
-        <v>654</v>
+        <v>736</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>706</v>
+        <v>341</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>290</v>
+        <v>85</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>655</v>
+        <v>737</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="1" t="s">
-        <v>355</v>
+        <v>738</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>226</v>
+        <v>287</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>356</v>
+        <v>739</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="1" t="s">
-        <v>707</v>
+        <v>740</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>326</v>
+        <v>46</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>708</v>
+        <v>741</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="1" t="s">
-        <v>709</v>
+        <v>742</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>222</v>
+        <v>138</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>223</v>
+        <v>165</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>710</v>
+        <v>743</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="1" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>152</v>
+        <v>349</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>223</v>
+        <v>350</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>710</v>
+        <v>745</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="1" t="s">
-        <v>712</v>
+        <v>746</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>222</v>
+        <v>747</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>77</v>
+        <v>155</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>713</v>
+        <v>748</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="1" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>715</v>
+        <v>341</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>188</v>
+        <v>165</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="1" t="s">
-        <v>717</v>
+        <v>751</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>70</v>
+        <v>155</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>718</v>
+        <v>752</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="1" t="s">
-        <v>719</v>
+        <v>628</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>222</v>
+        <v>616</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>720</v>
+        <v>629</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="1" t="s">
-        <v>721</v>
+        <v>753</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>722</v>
+        <v>754</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="1" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="1" t="s">
-        <v>725</v>
+        <v>757</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>726</v>
+        <v>758</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="1" t="s">
-        <v>727</v>
+        <v>759</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>222</v>
+        <v>616</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>728</v>
+        <v>760</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="1" t="s">
-        <v>729</v>
+        <v>761</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>70</v>
+        <v>232</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>730</v>
+        <v>762</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="1" t="s">
-        <v>731</v>
+        <v>685</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>732</v>
+        <v>763</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="1" t="s">
-        <v>458</v>
+        <v>764</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="E299" s="1"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="1" t="s">
-        <v>734</v>
+        <v>765</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>222</v>
+        <v>766</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>70</v>
+        <v>170</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>735</v>
+        <v>767</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="1" t="s">
-        <v>736</v>
+        <v>768</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>222</v>
+        <v>341</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>737</v>
+        <v>769</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="1" t="s">
-        <v>738</v>
+        <v>770</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>188</v>
+        <v>149</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>739</v>
+        <v>771</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="1" t="s">
-        <v>740</v>
+        <v>772</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>29</v>
+        <v>341</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>741</v>
+        <v>773</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="1" t="s">
-        <v>742</v>
+        <v>774</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>743</v>
+        <v>775</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="1" t="s">
-        <v>744</v>
+        <v>776</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>745</v>
+        <v>341</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>16</v>
+        <v>421</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E305" s="1"/>
+        <v>421</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>777</v>
+      </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="1" t="s">
-        <v>746</v>
+        <v>778</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>747</v>
+        <v>779</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="1" t="s">
-        <v>748</v>
+        <v>780</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>749</v>
+        <v>781</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="1" t="s">
-        <v>750</v>
+        <v>782</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>605</v>
+        <v>341</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>751</v>
+        <v>783</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="1" t="s">
-        <v>752</v>
+        <v>784</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>753</v>
+        <v>341</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>145</v>
+        <v>785</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="1" t="s">
-        <v>754</v>
+        <v>786</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>755</v>
+        <v>787</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="1" t="s">
-        <v>756</v>
+        <v>788</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>757</v>
+        <v>789</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="1" t="s">
-        <v>758</v>
+        <v>790</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>759</v>
+        <v>341</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>760</v>
+        <v>791</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="1" t="s">
-        <v>761</v>
+        <v>792</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>762</v>
+        <v>793</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="1" t="s">
-        <v>763</v>
+        <v>794</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>625</v>
+        <v>341</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>764</v>
+        <v>68</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>765</v>
+        <v>795</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="1" t="s">
-        <v>766</v>
+        <v>796</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>188</v>
+        <v>68</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>767</v>
+        <v>797</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="1" t="s">
-        <v>686</v>
+        <v>798</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>768</v>
+        <v>341</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>12</v>
+        <v>131</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>13</v>
+        <v>478</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>687</v>
+        <v>799</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="1" t="s">
-        <v>769</v>
+        <v>800</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>770</v>
+        <v>801</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="1" t="s">
-        <v>771</v>
+        <v>802</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>6</v>
+        <v>341</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>175</v>
+        <v>65</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>772</v>
+        <v>803</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="1" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>774</v>
+        <v>805</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="1" t="s">
-        <v>775</v>
+        <v>806</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>67</v>
+        <v>330</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="1" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E321" s="1"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="1" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>780</v>
+        <v>810</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="1" t="s">
-        <v>781</v>
+        <v>811</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>782</v>
+        <v>812</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="1" t="s">
-        <v>783</v>
+        <v>813</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>784</v>
+        <v>814</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="1" t="s">
-        <v>785</v>
+        <v>815</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>786</v>
+        <v>341</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>102</v>
+        <v>245</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>787</v>
+        <v>816</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="1" t="s">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>25</v>
+        <v>616</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>93</v>
+        <v>245</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>789</v>
+        <v>818</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="1" t="s">
-        <v>790</v>
+        <v>819</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>791</v>
+        <v>341</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>35</v>
+        <v>421</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>290</v>
+        <v>421</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>792</v>
+        <v>820</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="1" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>40</v>
+        <v>330</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>794</v>
+        <v>822</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="1" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>796</v>
+        <v>341</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>797</v>
+        <v>824</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="1" t="s">
-        <v>798</v>
+        <v>825</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>799</v>
+        <v>341</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>800</v>
+        <v>826</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="1" t="s">
-        <v>801</v>
+        <v>827</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>802</v>
+        <v>341</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="E331" s="1"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="1" t="s">
-        <v>804</v>
+        <v>828</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>805</v>
+        <v>341</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>806</v>
+        <v>829</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="1" t="s">
-        <v>807</v>
+        <v>830</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>805</v>
+        <v>341</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>384</v>
+        <v>613</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>385</v>
+        <v>613</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>808</v>
+        <v>831</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="1" t="s">
-        <v>809</v>
+        <v>832</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>805</v>
+        <v>341</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>73</v>
+        <v>406</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>74</v>
+        <v>406</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>810</v>
+        <v>833</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="1" t="s">
-        <v>811</v>
+        <v>834</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>812</v>
+        <v>341</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>17</v>
+        <v>330</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="1" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>815</v>
+        <v>341</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>152</v>
+        <v>58</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="E336" s="1"/>
+        <v>330</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>837</v>
+      </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="1" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>817</v>
+        <v>616</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>106</v>
+        <v>621</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>818</v>
+        <v>622</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="1" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>820</v>
+        <v>341</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="1" t="s">
-        <v>822</v>
+        <v>841</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>823</v>
+        <v>341</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>58</v>
+        <v>180</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>824</v>
+        <v>842</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="1" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>826</v>
+        <v>341</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>110</v>
+        <v>327</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="1" t="s">
-        <v>828</v>
+        <v>97</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>829</v>
+        <v>597</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>513</v>
+        <v>100</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>830</v>
+        <v>101</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="1" t="s">
-        <v>831</v>
+        <v>845</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>829</v>
+        <v>341</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>326</v>
+        <v>99</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>477</v>
+        <v>100</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="1" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>829</v>
+        <v>341</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="1" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>829</v>
+        <v>341</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="1" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>829</v>
+        <v>341</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="1" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>829</v>
+        <v>341</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>188</v>
+        <v>534</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="1" t="s">
-        <v>841</v>
+        <v>855</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>842</v>
+        <v>341</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>62</v>
+        <v>108</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="1" t="s">
-        <v>844</v>
+        <v>635</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>845</v>
+        <v>616</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>326</v>
+        <v>636</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>327</v>
+        <v>636</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>846</v>
+        <v>637</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="1" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>848</v>
+        <v>341</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>326</v>
+        <v>349</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>477</v>
+        <v>350</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="1" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>851</v>
+        <v>341</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="1" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="1" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>857</v>
+        <v>341</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>62</v>
+        <v>191</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="1" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>860</v>
+        <v>341</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="1" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>29</v>
+        <v>341</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="1" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>865</v>
+        <v>341</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="1" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>29</v>
+        <v>341</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>110</v>
+        <v>180</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>786</v>
+        <v>341</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="1" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>786</v>
+        <v>341</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="1" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>786</v>
+        <v>341</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="1" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>876</v>
+        <v>341</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="1" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>29</v>
+        <v>341</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="1" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>881</v>
+        <v>341</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>791</v>
+        <v>341</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="1" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>54</v>
+        <v>170</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="1" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>385</v>
+        <v>170</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="1" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>892</v>
+        <v>652</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>895</v>
+        <v>652</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>326</v>
+        <v>198</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>898</v>
+        <v>647</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>70</v>
+        <v>155</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="1" t="s">
         <v>900</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E369" s="1" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B370" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B370" s="1" t="s">
+      <c r="C370" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E370" s="1" t="s">
         <v>904</v>
-      </c>
-[...7 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B371" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" s="1" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="E371" s="1" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="1" t="s">
         <v>908</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>226</v>
+        <v>30</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="1" t="s">
         <v>910</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>226</v>
+        <v>30</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>327</v>
+        <v>68</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="1" t="s">
-        <v>353</v>
+        <v>61</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>226</v>
+        <v>30</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>211</v>
+        <v>62</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>354</v>
+        <v>63</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="1" t="s">
         <v>912</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>140</v>
+        <v>199</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="1" t="s">
         <v>918</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>290</v>
+        <v>165</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>920</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>