--- v0 (2026-06-27)
+++ v1 (2026-10-11)
@@ -29,1701 +29,1701 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CP Belarmino Fernández Iglesias</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://fundacionbelarminofernandez.com/</t>
+  </si>
+  <si>
+    <t>CIPFP a Distancia de La Rioja</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://fpdrioja.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Zonzamas</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>http://cifpzonzamas.org/web3/index.php</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela Superior de Gastronomía y Hostelería</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://ehtoledo.com/</t>
+  </si>
+  <si>
+    <t>IES Cencibel</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>https://www.iescencibel.es/</t>
+  </si>
+  <si>
+    <t>IES D'alella</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesalella/</t>
+  </si>
+  <si>
+    <t>IES Felanitx</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.iesfelanitx.cat/</t>
+  </si>
+  <si>
+    <t>IES Francisco Pacheco</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://iesfranciscopacheco.es/</t>
+  </si>
+  <si>
+    <t>IES La Rambla</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Soria</t>
+  </si>
+  <si>
+    <t>http://ieslarambla.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES Ramón Cabanillas</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesramoncabanillas/</t>
+  </si>
+  <si>
+    <t>IES Vega de San Mateo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesvegadesanmateo/</t>
+  </si>
+  <si>
+    <t>CIPFP Valle de Elda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>https://cipfpvalledeelda.com/</t>
+  </si>
+  <si>
+    <t>EFA Molino de Viento</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-molino-de-viento/</t>
+  </si>
+  <si>
+    <t>CPIFP San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>https://colegiosangabriel.es/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Villafranca</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
+  </si>
+  <si>
+    <t>CPES La Inmaculada</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2025/1-24017965-la-inmaculada</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Navalmoral</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Cáceres</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=4</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Moraleja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Superior en en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=1</t>
+  </si>
+  <si>
+    <t>IES El Almijar</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan de Dios</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
+  </si>
+  <si>
+    <t>Instituto Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
+  </si>
+  <si>
+    <t>IES Priorat</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespriorat/</t>
+  </si>
+  <si>
+    <t>Vedruna Artés</t>
+  </si>
+  <si>
+    <t>https://esvicc.cat/</t>
+  </si>
+  <si>
+    <t>IES La Guancha-Jerónimo Morales Barroso</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaguancha/</t>
+  </si>
+  <si>
+    <t>IES San Juan de la Rambla</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanjuandelarambla/</t>
+  </si>
+  <si>
+    <t>CPIFP en Valverde</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/centroseducativos/buscador-centros…</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>IES Al-Mudeyne</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>http://iesalmudeyne.es/</t>
+  </si>
+  <si>
+    <t>FP Joviat</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.joviat.com/</t>
+  </si>
+  <si>
+    <t>FP Joviat les Tanques</t>
+  </si>
+  <si>
+    <t>https://www.joviat.com/es/viladecans/</t>
+  </si>
+  <si>
+    <t>IES Mollerussa</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Elaboración de Productos Alimenticios, FP Media en Actividades Ecuestres, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-mollerussa/</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>EFA Valdemilanos</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-valdemilanos/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Esperanza</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://www.iesvirgendelaesperanza.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Ikastetxea Lea-Artibai</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>https://www.leartik.eus/</t>
+  </si>
+  <si>
+    <t>Kreas</t>
+  </si>
+  <si>
+    <t>Girona</t>
+  </si>
+  <si>
+    <t>https://kreas.cat/</t>
+  </si>
+  <si>
+    <t>IES Santiago Apostol</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/santiagoapostol.net/estudios-santiagoapostol/p%C3%A1gi…</t>
+  </si>
+  <si>
+    <t>IES Virgen Del Remedio</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvremei/</t>
+  </si>
+  <si>
+    <t>IES Aguilar y Cano</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/web-ies-aguilar-y-cano/</t>
+  </si>
+  <si>
+    <t>Institut Dels Aliments de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iabarcelona/</t>
+  </si>
+  <si>
+    <t>CIPFP Escuela de la Vid</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Comercialización de Productos Alimentarios, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.vid.madrid/</t>
+  </si>
+  <si>
+    <t>https://iessanjosebadajoz.blogspot.com/</t>
+  </si>
+  <si>
+    <t>CIFEA Jumilla</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889$m58554</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>IES Gran Tarajal</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesgrantarajal/</t>
+  </si>
+  <si>
+    <t>CIPFP Ecea</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Segovia</t>
+  </si>
+  <si>
+    <t>http://cfasegovia.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CFEA de Sergude</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cecasergude/</t>
+  </si>
+  <si>
+    <t>CIFEA Lorca</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccalorca/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>EFA Fonteboa</t>
+  </si>
+  <si>
+    <t>https://www.fonteboa.es/</t>
+  </si>
+  <si>
+    <t>EFA Quintanes</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.quintanes.com/</t>
+  </si>
+  <si>
+    <t>Centro De Educación De Personas Adultas La Gomera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cepalagomera/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Centro Educativo Rural Valle Del Guadalquivir</t>
+  </si>
+  <si>
+    <t>http://cervalledelguadalquivir.es/</t>
+  </si>
+  <si>
+    <t>CFEA Alta Montaña</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cecaaltamontana/</t>
+  </si>
+  <si>
+    <t>CFEA De Lourizán</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.cfealourizan.com/</t>
+  </si>
+  <si>
+    <t>CIFP Almazán</t>
+  </si>
+  <si>
+    <t>http://cfaalmazan.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIFP Santiago</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpsantiago/node?page=1</t>
+  </si>
+  <si>
+    <t>CIPFP Coca</t>
+  </si>
+  <si>
+    <t>http://cifpcoca.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPEPS San Gabriel</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://sangabriel.es/</t>
+  </si>
+  <si>
+    <t>EFA Guadaljucen</t>
+  </si>
+  <si>
+    <t>http://efaguadaljucen.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Lorenzo Milani</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Agroambiental de Jaca</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://www.ifajaca.es/</t>
+  </si>
+  <si>
+    <t>IES "Concejo De Tineo"</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/web/iesconcejodetineo</t>
+  </si>
+  <si>
+    <t>IES Aljanadic</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesaljanadic/</t>
+  </si>
+  <si>
+    <t>IES Alto Turia</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschelva/</t>
+  </si>
+  <si>
+    <t>IES Castillo De La Yedra</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://www.iescastillodelayedra.es/</t>
+  </si>
+  <si>
+    <t>IES Cidade de Antioquía</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iescidadeantioquia/</t>
+  </si>
+  <si>
+    <t>IES Clara Campoamor</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://iesclaracampoamor.educacion.es/</t>
+  </si>
+  <si>
+    <t>IES D. Pedro García Aguilera</t>
+  </si>
+  <si>
+    <t>http://iesdpga.es/</t>
+  </si>
+  <si>
+    <t>IES de Arzúa</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesarzua/</t>
+  </si>
+  <si>
+    <t>IES El Pont De Suert</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespontdesuert/</t>
+  </si>
+  <si>
+    <t>IES Federico García Lorca</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://iesfgl.es/</t>
+  </si>
+  <si>
+    <t>IES Foramontanos</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-foramontanos</t>
+  </si>
+  <si>
+    <t>IES Guadalerzas</t>
+  </si>
+  <si>
+    <t>https://www.guadalerzas.es/</t>
+  </si>
+  <si>
+    <t>IES Hermanos Amorós</t>
+  </si>
+  <si>
+    <t>http://www.ieshermanosamoros.com/</t>
+  </si>
+  <si>
+    <t>IES La Aldea De San Nicolás</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaaldeadesannicolas/</t>
+  </si>
+  <si>
+    <t>IES La Canal de Navarrés</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/ieslacanaldenavarres</t>
+  </si>
+  <si>
+    <t>IES La Creueta</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslacreueta/es/centro/</t>
+  </si>
+  <si>
+    <t>IES Murgia</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://murgiainstitutoa.hezkuntza.net/es/</t>
+  </si>
+  <si>
+    <t>IES Pedro Mercedes</t>
+  </si>
+  <si>
+    <t>https://www.iespedromercedes.es/</t>
+  </si>
+  <si>
+    <t>IES Ribera Del Bullaque</t>
+  </si>
+  <si>
+    <t>http://ies-riberadelbullaque.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Rodolfo Llopis</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesrodolfollopis/es/inici/</t>
+  </si>
+  <si>
+    <t>IES San Rosendo</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
+  </si>
+  <si>
+    <t>IES Villa De Santiago</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvilladesantiago/</t>
+  </si>
+  <si>
+    <t>IES El Palmeral</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselpalmeral/</t>
+  </si>
+  <si>
+    <t>CIPFP de Movera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.cpifpmovera.es/</t>
+  </si>
+  <si>
+    <t>IES El Carmen</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
+  </si>
+  <si>
+    <t>IFPA Los Llanos De Aridane</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/web/centros/centros_educativos/bus…</t>
+  </si>
+  <si>
+    <t>IES Alfonso IX</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>http://iesalfonsoix.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
+    <t>CIFP Almázcara</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>http://cifpalmazcara.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPEPS Gsd International School Buitrago</t>
+  </si>
+  <si>
+    <t>https://www.gsdeducacion.com/Colegios/GsdBuitrago</t>
+  </si>
+  <si>
+    <t>IES Ntra.Sra.De Botoa</t>
+  </si>
+  <si>
+    <t>https://iesnsdebotoa.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>IES Doñana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesdonana/</t>
+  </si>
+  <si>
+    <t>CIPFP Aguas Nuevas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Centro De Convenio Virgen De Los Reyes</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://iesvirgendelosreyes.es/</t>
+  </si>
+  <si>
+    <t>EFA Oretana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-oretana/</t>
+  </si>
+  <si>
+    <t>IES Alto Palancia</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesaltopalancia/</t>
+  </si>
+  <si>
+    <t>IES Emilio Muñoz</t>
+  </si>
+  <si>
+    <t>https://iesemilio.wordpress.com/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>Institut Rubió I Tudurí</t>
+  </si>
+  <si>
+    <t>http://rubioituduri.cat/es</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>CFEA De Guísamo</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://cfeaguisamo.org/wp-19/</t>
+  </si>
+  <si>
+    <t>CIPFP Joan Taix</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/cifpjoantaix.cat/web/inici</t>
+  </si>
+  <si>
+    <t>IES La Marisma</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.ieslamarisma.net/</t>
+  </si>
+  <si>
+    <t>IES La Torreta</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/0300966100</t>
+  </si>
+  <si>
+    <t>IES Mencey Bencomo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesmenceybencomo/</t>
+  </si>
+  <si>
+    <t>IES Vicente Gandia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvicentegandia/es/centro/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Arkaute / Arkaute Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.arkaute.net/es/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional Agraria Arucas</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/agpsa/formacion/temas/centros/eca-arucas/</t>
+  </si>
+  <si>
+    <t>IES De Jardineria I Agricultura Les Garberes</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insfpcastellar/</t>
+  </si>
+  <si>
+    <t>IES Les Salines</t>
+  </si>
+  <si>
+    <t>https://inslessalines.cat/index.php/ca/</t>
+  </si>
+  <si>
+    <t>IES Santa María Del Águila</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessantamariadelaguila.com/inicio/</t>
+  </si>
+  <si>
+    <t>IES Sol De Portocarrero</t>
+  </si>
+  <si>
+    <t>https://iessoldeportocarrero.com/</t>
+  </si>
+  <si>
+    <t>ECA Catarroja</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ecacatarroja/</t>
+  </si>
+  <si>
+    <t>IFPA Tacoronte</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublogs/ifpatacoronte/</t>
+  </si>
+  <si>
+    <t>EA Amposta</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaamposta/</t>
+  </si>
+  <si>
+    <t>EAF Santa Coloma de Farners</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaforestal/</t>
+  </si>
+  <si>
+    <t>EA Solsonès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecasolsones/</t>
+  </si>
+  <si>
+    <t>IES Centro De Capacitacion Agraria</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.capacitacionagraria.villaviciosa</t>
+  </si>
+  <si>
+    <t>IES El Escorial</t>
+  </si>
+  <si>
+    <t>https://www.ieselescorial.org/</t>
+  </si>
+  <si>
+    <t>IES El Sobradillo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieselsobradillo/</t>
+  </si>
+  <si>
+    <t>CPIFP Felo Monzón Grau Bassas</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://www.elfelo.es/</t>
+  </si>
+  <si>
+    <t>IES Núm. 1. Universidad Laboral</t>
+  </si>
+  <si>
+    <t>https://www.universidadlaboraldemalaga.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Derio / Derio Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.nekaderio.eus/</t>
+  </si>
+  <si>
+    <t>CIPFP Complejo Educativo de Cheste</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/fpcheste/</t>
+  </si>
+  <si>
+    <t>EFA La Malvesia</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.malvesia.es/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>CIFP Politécnico de Lugo</t>
+  </si>
+  <si>
+    <t>http://www.politecnicolugo.org/</t>
+  </si>
+  <si>
+    <t>CIPFP Costa de Azahar</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://cosda.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Don Bosco</t>
+  </si>
+  <si>
+    <t>Gipuzkoa</t>
+  </si>
+  <si>
+    <t>https://www.donbosco.eus/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Kardala</t>
+  </si>
+  <si>
+    <t>https://kardala.eus/es/escuela/</t>
+  </si>
+  <si>
+    <t>CIPFP Profesor José Luis Graíño</t>
+  </si>
+  <si>
+    <t>https://www.xn--profesorjoseluisgraio-vbc.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Apec</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/centros/centro-integrado-formacion-profesional-apec</t>
+  </si>
+  <si>
+    <t>CPIFP Centro Tecnológico de Cereales de Castilla y León</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Palencia</t>
+  </si>
+  <si>
+    <t>https://www.cetece.net/joomla/</t>
+  </si>
+  <si>
+    <t>Escuela Agraria y Alimentaria del Empordà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eaemporda/</t>
+  </si>
+  <si>
+    <t>EA Pallars</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecapallars/</t>
+  </si>
+  <si>
+    <t>Escola Vedruna Gràcia Barcelona</t>
+  </si>
+  <si>
+    <t>https://eshvedrunagracia.cat/</t>
+  </si>
+  <si>
+    <t>IES Abula</t>
+  </si>
+  <si>
+    <t>http://www.iesabula.es/p-1/1/conocer-centro.html</t>
+  </si>
+  <si>
+    <t>IES Enrique Flórez</t>
+  </si>
+  <si>
+    <t>http://iesenriqueflorez.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Francisco Salinas</t>
+  </si>
+  <si>
+    <t>http://iesfranciscosalinas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Illa dels Banyols</t>
+  </si>
+  <si>
+    <t>http://insilla.net/</t>
+  </si>
+  <si>
+    <t>IES Leiras Pulpeiro</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesleiraspulpeiro/</t>
+  </si>
+  <si>
+    <t>IES Montsià</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmontsia/</t>
+  </si>
+  <si>
+    <t>IES Vicente Verdú</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/vicenteverdu/</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
     <t>IES Fuentesnuevas</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesfuentesnuevas.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CIFEA Molina de Segura</t>
   </si>
   <si>
-    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.murciaeduca.es/ccamolinadesegura/sitio/index.cgi?wid_seccion=1&amp;wid_…</t>
   </si>
   <si>
     <t>CIFP Paseo das Pontes</t>
   </si>
   <si>
-    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/centros/cifppaseodaspontes/</t>
   </si>
   <si>
     <t>IES "Escultor Juan De Villanueva"</t>
   </si>
   <si>
-    <t>Asturias, Principado de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://alojaweb.educastur.es/en/web/iesescultor/</t>
   </si>
   <si>
     <t>IES de Guissona</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iesguissona.cat/</t>
   </si>
   <si>
     <t>IES Américo Castro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.iesamericocastro.com/</t>
   </si>
   <si>
     <t>IES Pérez De Guzmán</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Málaga</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesperezdeguzman.com/centro/</t>
   </si>
   <si>
     <t>IES Rafael Reyes</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Huelva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sites.google.com/iesrreyes.com/rafaelreyes/inicio</t>
   </si>
   <si>
     <t>IES La Laboral</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Rioja, La</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ieslalaboral.larioja.edu.es/</t>
   </si>
   <si>
     <t>IES Gonzalo De Berceo</t>
   </si>
   <si>
-    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesgonzaloberceo.larioja.edu.es/</t>
   </si>
   <si>
     <t>IES "Luces"</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://alojaweb.educastur.es/web/iesluces</t>
   </si>
   <si>
     <t>EA Alfarràs</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://www.Escolaagrariaalfarras.com/</t>
   </si>
   <si>
     <t>CIFP Avila</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Comercialización de Productos Alimentarios, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Básica en Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>http://cifpavila.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>IES La Garrotxa</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Girona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://inslagarrotxa.cat/</t>
   </si>
   <si>
     <t>EA Vallfogona de Balaguer</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-noguera/Escola/</t>
   </si>
   <si>
     <t>IES Galileo Galilei</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.cefpgalileogalilei.com/</t>
   </si>
   <si>
     <t>IES José Marín</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Almería</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iesjosemarin.es/</t>
   </si>
   <si>
     <t>CIPFP De San Blas</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...1 lines deleted...]
-  <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>https://cpifpsanblas.es/</t>
   </si>
   <si>
     <t>CIPFP Fraisoro Eskola</t>
   </si>
   <si>
-    <t>País Vasco</t>
-[...4 lines deleted...]
-  <si>
     <t>https://fraisoroeskola.eus/</t>
   </si>
   <si>
     <t>EFA El Campico</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.elcampico.org/</t>
   </si>
   <si>
     <t>CPIFP Nº 1 Cuenca</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cifpcuenca.es/</t>
   </si>
   <si>
     <t>CIPFP Montearagón</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Huesca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.cpifpmontearagon.es/</t>
   </si>
   <si>
     <t>EFA Boalares</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Zaragoza</t>
-[...1 lines deleted...]
-  <si>
     <t>https://efasdearagon.org/efa-boalares/</t>
   </si>
   <si>
     <t>IES D'horticultura I Jardineria</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Tarragona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.hortojardi.com/</t>
   </si>
   <si>
     <t>EFA Torrealba</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://torrealba.es/</t>
   </si>
   <si>
     <t>CIFEA Torre Pacheco</t>
   </si>
   <si>
     <t>https://www.murciaeduca.es/cifeatorrepacheco/sitio/</t>
   </si>
   <si>
     <t>Escuela De Viticultura Y Enología Félix Jiménez</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Valencia/València</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.escuelaViticulturarequena.es/</t>
   </si>
   <si>
-    <t>CPES La Inmaculada</t>
-[...7 lines deleted...]
-  <si>
     <t>IES Gregorio Prieto</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Ciudad Real</t>
-[...1 lines deleted...]
-  <si>
     <t>https://somosdelprieto.com/</t>
   </si>
   <si>
     <t>IES Josep Vallverdú</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
-[...1 lines deleted...]
-  <si>
     <t>IES Santo Domingo</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Cádiz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iessantodomingo.com/</t>
   </si>
   <si>
-    <t>CIFEA Jumilla</t>
-[...520 lines deleted...]
-  <si>
     <t>CFEA de Becerreá</t>
   </si>
   <si>
     <t>https://www.edu.xunta.gal/fp/centro/27000617</t>
   </si>
   <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo Torrente Ballester</t>
+  </si>
+  <si>
+    <t>https://iesgtballester.educarex.es/</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES La Rosaleda</t>
+  </si>
+  <si>
+    <t>https://ieslarosaleda.com/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>CPIFP Leonardo da Vinci</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfpleonardodavinci/novedades/</t>
+  </si>
+  <si>
+    <t>IES Manuel Bartolomé Cossío</t>
+  </si>
+  <si>
+    <t>https://www.iesharo.es/2022/#</t>
+  </si>
+  <si>
+    <t>IES López de Arenas</t>
+  </si>
+  <si>
+    <t>https://lopezdearenas.org/inicio/blog/</t>
+  </si>
+  <si>
+    <t>IES Pérez Comendador</t>
+  </si>
+  <si>
+    <t>https://iespcomendador.educarex.es/</t>
+  </si>
+  <si>
+    <t>CIFP Manuel Antonio</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifpmanuelantonio/</t>
+  </si>
+  <si>
+    <t>IES Monte Neme</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesmonteneme/</t>
+  </si>
+  <si>
     <t>IES Los Pedroches</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://ieslospedroches.com/</t>
   </si>
   <si>
     <t>CIFP Coroso</t>
   </si>
   <si>
-    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
   </si>
   <si>
     <t>IES EGA</t>
   </si>
   <si>
-    <t>Navarra, Comunidad Foral de</t>
-[...4 lines deleted...]
-  <si>
     <t>http://iesega.com/</t>
   </si>
   <si>
     <t>IES Andrés de Vandelvira</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
-    <t>Albacete</t>
-[...1 lines deleted...]
-  <si>
     <t>http://vandelvira.net/</t>
   </si>
   <si>
     <t>IES O Ribeiro</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
-  </si>
-[...712 lines deleted...]
-    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
   </si>
   <si>
     <t>Esc. Viticultura i Enologia Mercè Rossell I Domènech</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/esc-mrossell/</t>
   </si>
   <si>
     <t>IES Arico</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarico/</t>
   </si>
   <si>
     <t>IES Emilio Canalejo Olmeda</t>
   </si>
   <si>
     <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
     <t>https://ieseco.es/</t>
   </si>
   <si>
     <t>IES Joaquín Costa</t>
   </si>
@@ -2123,3534 +2123,3534 @@
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>162</v>
+        <v>79</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>163</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>170</v>
+        <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="E50" s="1"/>
+        <v>155</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>92</v>
+        <v>167</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>46</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>190</v>
+        <v>8</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="E57" s="1" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>46</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="E62" s="1"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>84</v>
+        <v>206</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>221</v>
+        <v>178</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="D69" s="1"/>
       <c r="E69" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>87</v>
+        <v>154</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>46</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>84</v>
+        <v>167</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>233</v>
+        <v>178</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>190</v>
+        <v>232</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>238</v>
+        <v>80</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>235</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>84</v>
+        <v>235</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>241</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>249</v>
+        <v>80</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>250</v>
+        <v>212</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>257</v>
+        <v>130</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>111</v>
+        <v>251</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>112</v>
+        <v>178</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>113</v>
+        <v>252</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>261</v>
+        <v>178</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>262</v>
+        <v>54</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>265</v>
+        <v>80</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>46</v>
+        <v>178</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>39</v>
+        <v>215</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>112</v>
+        <v>266</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>120</v>
+        <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>112</v>
+        <v>269</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>112</v>
+        <v>269</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>154</v>
+        <v>275</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>46</v>
+        <v>278</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>46</v>
+        <v>281</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>134</v>
+        <v>235</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>154</v>
+        <v>235</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>128</v>
+        <v>288</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>131</v>
+        <v>289</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>163</v>
+        <v>297</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E98" s="1"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>308</v>
+        <v>49</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>313</v>
+        <v>232</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>209</v>
+        <v>28</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>262</v>
+        <v>31</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>164</v>
+        <v>81</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>112</v>
+        <v>319</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>11</v>
+        <v>319</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>35</v>
+        <v>212</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="E112" s="1"/>
+        <v>249</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>334</v>
+      </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>280</v>
+        <v>339</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>281</v>
+        <v>333</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>282</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E116" s="1" t="s">
         <v>343</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E117" s="1" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="C118" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E118" s="1" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E119" s="1" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>355</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E121" s="1" t="s">
         <v>356</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E122" s="1" t="s">
         <v>358</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>7</v>
+        <v>122</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E124" s="1" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>176</v>
+        <v>15</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>177</v>
+        <v>95</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="E128" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>372</v>
+      </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="E131" s="1" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>377</v>
+        <v>129</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="E133" s="1" t="s">
         <v>388</v>
-      </c>
-[...10 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E134" s="1" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E135" s="1" t="s">
         <v>393</v>
-      </c>
-[...10 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>397</v>
+        <v>129</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E137" s="1" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>39</v>
+        <v>400</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>397</v>
+        <v>121</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>397</v>
+        <v>121</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>154</v>
+        <v>87</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>130</v>
+        <v>28</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>134</v>
+        <v>235</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>154</v>
+        <v>235</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>431</v>
+        <v>129</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>431</v>
+        <v>129</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>257</v>
+        <v>205</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>258</v>
+        <v>206</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>431</v>
+        <v>129</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>257</v>
+        <v>27</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>258</v>
+        <v>87</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>154</v>
+        <v>232</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="1" t="s">
         <v>448</v>
-      </c>
-[...10 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>453</v>
+        <v>80</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>309</v>
+        <v>87</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>11</v>
+        <v>458</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>160</v>
+        <v>459</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E163" s="1" t="s">
         <v>463</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E164" s="1" t="s">
         <v>466</v>
-      </c>
-[...10 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B165" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>80</v>
+        <v>209</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>39</v>
+        <v>342</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>256</v>
+        <v>474</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>257</v>
+        <v>194</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>258</v>
+        <v>475</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>348</v>
+        <v>471</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>475</v>
+        <v>390</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>256</v>
+        <v>471</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>256</v>
+        <v>471</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>348</v>
+        <v>484</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>130</v>
+        <v>202</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>256</v>
+        <v>487</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>256</v>
+        <v>490</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>486</v>
+        <v>90</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>348</v>
+        <v>493</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>256</v>
+        <v>493</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>256</v>
+        <v>498</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
-        <v>494</v>
+        <v>65</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>495</v>
+        <v>67</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>348</v>
+        <v>501</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>500</v>
+        <v>88</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>11</v>
+        <v>506</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>450</v>
+        <v>35</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>256</v>
+        <v>185</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>351</v>
+        <v>514</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
-        <v>516</v>
+        <v>92</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>517</v>
+        <v>61</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>257</v>
+        <v>27</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>258</v>
+        <v>28</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>518</v>
+        <v>93</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
-        <v>270</v>
+        <v>521</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>256</v>
+        <v>522</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>177</v>
+        <v>342</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>281</v>
+        <v>129</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>281</v>
+        <v>527</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="E189" s="1"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>212</v>
+        <v>50</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
-        <v>530</v>
+        <v>94</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>281</v>
+        <v>6</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>313</v>
+        <v>95</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>531</v>
+        <v>96</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>281</v>
+        <v>6</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>281</v>
+        <v>121</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>400</v>
+        <v>34</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>400</v>
+        <v>107</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>281</v>
+        <v>399</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>167</v>
+        <v>42</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>281</v>
+        <v>121</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>84</v>
+        <v>167</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E200" s="1" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B201" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="B201" s="1" t="s">
+      <c r="C201" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E201" s="1" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B202" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="B202" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="1" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>556</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>130</v>
+        <v>28</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
-        <v>276</v>
+        <v>89</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>277</v>
+        <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>560</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>67</v>
+        <v>209</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>563</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>96</v>
+        <v>195</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>