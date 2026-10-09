--- v0 (2026-06-27)
+++ v1 (2026-10-09)
@@ -29,474 +29,474 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>Universidad de Valladolid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Calidad,  Desarrollo e Innovación de Alimentos</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>https://www.uva.es/</t>
+  </si>
+  <si>
+    <t>Universitat Politècnica de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Ciencia e Ingeniería de los Alimentos, Máster Universitario en Economía Agroalimentaria y del Medio Ambiente, Máster Universitario en Ingeniería Hidráulica y Medio Ambiente, Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Seguridad Industrial y Medio Ambiente, Máster Universitario Erasmus Mundus en Mejora Genética Vegetal / Erasmus Mundus Master in Plant Breeding - emPLANT + , Máster Universitario Erasmus Mundus en Sanidad Vegetal en Agricultura Sostenible/ European Master degree in Plant Health in Sustainable Cropping Systems, Máster Universitario Erasmus Mundus en Viticultura, Enología y Gestión de la Empresa Vitivinícola / International Master Vintage, Vine, Wine and Terroir Management</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>http://www.upv.es/es</t>
+  </si>
+  <si>
+    <t>Universidad de Extremadura</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Desarrollo Rural , Máster Universitario en Endoscopia y Cirugía de Mínima Invasión en Pequeños Animales , Máster Universitario en Gestión de Calidad y Trazabilidad en Alimentos de Origen Vegetal  , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>https://www.unex.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Málaga</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Diversidad Biológica y Medio Ambiente, Máster Universitario en Recursos Hídricos y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://www.uma.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Córdoba</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Estrategias para el Desarrollo Rural y Territorial , Máster Universitario en Herramientas Químicas para la Empresa Agroalimentaria y Medio Ambiental , Máster Universitario en Salud Pública Veterinaria , Máster Universitario en Transformación Digital del Sector Agroalimentario y Forestal (DIGITAL-AGRI) , Máster Universitario Erasmus Mundus en Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>http://www.uco.es/</t>
+  </si>
+  <si>
+    <t>Universidad a Distancia de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Prevención, Calidad y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://www.udima.es/?web_origen=Bing_Marca&amp;utm_source=Bing&amp;utm_medium=paid_sea…</t>
+  </si>
+  <si>
+    <t>Universidad Católica de Valencia San Vicente Mártir</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Sistemas de Calidad, Medio Ambiente y Seguridad y Salud en el Trabajo</t>
+  </si>
+  <si>
+    <t>https://www.ucv.es/</t>
+  </si>
+  <si>
+    <t>Universidad Europea del Atlántico</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada: Prevención, Medio Ambiente y Calidad</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.uneatlantico.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Innovación y Desarrollo de Alimentos de Calidad , Máster Universitario en Territorio, Infraestructura y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://www.uclm.es/</t>
+  </si>
+  <si>
+    <t>Universitat de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Investigación en Biología Molecular, Celular y Genética, Máster Universitario en Técnicas para la Gestión del Medio Ambiente y del Territorio</t>
+  </si>
+  <si>
+    <t>https://www.uv.es/</t>
+  </si>
+  <si>
+    <t>Universitat de les Illes Balears</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.uib.eu/</t>
+  </si>
+  <si>
+    <t>Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Química en la Frontera con la Biología y la Ciencia de Materiales , Máster Universitario en Ingeniería Ambiental, Máster Universitario en Ingeniería Agronómica, Máster en Innovación en Nutrición, Seguridad y Tecnología Alimentaria</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.usc.gal/es/estudios/masteres</t>
+  </si>
+  <si>
+    <t>Universidad de Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Sanidad Animal y Seguridad Alimentaria , Máster Universitario en Soluciones TIC para Bienestar y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>https://www.udg.edu/ca/</t>
+  </si>
+  <si>
+    <t>CIHEAM ZARAGOZA</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Genética, genómica y mejora vegetal, Máster Universitario en Nutrición animal, Máster Universitario en Olivicultura y elaiotecnia, Máster Universitario en Gestión pesquera sostenible, Máster Universitario en Gestión sostenible y gobernanza del agua en el medio natural y agrario, Máster Universitario en Cultivos marinos, Máster Universitario en Mejora genética animal y biotecnología de la reproducción</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.iamz.ciheam.org/es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura de Precisión , Máster Universitario en Planificación de Proyectos de Desarrollo Rural y Gestión Sostenible , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Tecnología Agroambiental para una Agricultura Sostenible</t>
+  </si>
+  <si>
+    <t>https://www.upm.es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Catalunya</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura para el Desarrollo, Máster Universitario en Sistemas Agrícolas Periurbanos</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://www.upc.edu/es</t>
+  </si>
+  <si>
+    <t>Universidad Internacional de Andalucía</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>https://www.unia.es/es/</t>
+  </si>
+  <si>
+    <t>Universidad Pablo de Olavide</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas , Máster Universitario en Biodiversidad y Biología de la Conservación</t>
+  </si>
+  <si>
+    <t>https://www.upo.es/portal/impe/web/portada/index.html</t>
+  </si>
+  <si>
+    <t>Universidad Pública de Navarra</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>https://www.unavarra.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Barcelona</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Desarrollo e Innovación de Alimentos , Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
+    <t>https://www.ub.edu/web/portal/es/</t>
+  </si>
+  <si>
     <t>Universidad del País Vasco/Euskal Herriko Unibertsitatea</t>
   </si>
   <si>
     <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Microbiología y Salud</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>https://www.ehu.eus/es/home</t>
   </si>
   <si>
     <t>Universidad Miguel Hernández de Elche</t>
   </si>
   <si>
     <t>Máster Universitario en Agroecología, Desarrollo Rural y Agroturismo</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...1 lines deleted...]
-  <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>https://www.umh.es/</t>
   </si>
   <si>
     <t>Universidad de Granada</t>
   </si>
   <si>
     <t>Máster Universitario en Análisis Biológico y Diagnóstico de Laboratorio , Máster Universitario en Avances en Biología Agraria y Acuicultura , Máster Universitario en Biología Molecular Aplicada a Empresas Biotecnológicas (Bioenterprise) , Máster Universitario en Investigación y Avances en Microbiología</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Granada</t>
   </si>
   <si>
     <t>https://www.ugr.es/</t>
   </si>
   <si>
     <t>Universidad de Jaén</t>
   </si>
   <si>
     <t>Máster Universitario en Avances en Seguridad de los Alimentos</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>https://www.ujaen.es/</t>
   </si>
   <si>
     <t>Universidad Autónoma de Madrid</t>
   </si>
   <si>
     <t>Máster Universitario en Bioinformática y Biología Computacional , Máster Universitario en Microbiología , Máster Universitario en Nuevos Alimentos</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.uam.es/uam/inicio</t>
   </si>
   <si>
     <t>Universidad de Sevilla</t>
   </si>
   <si>
     <t>Máster Universitario en Biología Avanzada: Investigación y Aplicación</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.us.es/</t>
   </si>
   <si>
     <t>Universidad Complutense de Madrid</t>
   </si>
   <si>
     <t>Máster Universitario en Biología de la Conservación , Máster Universitario en Biología Sanitaria , Máster Universitario en Biología Vegetal Aplicada , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Microbiología y Parasitología: Investigación y Desarrollo , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Zoología</t>
   </si>
   <si>
     <t>https://www.ucm.es/contacto</t>
   </si>
   <si>
     <t>Universidad de La Laguna</t>
   </si>
   <si>
     <t>Máster Universitario en Biología Marina: Biodiversidad y Conservación , Máster Universitario en Seguridad y Calidad de los Alimentos</t>
   </si>
   <si>
-    <t>Canarias</t>
-[...1 lines deleted...]
-  <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>https://www.ull.es/</t>
   </si>
   <si>
     <t>Universidad de Zaragoza</t>
   </si>
   <si>
     <t>Máster Universitario en Biología Molecular y Celular, Máster Universitario en Calidad, Seguridad y Tecnología de los Alimentos ,  Máster Universitario en Nutrición Animal , Máster Universitario en Ordenación Territorial y Medio Ambiental , Máster Universitario en Salud Global: Integración de la Salud Ambiental, Humana y Animal</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...4 lines deleted...]
-  <si>
     <t>https://unizar.es/</t>
   </si>
   <si>
     <t>Universidad de A Coruña</t>
   </si>
   <si>
     <t>Máster Universitario en Biología Molecular, Celular y Genética</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.udc.es/</t>
   </si>
   <si>
     <t>Universidad de Salamanca</t>
   </si>
   <si>
     <t>Máster Universitario en Biología y Conservación de la Biodiversidad</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>Salamanca</t>
   </si>
   <si>
     <t>https://www.usal.es/</t>
   </si>
   <si>
     <t>Universidad Europea de Madrid</t>
   </si>
   <si>
     <t>Máster Universitario en Biología y Tecnología Aplicada a la Reproducción Humana Asistida</t>
   </si>
   <si>
     <t>https://universidadeuropea.com/</t>
   </si>
   <si>
     <t>Universidad de Murcia</t>
   </si>
   <si>
     <t>Máster Universitario en Biología y Tecnología de la Reproducción en Mamíferos , Máster Universitario en Biotecnología y Biología del Estrés de Plantas , Máster Universitario en Medicina de Pequeños Animales</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>https://www.um.es/</t>
   </si>
   <si>
     <t>Universidad Autónoma de Barcelona</t>
   </si>
   <si>
     <t>Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Citogenética y Biología de la Reproducción , Máster Universitario en Ingeniería Biológica y Ambiental , Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Microbiología Aplicada , Máster Universitario en Zoonosis y Una Sola Salud (One Health)</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.uab.cat/</t>
   </si>
   <si>
     <t>Universidad de Oviedo</t>
   </si>
   <si>
     <t>Máster Universitario en Biotecnología del Medio Ambiente y la Salud</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>https://www.uniovi.es/</t>
-  </si>
-[...217 lines deleted...]
-    <t>https://www.ub.edu/web/portal/es/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -894,581 +894,581 @@
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="E24" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="E25" s="1" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="D34" s="1" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>