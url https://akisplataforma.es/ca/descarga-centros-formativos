--- v2 (2026-03-28)
+++ v3 (2026-05-12)
@@ -59,4425 +59,4425 @@
   <si>
     <t>https://centrocompetencias.mapa.es/</t>
   </si>
   <si>
     <t>La Vega Innova</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>PROGRAMA CULTIVA</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/jovenes-rurales/visitas-forma…</t>
   </si>
   <si>
     <t>Formación Agro (Ministerio de Agricultura, Pesca y Alimentación)</t>
   </si>
   <si>
     <t>formación agro</t>
   </si>
   <si>
+    <t>Universidad del País Vasco/Euskal Herriko Unibertsitatea</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Microbiología y Salud</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>https://www.ehu.eus/es/home</t>
+  </si>
+  <si>
+    <t>Universidad Miguel Hernández de Elche</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agroecología, Desarrollo Rural y Agroturismo</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>https://www.umh.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Granada</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Análisis Biológico y Diagnóstico de Laboratorio , Máster Universitario en Avances en Biología Agraria y Acuicultura , Máster Universitario en Biología Molecular Aplicada a Empresas Biotecnológicas (Bioenterprise) , Máster Universitario en Investigación y Avances en Microbiología</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://www.ugr.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Jaén</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Avances en Seguridad de los Alimentos</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://www.ujaen.es/</t>
+  </si>
+  <si>
+    <t>Universidad Autónoma de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Bioinformática y Biología Computacional , Máster Universitario en Microbiología , Máster Universitario en Nuevos Alimentos</t>
+  </si>
+  <si>
+    <t>https://www.uam.es/uam/inicio</t>
+  </si>
+  <si>
+    <t>Universidad de Sevilla</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología Avanzada: Investigación y Aplicación</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>https://www.us.es/</t>
+  </si>
+  <si>
+    <t>Universidad Complutense de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología de la Conservación , Máster Universitario en Biología Sanitaria , Máster Universitario en Biología Vegetal Aplicada , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Microbiología y Parasitología: Investigación y Desarrollo , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Zoología</t>
+  </si>
+  <si>
+    <t>https://www.ucm.es/contacto</t>
+  </si>
+  <si>
+    <t>Universidad de La Laguna</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología Marina: Biodiversidad y Conservación , Máster Universitario en Seguridad y Calidad de los Alimentos</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>https://www.ull.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Zaragoza</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología Molecular y Celular, Máster Universitario en Calidad, Seguridad y Tecnología de los Alimentos ,  Máster Universitario en Nutrición Animal , Máster Universitario en Ordenación Territorial y Medio Ambiental , Máster Universitario en Salud Global: Integración de la Salud Ambiental, Humana y Animal</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://unizar.es/</t>
+  </si>
+  <si>
+    <t>Universidad de A Coruña</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología Molecular, Celular y Genética</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.udc.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Salamanca</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología y Conservación de la Biodiversidad</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://www.usal.es/</t>
+  </si>
+  <si>
+    <t>Universidad Europea de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología y Tecnología Aplicada a la Reproducción Humana Asistida</t>
+  </si>
+  <si>
+    <t>https://universidadeuropea.com/</t>
+  </si>
+  <si>
+    <t>Universidad de Murcia</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología y Tecnología de la Reproducción en Mamíferos , Máster Universitario en Biotecnología y Biología del Estrés de Plantas , Máster Universitario en Medicina de Pequeños Animales</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://www.um.es/</t>
+  </si>
+  <si>
+    <t>Universidad Autónoma de Barcelona</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Citogenética y Biología de la Reproducción , Máster Universitario en Ingeniería Biológica y Ambiental , Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Microbiología Aplicada , Máster Universitario en Zoonosis y Una Sola Salud (One Health)</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://www.uab.cat/</t>
+  </si>
+  <si>
+    <t>Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Biotecnología del Medio Ambiente y la Salud</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>https://www.uniovi.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Valladolid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Calidad,  Desarrollo e Innovación de Alimentos</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>https://www.uva.es/</t>
+  </si>
+  <si>
+    <t>Universitat Politècnica de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Ciencia e Ingeniería de los Alimentos, Máster Universitario en Economía Agroalimentaria y del Medio Ambiente, Máster Universitario en Ingeniería Hidráulica y Medio Ambiente, Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Seguridad Industrial y Medio Ambiente, Máster Universitario Erasmus Mundus en Mejora Genética Vegetal / Erasmus Mundus Master in Plant Breeding - emPLANT + , Máster Universitario Erasmus Mundus en Sanidad Vegetal en Agricultura Sostenible/ European Master degree in Plant Health in Sustainable Cropping Systems, Máster Universitario Erasmus Mundus en Viticultura, Enología y Gestión de la Empresa Vitivinícola / International Master Vintage, Vine, Wine and Terroir Management</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>http://www.upv.es/es</t>
+  </si>
+  <si>
+    <t>Universidad de Extremadura</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Desarrollo Rural , Máster Universitario en Endoscopia y Cirugía de Mínima Invasión en Pequeños Animales , Máster Universitario en Gestión de Calidad y Trazabilidad en Alimentos de Origen Vegetal  , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>https://www.unex.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Málaga</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Diversidad Biológica y Medio Ambiente, Máster Universitario en Recursos Hídricos y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://www.uma.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Córdoba</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Estrategias para el Desarrollo Rural y Territorial , Máster Universitario en Herramientas Químicas para la Empresa Agroalimentaria y Medio Ambiental , Máster Universitario en Salud Pública Veterinaria , Máster Universitario en Transformación Digital del Sector Agroalimentario y Forestal (DIGITAL-AGRI) , Máster Universitario Erasmus Mundus en Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>http://www.uco.es/</t>
+  </si>
+  <si>
+    <t>Universidad a Distancia de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Prevención, Calidad y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.udima.es/?web_origen=Bing_Marca&amp;utm_source=Bing&amp;utm_medium=paid_sea…</t>
+  </si>
+  <si>
+    <t>Universidad Católica de Valencia San Vicente Mártir</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Sistemas de Calidad, Medio Ambiente y Seguridad y Salud en el Trabajo</t>
+  </si>
+  <si>
+    <t>https://www.ucv.es/</t>
+  </si>
+  <si>
+    <t>Universidad Europea del Atlántico</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada: Prevención, Medio Ambiente y Calidad</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.uneatlantico.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Innovación y Desarrollo de Alimentos de Calidad , Máster Universitario en Territorio, Infraestructura y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://www.uclm.es/</t>
+  </si>
+  <si>
+    <t>Universitat de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Investigación en Biología Molecular, Celular y Genética, Máster Universitario en Técnicas para la Gestión del Medio Ambiente y del Territorio</t>
+  </si>
+  <si>
+    <t>https://www.uv.es/</t>
+  </si>
+  <si>
+    <t>Universitat de les Illes Balears</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.uib.eu/</t>
+  </si>
+  <si>
+    <t>Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Química en la Frontera con la Biología y la Ciencia de Materiales , Máster Universitario en Ingeniería Ambiental, Máster Universitario en Ingeniería Agronómica, Máster en Innovación en Nutrición, Seguridad y Tecnología Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.usc.gal/es/estudios/masteres</t>
+  </si>
+  <si>
+    <t>Universidad de Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Sanidad Animal y Seguridad Alimentaria , Máster Universitario en Soluciones TIC para Bienestar y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>https://www.udg.edu/ca/</t>
+  </si>
+  <si>
+    <t>TIERRA</t>
+  </si>
+  <si>
+    <t>https://www.plataformatierra.es/formacion/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores de Andalucía</t>
+  </si>
+  <si>
+    <t>https://escueladepastoresdeandalucia.es/</t>
+  </si>
+  <si>
+    <t>aGROSlab</t>
+  </si>
+  <si>
+    <t>https://www.agroslab.com/</t>
+  </si>
+  <si>
+    <t>AGROCABILDO</t>
+  </si>
+  <si>
+    <t>https://formacionagraria.tenerife.es/</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/cursos/</t>
+  </si>
+  <si>
+    <t>SAMSOLUCIONES</t>
+  </si>
+  <si>
+    <t>http://www.samsoluciones.es/</t>
+  </si>
+  <si>
+    <t>IRTA</t>
+  </si>
+  <si>
+    <t>https://transferencia.irta.cat/es/</t>
+  </si>
+  <si>
+    <t>Escola de Pastors i Pastores de Catalunya</t>
+  </si>
+  <si>
+    <t>https://escoladepastorsdecatalunya.cat/</t>
+  </si>
+  <si>
+    <t>Cooperatives agro-alimentàries CV</t>
+  </si>
+  <si>
+    <t>http://www.cooperativesagroalimentariescv.com/formacion/</t>
+  </si>
+  <si>
+    <t>Instituto Valenciano de Investigaciones Agrarias (IVIA)</t>
+  </si>
+  <si>
+    <t>https://ivia.gva.es/es/</t>
+  </si>
+  <si>
+    <t>LA UNIÓ</t>
+  </si>
+  <si>
+    <t>https://launio.org/cursos2?l=ES</t>
+  </si>
+  <si>
+    <t>UPA</t>
+  </si>
+  <si>
+    <t>https://www.upa.es/upa/inicio/</t>
+  </si>
+  <si>
+    <t>ASAJA</t>
+  </si>
+  <si>
+    <t>https://asajaservicios.com/formacion/</t>
+  </si>
+  <si>
+    <t>COAG</t>
+  </si>
+  <si>
+    <t>http://www.coag.org/agenda</t>
+  </si>
+  <si>
+    <t>CIHEAM ZARAGOZA</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Genética, genómica y mejora vegetal, Máster Universitario en Nutrición animal, Máster Universitario en Olivicultura y elaiotecnia, Máster Universitario en Gestión pesquera sostenible, Máster Universitario en Gestión sostenible y gobernanza del agua en el medio natural y agrario, Máster Universitario en Cultivos marinos, Máster Universitario en Mejora genética animal y biotecnología de la reproducción</t>
+  </si>
+  <si>
+    <t>https://www.iamz.ciheam.org/es/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores - Fundación Cooprado</t>
+  </si>
+  <si>
+    <t>https://fundacion.cooprado.es/proyectos/escuela_pastores/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores de Extremadura - CASTUERA</t>
+  </si>
+  <si>
+    <t>http://escuelapastores.com/</t>
+  </si>
+  <si>
+    <t>SANEA</t>
+  </si>
+  <si>
+    <t>https://www.sanea.org/</t>
+  </si>
+  <si>
+    <t>INALOCAL</t>
+  </si>
+  <si>
+    <t>https://inalocal.com/</t>
+  </si>
+  <si>
+    <t>HAZI</t>
+  </si>
+  <si>
+    <t>https://hazi.eus/es/servicios/cadena-de-valor-de-la-alimentacion-y-de-la-madera…</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores del País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.gomiztegi.eus/?lang=es</t>
+  </si>
+  <si>
+    <t>FECOAM</t>
+  </si>
+  <si>
+    <t>https://fecoam.es/formacion-cursos/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastoreo Sierra de Guadarrama/Picos de Europa</t>
+  </si>
+  <si>
+    <t>https://escueladepastores.es/</t>
+  </si>
+  <si>
+    <t>Escola Vedruna Gràcia Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://eshvedrunagracia.cat/</t>
+  </si>
+  <si>
+    <t>IES Abula</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.iesabula.es/p-1/1/conocer-centro.html</t>
+  </si>
+  <si>
+    <t>IES Enrique Flórez</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>http://iesenriqueflorez.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Francisco Salinas</t>
+  </si>
+  <si>
+    <t>http://iesfranciscosalinas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Illa dels Banyols</t>
+  </si>
+  <si>
+    <t>http://insilla.net/</t>
+  </si>
+  <si>
+    <t>IES Leiras Pulpeiro</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesleiraspulpeiro/</t>
+  </si>
+  <si>
+    <t>IES Montsià</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmontsia/</t>
+  </si>
+  <si>
+    <t>IES Vicente Verdú</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/vicenteverdu/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Esperanza</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://www.iesvirgendelaesperanza.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Ikastetxea Lea-Artibai</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.leartik.eus/</t>
+  </si>
+  <si>
+    <t>Kreas</t>
+  </si>
+  <si>
+    <t>Girona</t>
+  </si>
+  <si>
+    <t>https://kreas.cat/</t>
+  </si>
+  <si>
+    <t>IES Santiago Apostol</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/santiagoapostol.net/estudios-santiagoapostol/p%C3%A1gi…</t>
+  </si>
+  <si>
+    <t>IES Virgen Del Remedio</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvremei/</t>
+  </si>
+  <si>
+    <t>IES Aguilar y Cano</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/web-ies-aguilar-y-cano/</t>
+  </si>
+  <si>
+    <t>Institut Dels Aliments de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iabarcelona/</t>
+  </si>
+  <si>
+    <t>CIPFP Escuela de la Vid</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Comercialización de Productos Alimentarios, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.vid.madrid/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>https://iessanjosebadajoz.blogspot.com/</t>
+  </si>
+  <si>
+    <t>CP Belarmino Fernández Iglesias</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>http://fundacionbelarminofernandez.com/</t>
+  </si>
+  <si>
+    <t>CIPFP a Distancia de La Rioja</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://fpdrioja.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Zonzamas</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://cifpzonzamas.org/web3/index.php</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela Superior de Gastronomía y Hostelería</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://ehtoledo.com/</t>
+  </si>
+  <si>
+    <t>IES Cencibel</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>https://www.iescencibel.es/</t>
+  </si>
+  <si>
+    <t>IES D'alella</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesalella/</t>
+  </si>
+  <si>
+    <t>IES Felanitx</t>
+  </si>
+  <si>
+    <t>https://www.iesfelanitx.cat/</t>
+  </si>
+  <si>
+    <t>IES Francisco Pacheco</t>
+  </si>
+  <si>
+    <t>https://iesfranciscopacheco.es/</t>
+  </si>
+  <si>
+    <t>IES La Rambla</t>
+  </si>
+  <si>
+    <t>Soria</t>
+  </si>
+  <si>
+    <t>http://ieslarambla.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES Ramón Cabanillas</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesramoncabanillas/</t>
+  </si>
+  <si>
+    <t>IES Vega de San Mateo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesvegadesanmateo/</t>
+  </si>
+  <si>
+    <t>CIPFP Valle de Elda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://cipfpvalledeelda.com/</t>
+  </si>
+  <si>
+    <t>EFA Molino de Viento</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-molino-de-viento/</t>
+  </si>
+  <si>
+    <t>CPIFP San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://colegiosangabriel.es/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Villafranca</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
+  </si>
+  <si>
+    <t>Esc. Viticultura i Enologia Mercè Rossell I Domènech</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/esc-mrossell/</t>
+  </si>
+  <si>
+    <t>IES Arico</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarico/</t>
+  </si>
+  <si>
+    <t>IES Priorat</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespriorat/</t>
+  </si>
+  <si>
+    <t>IES Emilio Canalejo Olmeda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://ieseco.es/</t>
+  </si>
+  <si>
+    <t>IES Joaquín Costa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>http://iescarinena.es/category/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>CPIFP A Granxa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://cifpagranxa.gal/</t>
+  </si>
+  <si>
+    <t>Grado en Biología</t>
+  </si>
+  <si>
+    <t>Universidad de Alicante</t>
+  </si>
+  <si>
+    <t>https://www.ua.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Vic-Universidad Central de Catalunya</t>
+  </si>
+  <si>
+    <t>https://www.uvic.cat/es</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Biología Ambiental , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Geografía, Medio Ambiente y Planificación Territorial , Grado en Microbiología , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Universidad de Navarra</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>https://www.unav.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agrícola y Agroalimentaria , Grado en Veterinaria , Grado en Ingeniería Forestal y del Medio Natural, Grado en Paisaje, Grado de Robótica (Agro-robótica)</t>
+  </si>
+  <si>
+    <t>Enlace a la página de la Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica y Biología Molecular , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Ambiental</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica y Ciencias Biomédicas , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Geografía y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Universidad de Vigo</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uvigo.gal/</t>
+  </si>
+  <si>
+    <t>Universidad de León</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agraria y del Medio Rural , Grado en Ingeniería Agroambiental , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>https://www.unileon.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Alcalá</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uah.es/es/</t>
+  </si>
+  <si>
+    <t>Universidad de Girona</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales , Grado en Geografía, Ordenación del Territorio y Gestión del Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad Rey Juan Carlos</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ingeniería Ambiental , Grado en Ciencias Ambientales , Grado en Ciencia y Tecnología de los Alimentos</t>
+  </si>
+  <si>
+    <t>https://www.urjc.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Barcelona</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ub.edu/web/portal/es/</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>Universidad Rovira i Virgili</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica y Biología Molecular</t>
+  </si>
+  <si>
+    <t>https://www.urv.cat/en/</t>
+  </si>
+  <si>
+    <t>Universidad Jaume I de Castellón</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica y Biología Molecular, Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>https://www.uji.es/</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola y Agroalimentaria, Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad de Lleida</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Producción Animal , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://www.udl.cat/ca/es/</t>
+  </si>
+  <si>
+    <t>Universidad Católica San Antonio</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.ucam.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agroalimentaria y Agroambiental</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Universidad de Burgos</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ubu.es/</t>
+  </si>
+  <si>
+    <t>Universidad Católica Santa Teresa de Jesús de Ávila</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Ávila</t>
+  </si>
+  <si>
+    <t>https://www.ucavila.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Cádiz</t>
+  </si>
+  <si>
+    <t>https://www.uca.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pablo de Olavide</t>
+  </si>
+  <si>
+    <t>https://www.upo.es/portal/impe/web/portada/index.html</t>
+  </si>
+  <si>
+    <t>Universidad Nacional de Educación a Distancia (UNED)</t>
+  </si>
+  <si>
+    <t>https://www.uned.es/universidad/inicio.html</t>
+  </si>
+  <si>
+    <t>Universidad de Almería</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://www.ual.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Huelva</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>http://www.uhu.es/</t>
+  </si>
+  <si>
+    <t>Universidad de La Rioja</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.unirioja.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pontificia Comillas</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola y Agroambiental</t>
+  </si>
+  <si>
+    <t>https://www.comillas.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Cartagena</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroalimentaria y de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upct.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pública de Navarra</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.unavarra.es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroambiental , Grado en Ingeniería en Tecnologías Ambientales , Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.upm.es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Catalunya</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Ambiental, Grado en Ingeniería de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upc.edu/es</t>
+  </si>
+  <si>
+    <t>Grado en Medio Ambiente y Sostenibilidad , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Universidad Alfonso X El Sabio</t>
+  </si>
+  <si>
+    <t>Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.uax.com/</t>
+  </si>
+  <si>
+    <t>Universidad Cardenal Herrera-CEU</t>
+  </si>
+  <si>
+    <t>https://www.uchceu.es/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura de Precisión , Máster Universitario en Planificación de Proyectos de Desarrollo Rural y Gestión Sostenible , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Tecnología Agroambiental para una Agricultura Sostenible</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura para el Desarrollo, Máster Universitario en Sistemas Agrícolas Periurbanos</t>
+  </si>
+  <si>
+    <t>Universidad Internacional de Andalucía</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas</t>
+  </si>
+  <si>
+    <t>https://www.unia.es/es/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas , Máster Universitario en Biodiversidad y Biología de la Conservación</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Desarrollo e Innovación de Alimentos , Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
+    <t>IES Asta Regia</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesastaregia/</t>
+  </si>
+  <si>
+    <t>IES Castellarnau</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://institutcastellarnau.cat/</t>
+  </si>
+  <si>
+    <t>IES Cavall Bernat</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inscavallbernat/</t>
+  </si>
+  <si>
+    <t>IES Condes de Saldaña</t>
+  </si>
+  <si>
+    <t>Palencia</t>
+  </si>
+  <si>
+    <t>http://iescondesdesaldana.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES de Castuera</t>
+  </si>
+  <si>
+    <t>https://iescastuera.educarex.es/index.php</t>
+  </si>
+  <si>
+    <t>IES de Puig-Reig</t>
+  </si>
+  <si>
+    <t>https://inspuig-reig.cat/</t>
+  </si>
+  <si>
+    <t>IES de Vic</t>
+  </si>
+  <si>
+    <t>https://ivic.cat/portal/index.php</t>
+  </si>
+  <si>
+    <t>IES Enric Soler i Godes</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenricsolerigodes/es/</t>
+  </si>
+  <si>
+    <t>IES Joan Ramon Benaprès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iessitges/</t>
+  </si>
+  <si>
+    <t>IES Martí Dot</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmartidot/</t>
+  </si>
+  <si>
+    <t>IES Martí L'humà</t>
+  </si>
+  <si>
+    <t>http://iesmartilhuma.org/</t>
+  </si>
+  <si>
+    <t>IES Martínez Vargas</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://iesmv.com/</t>
+  </si>
+  <si>
+    <t>IES Pedro Jiménez Montoya</t>
+  </si>
+  <si>
+    <t>https://www.iespedrojimenezmontoya.es/</t>
+  </si>
+  <si>
+    <t>IES Vescomtat de Cabrera</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insvescomtatdecabrera/categoria/portada/</t>
+  </si>
+  <si>
+    <t>IES Peñascal</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Torre Olvidada</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iestorreolvidada/</t>
+  </si>
+  <si>
+    <t>IES Fuentesnuevas</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://iesfuentesnuevas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>Instituto Escuela d'Hoteleria i Turisme de Lleida</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.ehtlleida.cat/</t>
+  </si>
+  <si>
+    <t>CIFEA Molina de Segura</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccamolinadesegura/sitio/index.cgi?wid_seccion=1&amp;wid_…</t>
+  </si>
+  <si>
+    <t>CIFP Paseo das Pontes</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifppaseodaspontes/</t>
+  </si>
+  <si>
+    <t>IES "Escultor Juan De Villanueva"</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/en/web/iesescultor/</t>
+  </si>
+  <si>
+    <t>IES de Guissona</t>
+  </si>
+  <si>
+    <t>https://iesguissona.cat/</t>
+  </si>
+  <si>
+    <t>IES Américo Castro</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.iesamericocastro.com/</t>
+  </si>
+  <si>
+    <t>IES Pérez De Guzmán</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://iesperezdeguzman.com/centro/</t>
+  </si>
+  <si>
+    <t>EA Manresa</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecamanresa/</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro/27010921</t>
+  </si>
+  <si>
+    <t>IES Ademuz</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesademuz/</t>
+  </si>
+  <si>
+    <t>IES Andrés Pérez Serrano</t>
+  </si>
+  <si>
+    <t>http://www.iesandresperezserrano.org/</t>
+  </si>
+  <si>
+    <t>IES Arcelais</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesarcelacis/curso-escolar/</t>
+  </si>
+  <si>
+    <t>IES Bellaguarda</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbellaguarda/</t>
+  </si>
+  <si>
+    <t>IES Castillo De Luna</t>
+  </si>
+  <si>
+    <t>https://iescastillodeluna.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Delgado Brackembury</t>
+  </si>
+  <si>
+    <t>https://iesbrackenbury.wordpress.com/inicio-p/</t>
+  </si>
+  <si>
+    <t>IES El Quint</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselquint/</t>
+  </si>
+  <si>
+    <t>IES Extremadura</t>
+  </si>
+  <si>
+    <t>https://iesextremadurame.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Felipe Solís Villechenous</t>
+  </si>
+  <si>
+    <t>https://iesfelipesolis.es/</t>
+  </si>
+  <si>
+    <t>IES Gregori Maians</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesgregorimaians/</t>
+  </si>
+  <si>
+    <t>IES Josep Segrelles</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjsegrelles/</t>
+  </si>
+  <si>
+    <t>IES La Garrigosa</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/4601898900</t>
+  </si>
+  <si>
+    <t>IES Pablo Ruiz Picasso</t>
+  </si>
+  <si>
+    <t>https://www.iespicasso.com/home</t>
+  </si>
+  <si>
+    <t>IES Ramon Turró I Darder</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesmalgrat/</t>
+  </si>
+  <si>
+    <t>IES Ribera Del Arga</t>
+  </si>
+  <si>
+    <t>https://iesriberadelarga.educacion.navarra.es/web1/</t>
+  </si>
+  <si>
+    <t>IES Valle Del Jerte</t>
+  </si>
+  <si>
+    <t>Cáceres</t>
+  </si>
+  <si>
+    <t>https://iesvallejertepla.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Gilabert De Centelles</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesnules/</t>
+  </si>
+  <si>
+    <t>IES Rafael Reyes</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iesrreyes.com/rafaelreyes/inicio</t>
+  </si>
+  <si>
+    <t>IES La Laboral</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://ieslalaboral.larioja.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo De Berceo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://iesgonzaloberceo.larioja.edu.es/</t>
+  </si>
+  <si>
+    <t>IES "Luces"</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/web/iesluces</t>
+  </si>
+  <si>
+    <t>EA Alfarràs</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.Escolaagrariaalfarras.com/</t>
+  </si>
+  <si>
+    <t>IES Giola</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/institutgiola/</t>
+  </si>
+  <si>
+    <t>IES Josep Sureda I Blanes</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iesjosepsuredaiblanes.com/</t>
+  </si>
+  <si>
+    <t>IES La Serranía</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslaserrania/es/inicio/</t>
+  </si>
+  <si>
+    <t>IES Ostippo</t>
+  </si>
+  <si>
+    <t>https://iesostippo.es/</t>
+  </si>
+  <si>
+    <t>IES Pasqual Calbó I Caldés</t>
+  </si>
+  <si>
+    <t>https://www.iespasqualcalbo.cat/blocs/inici/</t>
+  </si>
+  <si>
+    <t>IES Reyes Católicos</t>
+  </si>
+  <si>
+    <t>http://iesreyescatolicos.com/</t>
+  </si>
+  <si>
+    <t>CIFP Avila</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Comercialización de Productos Alimentarios, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Básica en Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://cifpavila.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIPFP Can Marines</t>
+  </si>
+  <si>
+    <t>https://cifpcanmarines.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Príncipe Felipe</t>
+  </si>
+  <si>
+    <t>http://cifpprincipefelipe.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>EFA Moratalaz</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-moratalaz/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Don Benito</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=3</t>
+  </si>
+  <si>
+    <t>ECA Salamanca</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2023/1-37004704-salamanca</t>
+  </si>
+  <si>
+    <t>IES Alquivira</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalquivira/</t>
+  </si>
+  <si>
+    <t>IES Els Ports</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselsports/</t>
+  </si>
+  <si>
+    <t>IES Francisco De Quevedo</t>
+  </si>
+  <si>
+    <t>http://ies-franciscodequevedo.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Mar De Aragón</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://www.iesmardearagon.es/</t>
+  </si>
+  <si>
+    <t>IES La Garrotxa</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://inslagarrotxa.cat/</t>
+  </si>
+  <si>
+    <t>CIPFP Viñalta</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>http://cifpvinalta.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIPFP Benicarló</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Básica en Actividades de Panadería y Pastelería, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://labora.gva.es/va/web/cip-fp-benicarlo</t>
+  </si>
+  <si>
+    <t>EA Vallfogona de Balaguer</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-noguera/Escola/</t>
+  </si>
+  <si>
+    <t>IES Galileo Galilei</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.cefpgalileogalilei.com/</t>
+  </si>
+  <si>
+    <t>IES José Marín</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iesjosemarin.es/</t>
+  </si>
+  <si>
+    <t>CIPFP De San Blas</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Teruel</t>
+  </si>
+  <si>
+    <t>https://cpifpsanblas.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Fraisoro Eskola</t>
+  </si>
+  <si>
+    <t>Gipuzkoa</t>
+  </si>
+  <si>
+    <t>https://fraisoroeskola.eus/</t>
+  </si>
+  <si>
+    <t>EFA El Campico</t>
+  </si>
+  <si>
+    <t>https://www.elcampico.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº 1 Cuenca</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Montearagón</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.cpifpmontearagon.es/</t>
+  </si>
+  <si>
+    <t>EFA Boalares</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efasdearagon.org/efa-boalares/</t>
+  </si>
+  <si>
+    <t>IES D'horticultura I Jardineria</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.hortojardi.com/</t>
+  </si>
+  <si>
+    <t>EFA Torrealba</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://torrealba.es/</t>
+  </si>
+  <si>
+    <t>CIFEA Torre Pacheco</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/cifeatorrepacheco/sitio/</t>
+  </si>
+  <si>
+    <t>Escuela De Viticultura Y Enología Félix Jiménez</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.escuelaViticulturarequena.es/</t>
+  </si>
+  <si>
+    <t>CEPA Luis Vives</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>http://cepa-luisvives.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CPES La Inmaculada</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2025/1-24017965-la-inmaculada</t>
+  </si>
+  <si>
+    <t>ECA Centro De Formación Del Medio Rural De Monforte De Lemos</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/cfea.monfortedelemos/</t>
+  </si>
+  <si>
+    <t>EA Mas Bové</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-masbove/</t>
+  </si>
+  <si>
+    <t>Esc.Fam.Agr.Campjoliu</t>
+  </si>
+  <si>
+    <t>https://www.campjoliu.org/</t>
+  </si>
+  <si>
+    <t>EA Gandesa</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-gandesa/</t>
+  </si>
+  <si>
+    <t>IES Binissalem</t>
+  </si>
+  <si>
+    <t>https://redols.caib.es/c07013140/</t>
+  </si>
+  <si>
+    <t>IES de Llançà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insllanca/</t>
+  </si>
+  <si>
     <t>IES De Teulada</t>
   </si>
   <si>
-    <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
-[...7 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesteulada/?page_id=6095&amp;lang=es</t>
   </si>
   <si>
     <t>IES El Valle</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.ieselvalle.es/</t>
   </si>
   <si>
+    <t>IES Guadiana</t>
+  </si>
+  <si>
+    <t>https://ies-guadiana.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Julián Zarco</t>
+  </si>
+  <si>
+    <t>https://iesjulianzarco.es/</t>
+  </si>
+  <si>
     <t>IES María Bellido</t>
   </si>
   <si>
     <t>https://iesmariabellido.es/</t>
   </si>
   <si>
+    <t>IES Montes Orientales</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesmontesorientales/</t>
+  </si>
+  <si>
     <t>Centro Docente Privado Castillo De Albenzaide</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>https://fpinnova.grupo-ae.com/centro/castillo-de-albenzaide-14011501/</t>
   </si>
   <si>
+    <t>CIFP San Rafael de la Santa Espina</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://cifpsantaespina.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>ECA Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-borges/categoria/portada/</t>
+  </si>
+  <si>
+    <t>EA de Tàrrega</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eatarrega/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional Agraria Arucas</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/agpsa/formacion/temas/centros/eca-arucas/</t>
+  </si>
+  <si>
+    <t>IES De Jardineria I Agricultura Les Garberes</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insfpcastellar/</t>
+  </si>
+  <si>
+    <t>IES Les Salines</t>
+  </si>
+  <si>
+    <t>https://inslessalines.cat/index.php/ca/</t>
+  </si>
+  <si>
+    <t>IES Santa María Del Águila</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessantamariadelaguila.com/inicio/</t>
+  </si>
+  <si>
+    <t>IES Sol De Portocarrero</t>
+  </si>
+  <si>
+    <t>https://iessoldeportocarrero.com/</t>
+  </si>
+  <si>
+    <t>ECA Catarroja</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ecacatarroja/</t>
+  </si>
+  <si>
+    <t>IFPA Tacoronte</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublogs/ifpatacoronte/</t>
+  </si>
+  <si>
+    <t>EA Amposta</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaamposta/</t>
+  </si>
+  <si>
+    <t>EAF Santa Coloma de Farners</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaforestal/</t>
+  </si>
+  <si>
+    <t>EA Solsonès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecasolsones/</t>
+  </si>
+  <si>
+    <t>IES Centro De Capacitacion Agraria</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.capacitacionagraria.villaviciosa</t>
+  </si>
+  <si>
+    <t>IES El Escorial</t>
+  </si>
+  <si>
+    <t>https://www.ieselescorial.org/</t>
+  </si>
+  <si>
+    <t>IES El Sobradillo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieselsobradillo/</t>
+  </si>
+  <si>
+    <t>CPIFP Felo Monzón Grau Bassas</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://www.elfelo.es/</t>
+  </si>
+  <si>
+    <t>IES Núm. 1. Universidad Laboral</t>
+  </si>
+  <si>
+    <t>https://www.universidadlaboraldemalaga.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Derio / Derio Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.nekaderio.eus/</t>
+  </si>
+  <si>
+    <t>CIPFP Complejo Educativo de Cheste</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/fpcheste/</t>
+  </si>
+  <si>
+    <t>EFA La Malvesia</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.malvesia.es/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>CIFP Politécnico de Lugo</t>
+  </si>
+  <si>
+    <t>http://www.politecnicolugo.org/</t>
+  </si>
+  <si>
+    <t>CIPFP Costa de Azahar</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://cosda.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Don Bosco</t>
+  </si>
+  <si>
+    <t>https://www.donbosco.eus/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Kardala</t>
+  </si>
+  <si>
+    <t>https://kardala.eus/es/escuela/</t>
+  </si>
+  <si>
+    <t>CIPFP Profesor José Luis Graíño</t>
+  </si>
+  <si>
+    <t>https://www.xn--profesorjoseluisgraio-vbc.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Apec</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/centros/centro-integrado-formacion-profesional-apec</t>
+  </si>
+  <si>
+    <t>CPIFP Centro Tecnológico de Cereales de Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.cetece.net/joomla/</t>
+  </si>
+  <si>
+    <t>Escuela Agraria y Alimentaria del Empordà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eaemporda/</t>
+  </si>
+  <si>
+    <t>EA Pallars</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecapallars/</t>
+  </si>
+  <si>
+    <t>CPIFP de Dénia</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://cdt.gva.es/red-de-centros/cdt-denia/</t>
+  </si>
+  <si>
+    <t>IES Los Montesinos-Remedios Muñoz</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslosmontesinos/</t>
+  </si>
+  <si>
+    <t>IES Clara Campoamor</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesclaracampoamor/</t>
+  </si>
+  <si>
+    <t>CPIFP Ciutat de L'Aprenent</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinoss, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad de la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46023419/</t>
+  </si>
+  <si>
+    <t>CPIFP Politecnico Easo Politeknikoa</t>
+  </si>
+  <si>
+    <t>https://www.easo.eus/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Victoria</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>http://iesvirgendelavictoria.educacion.es/</t>
+  </si>
+  <si>
+    <t>IES Carmen Pantión</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://iescarmenpantion.es/</t>
+  </si>
+  <si>
+    <t>IES Alcor</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/IES-ALCOR-Villalba-del-Alcor-100087912003611/</t>
+  </si>
+  <si>
+    <t>CDP María Zambrano</t>
+  </si>
+  <si>
+    <t>https://colegiomariazambrano.com/</t>
+  </si>
+  <si>
+    <t>CPIFP San Lorenzo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.escuelahosteleria.org/</t>
+  </si>
+  <si>
+    <t>CEPA Concepción Arenal</t>
+  </si>
+  <si>
+    <t>https://epaarenal.catedu.es/</t>
+  </si>
+  <si>
+    <t>CPIFP en Adeje</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenadeje/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº1</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>http://cifpguadalajara.es/</t>
+  </si>
+  <si>
+    <t>CPEE Ciudad de Toledo</t>
+  </si>
+  <si>
+    <t>http://ceeciudaddetoledo.es/</t>
+  </si>
+  <si>
+    <t>IES de Sabón</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdesabon/</t>
+  </si>
+  <si>
+    <t>CPIFP de Vilamarín</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>https://cifpdevilamarin.gal/</t>
+  </si>
+  <si>
+    <t>CEPA Alfar</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/cepa-alfar/inicio</t>
+  </si>
+  <si>
+    <t>IES Alpajes</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.alpajes.aranjuez</t>
+  </si>
+  <si>
+    <t>CFP Fundación Juan XXIII</t>
+  </si>
+  <si>
+    <t>https://campus.fundacionjuan23.org/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>CEPA Cid Campeador Las Águilas - Cuatro Vientos</t>
+  </si>
+  <si>
+    <t>http://www.educa.madrid.org/cepa.cidcampeador.madrid</t>
+  </si>
+  <si>
+    <t>CREI Sagrado Corazón de Jesús</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/centro.crei.scorazon.madrid/inicio</t>
+  </si>
+  <si>
+    <t>IES Escuela Superior de Hostelería y Turismo</t>
+  </si>
+  <si>
+    <t>http://www.eshtm.es/</t>
+  </si>
+  <si>
+    <t>CEPA Montepinar</t>
+  </si>
+  <si>
+    <t>http://www.colegiomontepinar.com/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bosco</t>
+  </si>
+  <si>
+    <t>http://www.iessanjuanbosco.es/</t>
+  </si>
+  <si>
+    <t>IES Jijona</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesxixona/</t>
+  </si>
+  <si>
+    <t>IES Gabriel Císcar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesgabrielciscar/</t>
+  </si>
+  <si>
+    <t>CPIFP Egibide</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://www.egibide.org/</t>
+  </si>
+  <si>
+    <t>CIFP Tartagana LHII</t>
+  </si>
+  <si>
+    <t>https://www.tartanga.eus/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional de Pastelería y Comercio de Bizkaia</t>
+  </si>
+  <si>
+    <t>http://www.gremiopasteleriabizkaia.com/escuela-profesional-de-pasteleria-y-come…</t>
+  </si>
+  <si>
+    <t>CPIFP Peñascal</t>
+  </si>
+  <si>
+    <t>http://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Almina</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://iesalmina.educacion.es/</t>
+  </si>
+  <si>
+    <t>FP Básica de Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://iespabloruizpicasso.es/</t>
+  </si>
+  <si>
+    <t>EA del Pirineu (Bellestar)</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-pirineu/</t>
+  </si>
+  <si>
+    <t>EFA Casagrande</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.efacasagrande.org/</t>
+  </si>
+  <si>
+    <t>IES Teulada</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesteulada/?page_id=7078&amp;lang=es</t>
+  </si>
+  <si>
+    <t>IES Ribera de los Molinos</t>
+  </si>
+  <si>
+    <t>https://riberamolinos.es/</t>
+  </si>
+  <si>
+    <t>CEO Villa de Autol</t>
+  </si>
+  <si>
+    <t>http://villadeautol.blogspot.com/</t>
+  </si>
+  <si>
+    <t>IES Almicerán</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalmiceran/</t>
+  </si>
+  <si>
+    <t>IES Ribera del Fardes</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesriberadelfardes/</t>
+  </si>
+  <si>
+    <t>CPIFP Nuevo</t>
+  </si>
+  <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>IES Vía de la Plata</t>
+  </si>
+  <si>
+    <t>https://iesoviadelaplata.educarex.es/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo Torrente Ballester</t>
+  </si>
+  <si>
+    <t>https://iesgtballester.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Montánchez</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iessdemontanchez.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES La Palma</t>
+  </si>
+  <si>
+    <t>https://www.ieslapalma.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Antonio de Mendoza</t>
+  </si>
+  <si>
+    <t>https://iesantoniodemendoza.com/</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>Vedruna Artés</t>
+  </si>
+  <si>
+    <t>https://esvicc.cat/</t>
+  </si>
+  <si>
+    <t>IES Puntagorda</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuntagorda/</t>
+  </si>
+  <si>
+    <t>CEPA Mora</t>
+  </si>
+  <si>
+    <t>https://cepa-cumlaude.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CEPA Cum Laude Margarita Sánchez</t>
+  </si>
+  <si>
+    <t>IES Federico García Lorca</t>
+  </si>
+  <si>
+    <t>https://ieslorcalapuebla.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES Historiador Chabás</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschabas/</t>
+  </si>
+  <si>
+    <t>IES La Nucia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslanucia/es/inici-2/</t>
+  </si>
+  <si>
+    <t>CPIFP La Laboral</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfplalaboral/</t>
+  </si>
+  <si>
+    <t>IES Consellería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46022257/</t>
+  </si>
+  <si>
+    <t>IES Districte Marítim</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/districtemaritim/</t>
+  </si>
+  <si>
+    <t>IES Molí del Sol</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmolidelsol/</t>
+  </si>
+  <si>
+    <t>IES Haygón</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieshaygon/</t>
+  </si>
+  <si>
+    <t>IES 8 de marzo</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ies8demarzo/</t>
+  </si>
+  <si>
+    <t>IES Mare Nostrum</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/mnostrum/</t>
+  </si>
+  <si>
+    <t>IES Montserrat Roig</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmontserratroig/</t>
+  </si>
+  <si>
+    <t>IES Macià Abela</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmaciaabela/</t>
+  </si>
+  <si>
+    <t>IES Villa de Vícar</t>
+  </si>
+  <si>
+    <t>https://iesvilladevicar.es/</t>
+  </si>
+  <si>
+    <t>IES La Rosaleda</t>
+  </si>
+  <si>
+    <t>https://ieslarosaleda.com/</t>
+  </si>
+  <si>
+    <t>IES Ciudad de Coín</t>
+  </si>
+  <si>
+    <t>http://www.iesciudaddecoin.es/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Los Alcores</t>
+  </si>
+  <si>
+    <t>http://www.ieslosalcores.org/</t>
+  </si>
+  <si>
+    <t>IES Trafalgar</t>
+  </si>
+  <si>
+    <t>https://www.iestrafalgar.org/</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>CPIFP Ávila</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Comercialización de Productos Alimentarios, FP Media Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Profesional y Excelencia (FPEX)</t>
+  </si>
+  <si>
+    <t>https://excelenciaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES Vall de la Safor</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/valldelasafor/</t>
+  </si>
+  <si>
+    <t>CPIFP Leonardo da Vinci</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfpleonardodavinci/novedades/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería y Turismo de Teruel</t>
+  </si>
+  <si>
+    <t>http://www.ehteruel.es/</t>
+  </si>
+  <si>
+    <t>IES La Guancha-Jerónimo Morales Barroso</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaguancha/</t>
+  </si>
+  <si>
+    <t>CIFP La Merced</t>
+  </si>
+  <si>
+    <t>http://cifplamerced.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPIFP Almeraya</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/cpifpalmeraya/</t>
+  </si>
+  <si>
+    <t>IES Manuel Bartolomé Cossío</t>
+  </si>
+  <si>
+    <t>https://www.iesharo.es/2022/#</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>CPIFP Hurtado de Mendoza</t>
+  </si>
+  <si>
+    <t>http://www.hurtadodemendoza.es/</t>
+  </si>
+  <si>
+    <t>IES Recesvinto</t>
+  </si>
+  <si>
+    <t>http://iesrecesvinto.centros.educa.jcyl.es/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>IES Jacaranda</t>
+  </si>
+  <si>
+    <t>http://www.iesjacaranda.com/</t>
+  </si>
+  <si>
+    <t>IES Vicente Núñez</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcn/</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería San Roque</t>
+  </si>
+  <si>
+    <t>https://iesescueladehosteleriasanroque.es/</t>
+  </si>
+  <si>
+    <t>IES López de Arenas</t>
+  </si>
+  <si>
+    <t>https://lopezdearenas.org/inicio/blog/</t>
+  </si>
+  <si>
+    <t>IES Doña Leonor de Guzmán</t>
+  </si>
+  <si>
+    <t>https://donaleonordeguzman.es/</t>
+  </si>
+  <si>
+    <t>IES Sidón</t>
+  </si>
+  <si>
+    <t>http://www.iessidon.com/</t>
+  </si>
+  <si>
+    <t>IES Atenea</t>
+  </si>
+  <si>
+    <t>http://iatenea.es/</t>
+  </si>
+  <si>
+    <t>IES Pérez Comendador</t>
+  </si>
+  <si>
+    <t>https://iespcomendador.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Pintor Juan Lara</t>
+  </si>
+  <si>
+    <t>http://www.iesjuanlara.es/</t>
+  </si>
+  <si>
+    <t>CIFP Manuel Antonio</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifpmanuelantonio/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo Asturias</t>
+  </si>
+  <si>
+    <t>http://www.cifphosteleriayturismo.es/</t>
+  </si>
+  <si>
+    <t>IES Monte Neme</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesmonteneme/</t>
+  </si>
+  <si>
+    <t>IES Gregorio Prieto</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://somosdelprieto.com/</t>
+  </si>
+  <si>
+    <t>IES Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
+  </si>
+  <si>
+    <t>IES Santo Domingo</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.iessantodomingo.com/</t>
+  </si>
+  <si>
     <t>CIFEA Jumilla</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
   </si>
   <si>
-    <t>Murcia, Región de</t>
-[...5 lines deleted...]
-    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889%24m585…</t>
+    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889$m58554</t>
+  </si>
+  <si>
+    <t>FP Joviat</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.joviat.com/</t>
   </si>
   <si>
     <t>IES Gran Tarajal</t>
   </si>
   <si>
     <t>FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Canarias</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesgrantarajal/</t>
   </si>
   <si>
     <t>CIPFP Ecea</t>
   </si>
   <si>
     <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>Segovia</t>
   </si>
   <si>
     <t>http://cfasegovia.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CFEA de Sergude</t>
   </si>
   <si>
     <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.edu.xunta.gal/centros/cecasergude/</t>
   </si>
   <si>
     <t>CIFEA Lorca</t>
   </si>
   <si>
     <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://www.murciaeduca.es/ccalorca/sitio/index.cgi</t>
   </si>
   <si>
     <t>EFA Fonteboa</t>
   </si>
   <si>
     <t>https://www.fonteboa.es/</t>
   </si>
   <si>
     <t>EFA Quintanes</t>
   </si>
   <si>
     <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...4 lines deleted...]
-  <si>
     <t>http://www.quintanes.com/</t>
   </si>
   <si>
     <t>Centro De Educación De Personas Adultas La Gomera</t>
   </si>
   <si>
     <t>FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Santa Cruz de Tenerife</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/cepalagomera/</t>
   </si>
   <si>
     <t>Centro Docente Privado Centro Educativo Rural Valle Del Guadalquivir</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cervalledelguadalquivir.es/</t>
   </si>
   <si>
     <t>CFEA Alta Montaña</t>
   </si>
   <si>
-    <t>Lugo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.edu.xunta.gal/centros/cecaaltamontana/</t>
   </si>
   <si>
     <t>CFEA De Lourizán</t>
   </si>
   <si>
-    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.cfealourizan.com/</t>
   </si>
   <si>
     <t>CIFP Almazán</t>
   </si>
   <si>
-    <t>Soria</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cfaalmazan.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CIFP Santiago</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/cifpsantiago/node?page=1</t>
   </si>
   <si>
     <t>CIPFP Coca</t>
   </si>
   <si>
     <t>http://cifpcoca.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CPEPS San Gabriel</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...4 lines deleted...]
-  <si>
     <t>https://sangabriel.es/</t>
   </si>
   <si>
     <t>EFA Guadaljucen</t>
   </si>
   <si>
-    <t>Extremadura</t>
-[...4 lines deleted...]
-  <si>
     <t>http://efaguadaljucen.org/</t>
   </si>
   <si>
     <t>CPIFP Lorenzo Milani</t>
   </si>
   <si>
-    <t>Salamanca</t>
+    <t>Instituto de Formación Agroambiental de Jaca</t>
+  </si>
+  <si>
+    <t>https://www.ifajaca.es/</t>
   </si>
   <si>
     <t>IES "Concejo De Tineo"</t>
   </si>
   <si>
-    <t>Asturias, Principado de</t>
-[...4 lines deleted...]
-  <si>
     <t>https://alojaweb.educastur.es/web/iesconcejodetineo</t>
   </si>
   <si>
     <t>IES Aljanadic</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesaljanadic/</t>
   </si>
   <si>
     <t>IES Alto Turia</t>
   </si>
   <si>
-    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
-[...4 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/ieschelva/</t>
   </si>
   <si>
     <t>IES Castillo De La Yedra</t>
   </si>
   <si>
     <t>https://www.iescastillodelayedra.es/</t>
   </si>
   <si>
     <t>IES Cidade de Antioquía</t>
   </si>
   <si>
     <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>Ourense</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.edu.xunta.gal/centros/iescidadeantioquia/</t>
   </si>
   <si>
-    <t>IES Clara Campoamor</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iesclaracampoamor.educacion.es/</t>
   </si>
   <si>
     <t>IES D. Pedro García Aguilera</t>
   </si>
   <si>
     <t>http://iesdpga.es/</t>
   </si>
   <si>
     <t>IES de Arzúa</t>
   </si>
   <si>
     <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/iesarzua/</t>
   </si>
   <si>
     <t>IES El Pont De Suert</t>
   </si>
   <si>
-    <t>Lleida</t>
-[...1 lines deleted...]
-  <si>
     <t>https://agora.xtec.cat/iespontdesuert/</t>
   </si>
   <si>
-    <t>IES Federico García Lorca</t>
-[...4 lines deleted...]
-  <si>
     <t>https://iesfgl.es/</t>
   </si>
   <si>
     <t>IES Foramontanos</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.educantabria.es/web/ies-foramontanos</t>
   </si>
   <si>
     <t>IES Guadalerzas</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.guadalerzas.es/</t>
   </si>
   <si>
     <t>IES Hermanos Amorós</t>
   </si>
   <si>
     <t>http://www.ieshermanosamoros.com/</t>
   </si>
   <si>
     <t>IES La Aldea De San Nicolás</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaaldeadesannicolas/</t>
   </si>
   <si>
     <t>IES La Canal de Navarrés</t>
   </si>
   <si>
     <t>https://mestreacasa.gva.es/web/ieslacanaldenavarres</t>
   </si>
   <si>
+    <t>IES La Creueta</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslacreueta/es/centro/</t>
+  </si>
+  <si>
     <t>IES Murgia</t>
   </si>
   <si>
-    <t>País Vasco</t>
-[...4 lines deleted...]
-  <si>
     <t>https://murgiainstitutoa.hezkuntza.net/es/</t>
   </si>
   <si>
     <t>IES Pedro Mercedes</t>
   </si>
   <si>
-    <t>Cuenca</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iespedromercedes.es/</t>
   </si>
   <si>
     <t>IES Ribera Del Bullaque</t>
   </si>
   <si>
-    <t>Ciudad Real</t>
-[...1 lines deleted...]
-  <si>
     <t>http://ies-riberadelbullaque.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Rodolfo Llopis</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesrodolfollopis/es/inici/</t>
   </si>
   <si>
     <t>IES San Rosendo</t>
   </si>
   <si>
     <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
   </si>
   <si>
     <t>IES Villa De Santiago</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesvilladesantiago/</t>
   </si>
   <si>
+    <t>IES El Palmeral</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselpalmeral/</t>
+  </si>
+  <si>
+    <t>CIPFP de Movera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.cpifpmovera.es/</t>
+  </si>
+  <si>
     <t>IES El Carmen</t>
   </si>
   <si>
     <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
   </si>
   <si>
     <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
   </si>
   <si>
     <t>IFPA Los Llanos De Aridane</t>
   </si>
   <si>
     <t>https://www.gobiernodecanarias.org/educacion/web/centros/centros_educativos/bus…</t>
   </si>
   <si>
+    <t>IES Alfonso IX</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>http://iesalfonsoix.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
     <t>CIFP Almázcara</t>
   </si>
   <si>
     <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>León</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cifpalmazcara.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
+    <t>CPEPS Gsd International School Buitrago</t>
+  </si>
+  <si>
+    <t>https://www.gsdeducacion.com/Colegios/GsdBuitrago</t>
+  </si>
+  <si>
+    <t>IES Ntra.Sra.De Botoa</t>
+  </si>
+  <si>
+    <t>https://iesnsdebotoa.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>IES Doñana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesdonana/</t>
+  </si>
+  <si>
+    <t>CIPFP Aguas Nuevas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Centro De Convenio Virgen De Los Reyes</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://iesvirgendelosreyes.es/</t>
+  </si>
+  <si>
+    <t>EFA Oretana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-oretana/</t>
+  </si>
+  <si>
+    <t>IES Alto Palancia</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesaltopalancia/</t>
+  </si>
+  <si>
+    <t>IES Emilio Muñoz</t>
+  </si>
+  <si>
+    <t>https://iesemilio.wordpress.com/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>Institut Rubió I Tudurí</t>
+  </si>
+  <si>
+    <t>http://rubioituduri.cat/es</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>CFEA De Guísamo</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://cfeaguisamo.org/wp-19/</t>
+  </si>
+  <si>
+    <t>CIPFP Joan Taix</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/cifpjoantaix.cat/web/inici</t>
+  </si>
+  <si>
+    <t>IES La Marisma</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.ieslamarisma.net/</t>
+  </si>
+  <si>
+    <t>IES La Torreta</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/0300966100</t>
+  </si>
+  <si>
+    <t>IES Mencey Bencomo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesmenceybencomo/</t>
+  </si>
+  <si>
+    <t>IES Vicente Gandia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvicentegandia/es/centro/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Arkaute / Arkaute Nekazaritza</t>
+  </si>
+  <si>
+    <t>https://www.arkaute.net/es/</t>
+  </si>
+  <si>
+    <t>EFA A Cancela</t>
+  </si>
+  <si>
+    <t>http://www.acancela.es/</t>
+  </si>
+  <si>
+    <t>EFA Piñeiral</t>
+  </si>
+  <si>
+    <t>https://pineiral.es/</t>
+  </si>
+  <si>
+    <t>Virgen al pie de la cruz</t>
+  </si>
+  <si>
+    <t>http://www.cvpcruz.com/</t>
+  </si>
+  <si>
+    <t>CPFPE Altaviana</t>
+  </si>
+  <si>
+    <t>https://altaviana.com/</t>
+  </si>
+  <si>
+    <t>CPFPE de la profesión de la panadería y pastelería</t>
+  </si>
+  <si>
+    <t>https://www.fegreppa.es/</t>
+  </si>
+  <si>
+    <t>Centro Educativo López Vicuña</t>
+  </si>
+  <si>
+    <t>http://lopezvicu.org/</t>
+  </si>
+  <si>
+    <t>IES Joan Coromines</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjoancoromines/</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmarenostrum/</t>
+  </si>
+  <si>
+    <t>Via Magna</t>
+  </si>
+  <si>
+    <t>IES Enguera</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenguera/es/inici-es-va-es/</t>
+  </si>
+  <si>
+    <t>d'Ostalaria de Les-Val d'Aran</t>
+  </si>
+  <si>
+    <t>https://www.iesostalaria.com/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo de Cartagena</t>
+  </si>
+  <si>
+    <t>http://hosteleriayturismocartagena.es/</t>
+  </si>
+  <si>
+    <t>Instituto Ribera del Sió</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-ribera-del-sio/</t>
+  </si>
+  <si>
+    <t>IES La Flota</t>
+  </si>
+  <si>
+    <t>https://ieslaflota.murciaeduca.es/</t>
+  </si>
+  <si>
+    <t>IES Sa Serra</t>
+  </si>
+  <si>
+    <t>http://www.iessaserra.cat/</t>
+  </si>
+  <si>
+    <t>Burlada FP</t>
+  </si>
+  <si>
+    <t>http://ciburlada.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>IES Puerto del Rosario</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuertodelrosario</t>
+  </si>
+  <si>
+    <t>CPIFP en Morro Jable</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenmorrojable/</t>
+  </si>
+  <si>
+    <t>CPIFP San Cristóbal</t>
+  </si>
+  <si>
+    <t>http://www.cifpsancristobal.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Villa de Agüimes</t>
+  </si>
+  <si>
+    <t>http://cifpvilladeaguimes.es/</t>
+  </si>
+  <si>
+    <t>IES Argueneguín-Lidia Pulido</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarguineguin/</t>
+  </si>
+  <si>
+    <t>Escuela Universitaria de Turismo de Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>http://www.eutur.es/</t>
+  </si>
+  <si>
+    <t>Hotel Escuela Santa Cruz</t>
+  </si>
+  <si>
+    <t>http://www.hotelescuelasantacruz.com/</t>
+  </si>
+  <si>
+    <t>IES María Pérez Trujillo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesmariapereztrujillo/</t>
+  </si>
+  <si>
+    <t>CPIFP Virgen de las Nieves</t>
+  </si>
+  <si>
+    <t>https://iesvnieves.es/</t>
+  </si>
+  <si>
+    <t>C.D.E.A.</t>
+  </si>
+  <si>
+    <t>https://www.cebanc.com/</t>
+  </si>
+  <si>
+    <t>Institut Sabadell</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-sabadell/</t>
+  </si>
+  <si>
+    <t>Escola d'Hoteleria i Turisme de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.insehtb.cat/</t>
+  </si>
+  <si>
+    <t>Centre de Pastisseria del Gremi de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.escoladepastisseria.cat/</t>
+  </si>
+  <si>
+    <t>Instituto Abat Oliba</t>
+  </si>
+  <si>
+    <t>https://www.insabatoliba.cat/</t>
+  </si>
+  <si>
+    <t>Fundació de Restauració i Hostalatge</t>
+  </si>
+  <si>
+    <t>Institut de Gastronomia i Restauració de Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insgastronomia/</t>
+  </si>
+  <si>
+    <t>IES de Tona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iestona/</t>
+  </si>
+  <si>
+    <t>IES Bisbe Sivilla</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/institutbisbesivilla/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Gamarra</t>
+  </si>
+  <si>
+    <t>https://gamarra.eus/</t>
+  </si>
+  <si>
+    <t>CFPE Esment Escola</t>
+  </si>
+  <si>
+    <t>http://www.esmentescola.es/</t>
+  </si>
+  <si>
+    <t>Escola d'Hostaleria i Turisme de Girona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ehtg/</t>
+  </si>
+  <si>
+    <t>Instituto Ramon Coll i Rodés</t>
+  </si>
+  <si>
+    <t>http://agora.xtec.cat/iesramoncoll/intranet/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuale de Hostelería/Ostalaritza de Galdakao</t>
+  </si>
+  <si>
+    <t>https://www.hosteleriagaldakao.com/index.php</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Virgen de Belén</t>
+  </si>
+  <si>
+    <t>Centro Superior de Hostelería del Mediterráneo</t>
+  </si>
+  <si>
+    <t>http://www.cshm.es</t>
+  </si>
+  <si>
+    <t>CPIFP Reina Victoria Eugenia</t>
+  </si>
+  <si>
+    <t>https://cifpreinavictoriaeugenia.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Camino de Santiago</t>
+  </si>
+  <si>
+    <t>https://www.escuelahostelerialarioja.com/</t>
+  </si>
+  <si>
+    <t>Instituto Olivar Gran</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-olivar-gran/</t>
+  </si>
+  <si>
+    <t>Instituto Baix Empordà</t>
+  </si>
+  <si>
+    <t>http://insbaixemporda.cat/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº 1 Guadalajara</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería y Turismo de Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>https://www.ehtalcala.com/</t>
+  </si>
+  <si>
+    <t>CEPA Berria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/cepa-de-berria</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado 080 Formación Profesional</t>
+  </si>
+  <si>
+    <t>https://080formacion.es/</t>
+  </si>
+  <si>
+    <t>IES Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.ieshotelescuela.com/</t>
+  </si>
+  <si>
+    <t>Santa María la Blanca</t>
+  </si>
+  <si>
+    <t>https://colegiosantamarialablanca.es/</t>
+  </si>
+  <si>
+    <t>Centro Aranda ALCORCON</t>
+  </si>
+  <si>
+    <t>https://arandaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES María de Zayas y Sotomayor</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.mariadezayas.majadahonda/</t>
+  </si>
+  <si>
+    <t>IES Universidad Laboral</t>
+  </si>
+  <si>
+    <t>https://www.ulaboral.org/</t>
+  </si>
+  <si>
+    <t>IES Diego de Praves</t>
+  </si>
+  <si>
+    <t>http://iesdiegodepraves.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Campus de Formación Profesional y Empleo de Córdoba</t>
+  </si>
+  <si>
+    <t>https://campuscordoba.com/</t>
+  </si>
+  <si>
+    <t>CFPE "Gremio de Artesanos Confiteros del Principado de Asturias"</t>
+  </si>
+  <si>
+    <t>http://www.confiterosasturias.com/</t>
+  </si>
+  <si>
+    <t>IES Asturica Augusta</t>
+  </si>
+  <si>
+    <t>http://iesastorga.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Vegas Bajas</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://iesvegasbajas.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sanxillao</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanxillao/</t>
+  </si>
+  <si>
+    <t>CPIFP Fraga do Eume</t>
+  </si>
+  <si>
+    <t>https://www.cifpfragadoeume.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP Carlos Oroza</t>
+  </si>
+  <si>
+    <t>https://cifpcarlosoroza.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP La Flora</t>
+  </si>
+  <si>
+    <t>http://cifplaflora.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Peñacastillo</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-penacastillo</t>
+  </si>
+  <si>
+    <t>CPIFP Compostela</t>
+  </si>
+  <si>
+    <t>https://cifpcompostela.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP en Santa María de Guía</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesnoroeste/</t>
+  </si>
+  <si>
+    <t>IES San Marcos</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanmarcos/</t>
+  </si>
+  <si>
+    <t>CPIFP Virgen de Candelaria</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpvirgendecandelaria/</t>
+  </si>
+  <si>
+    <t>Instituto Escola de Capacitació Nauticopesquera de Catalunya</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesnautica/</t>
+  </si>
+  <si>
+    <t>Instituto Dertosa</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insdertosa/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Leoia</t>
+  </si>
+  <si>
+    <t>https://www.ostelerialeioa.net</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Sagrado Corazón De Jesús</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://fpinnova.grupo-ae.com/titulacion/titulo-profesional-basico-en-actividad…</t>
+  </si>
+  <si>
+    <t>IES Río Arba</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iesrioarba.es/iesrioarba/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan Del Castillo</t>
+  </si>
+  <si>
+    <t>http://ies-sanjuandelcastillo.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CPPSO Cala Sanz</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/cc-calasanz-villacarriedo</t>
+  </si>
+  <si>
+    <t>IES Jaume II El Just</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjaumeeljust/es/centro/</t>
+  </si>
+  <si>
+    <t>IES Lacimurga Constantia Iulia</t>
+  </si>
+  <si>
+    <t>https://ieslacimurgaci.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Puerta Del Andévalo</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuertadelandevalo/</t>
+  </si>
+  <si>
+    <t>CPES La Salle-La Estrella</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://centros.lasallefp.com/centros/la-salle-la-estrella-san-asensio-la-rioja…</t>
+  </si>
+  <si>
+    <t>IES Los Pedroches</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://ieslospedroches.com/</t>
+  </si>
+  <si>
+    <t>EFA El Salto</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://efasdearagon.org/?page_id=3310</t>
+  </si>
+  <si>
+    <t>IES Alcalans</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesalcalans/es/</t>
+  </si>
+  <si>
+    <t>IES La Contraviesa</t>
+  </si>
+  <si>
+    <t>http://ieslacontraviesa.es/</t>
+  </si>
+  <si>
+    <t>IES La Hoya de Buñol</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslahoyadebunyol/</t>
+  </si>
+  <si>
+    <t>IES Nit De L'albà</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/iesnitdelalba</t>
+  </si>
+  <si>
+    <t>IES Padre José Miravent</t>
+  </si>
+  <si>
+    <t>https://www.iesmiravent.es/</t>
+  </si>
+  <si>
+    <t>IES Pare Arques</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesparearques/es/</t>
+  </si>
+  <si>
+    <t>IES Rodanas</t>
+  </si>
+  <si>
+    <t>http://iesrodanas.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Tomás De La Fuente Jurado</t>
+  </si>
+  <si>
+    <t>http://ies-tomasdelafuentejurado.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Benejúzar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbenejuzar/</t>
+  </si>
+  <si>
+    <t>IES Valle Del Jiloca</t>
+  </si>
+  <si>
+    <t>http://iescalamocha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Coroso</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
+  </si>
+  <si>
+    <t>IES EGA</t>
+  </si>
+  <si>
+    <t>http://iesega.com/</t>
+  </si>
+  <si>
+    <t>IES Andrés de Vandelvira</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://vandelvira.net/</t>
+  </si>
+  <si>
+    <t>IES O Ribeiro</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
+  </si>
+  <si>
+    <t>IES Sierra de la Virgen</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>https://iessierradelavirgen.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Guillem Collom Casesnoves</t>
+  </si>
+  <si>
+    <t>http://iessoller.com/</t>
+  </si>
+  <si>
+    <t>CPFP Centro Internacional Politécnico</t>
+  </si>
+  <si>
+    <t>https://formacioncip.com/</t>
+  </si>
+  <si>
+    <t>CEO Andrés Orozco</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ceoandresorozco/</t>
+  </si>
+  <si>
+    <t>IES José María Pérez Pulido</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesjosemariaperezpulido/</t>
+  </si>
+  <si>
+    <t>IES San Juan de la Rambla</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanjuandelarambla/</t>
+  </si>
+  <si>
+    <t>CPIFP en Valverde</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/centroseducativos/buscador-centros…</t>
+  </si>
+  <si>
+    <t>IES María de Córdoba</t>
+  </si>
+  <si>
+    <t>http://iesmariadecordoba.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES María Zambrano</t>
+  </si>
+  <si>
+    <t>http://iesmariazambrano.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Segura</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://ies-sierradelsegura.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bautista de la Concepción</t>
+  </si>
+  <si>
+    <t>https://ies-almodovar.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Montes de Cabañeros</t>
+  </si>
+  <si>
+    <t>https://ies-montesdecabaneros.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CEPA Altomira</t>
+  </si>
+  <si>
+    <t>https://cepa-altomira.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Ana María Matute</t>
+  </si>
+  <si>
+    <t>https://ies-anamariamatute.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Brianda de Mendoza</t>
+  </si>
+  <si>
+    <t>https://briandademendoza.es/</t>
+  </si>
+  <si>
+    <t>IESO Cuatro de Abril</t>
+  </si>
+  <si>
+    <t>https://iesocuatroabril.educarex.es/</t>
+  </si>
+  <si>
+    <t>IESO Cella Vinaria</t>
+  </si>
+  <si>
+    <t>https://iesocellavinaria.educarex.es/</t>
+  </si>
+  <si>
     <t>CPFP Escuela Agroforestal Sierra Oeste</t>
   </si>
   <si>
-    <t>FP Básica en Aprovechamientos Forestales</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gradomaster.es/escuela-agroforestal-sierra-oeste/</t>
   </si>
   <si>
     <t>IES Alto Jarama</t>
   </si>
   <si>
     <t>https://www.iesaltojarama.com/</t>
   </si>
   <si>
     <t>IES Biar</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesbiar/es/inici-es/</t>
   </si>
   <si>
     <t>IES Fray Ignacio Barrachina</t>
   </si>
   <si>
     <t>https://iesfib.es/</t>
   </si>
   <si>
     <t>IES Rei en Jaume</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesreienjaume/</t>
   </si>
   <si>
-    <t>IES Enguera</t>
-[...4 lines deleted...]
-  <si>
     <t>IES Vallada</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/iesvallada/es/inici-es/</t>
   </si>
   <si>
     <t>IES ABYLA</t>
   </si>
   <si>
     <t>https://www.iesabyla.com/index.php/es/</t>
   </si>
   <si>
     <t>IES Elena García Armada</t>
   </si>
   <si>
     <t>FP Media en Actividades Ecuestres</t>
   </si>
   <si>
-    <t>Cádiz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/ieselenagarciaarmada/</t>
   </si>
   <si>
     <t>IES Vázquez Díaz</t>
   </si>
   <si>
-    <t>Huelva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sites.google.com/g.educaand.es/iesvazquezdiaz</t>
   </si>
   <si>
     <t>CDP Escuela de Equitación de la Real Maestranza de Caballería de Ronda</t>
   </si>
   <si>
-    <t>Málaga</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.rmcr.org/</t>
   </si>
   <si>
     <t>IES Al-Mudeyne</t>
   </si>
   <si>
     <t>FP Media en Actividades Ecuestres, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>http://iesalmudeyne.es/</t>
   </si>
   <si>
-    <t>FP Joviat</t>
-[...1 lines deleted...]
-  <si>
     <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
-    <t>http://www.joviat.com/</t>
-[...1 lines deleted...]
-  <si>
     <t>FP Joviat les Tanques</t>
   </si>
   <si>
     <t>https://www.joviat.com/es/viladecans/</t>
   </si>
   <si>
     <t>Centre Tècnic Can Taió</t>
   </si>
   <si>
     <t>http://www.gsishipica.org/</t>
   </si>
   <si>
-    <t>IES Hotel Escuela de la Comunidad de Madrid</t>
+    <t>IES Mollerussa</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Elaboración de Productos Alimenticios, FP Media en Actividades Ecuestres, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-mollerussa/</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres</t>
   </si>
   <si>
-    <t>https://www.ieshotelescuela.com/</t>
+    <t>CPAFP Escuela de Equitación Añézcar</t>
+  </si>
+  <si>
+    <t>http://www.anezcar.com/</t>
   </si>
   <si>
     <t>IES Puente de Alcolea</t>
   </si>
   <si>
-    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
-[...1 lines deleted...]
-  <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iespuentedealcolea/</t>
   </si>
   <si>
     <t>IES Castilblanco de los Arroyos</t>
   </si>
   <si>
     <t>https://www.facebook.com/IESCastilblanco/?locale=es_ES</t>
   </si>
   <si>
     <t>IES Buenavista</t>
   </si>
   <si>
     <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesbuenavista/</t>
   </si>
   <si>
-    <t>IES San Juan de la Rambla</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iessanjuandelarambla.org/</t>
   </si>
   <si>
     <t>Institut de Sostenibilitat i Medi Ambient de Barcelona</t>
   </si>
   <si>
     <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
   </si>
   <si>
     <t>https://www.ismab.cat/ca</t>
   </si>
   <si>
     <t>Institut Rubió i Tudurí</t>
   </si>
   <si>
     <t>https://www.ismab.cat/es</t>
   </si>
   <si>
     <t>Institut Pla del Bosc</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/inspladelbosc/</t>
   </si>
   <si>
     <t>IES Benazaire</t>
   </si>
   <si>
     <t>http://iesbenazaire.educarex.es/</t>
   </si>
   <si>
     <t>IES Jaranda</t>
   </si>
   <si>
-    <t>Cáceres</t>
-[...1 lines deleted...]
-  <si>
     <t>https://iesjaranda.educarex.es/</t>
   </si>
   <si>
     <t>IES Mugardos</t>
   </si>
   <si>
     <t>http://www.edu.xunta.gal/centros/iesdemugardos/</t>
   </si>
   <si>
     <t>CFEA de Becerreá</t>
   </si>
   <si>
     <t>https://www.edu.xunta.gal/fp/centro/27000617</t>
   </si>
   <si>
     <t>IES Antón Alonso Ríos</t>
   </si>
   <si>
     <t>https://www.edu.xunta.gal/fp/centro%252F36019751</t>
   </si>
   <si>
     <t>IES Pere-Enric Barreda i Edo</t>
   </si>
   <si>
-    <t>Castellón/Castelló</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.edu.gva.es/iesbenassal/es/</t>
   </si>
   <si>
     <t>IES Les Foies</t>
   </si>
   <si>
     <t>https://portal.edu.gva.es/ieslesfoies/</t>
   </si>
   <si>
     <t>IES José Luis Tejada Peluffo</t>
   </si>
   <si>
-    <t>FP Media en Comercialización de Productos Alimentarios</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.iestejada.com/</t>
   </si>
   <si>
     <t>IES Sierra de Aras</t>
   </si>
   <si>
     <t>https://iessierradearas.es/</t>
   </si>
   <si>
     <t>IES Catedrático Pulido Rubio</t>
   </si>
   <si>
     <t>https://w3.iespulidorubio.edu.es/</t>
   </si>
   <si>
     <t>IES Puerta de Arenas</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iespuertadearenas/</t>
   </si>
   <si>
     <t>IES Valle del Sol</t>
   </si>
   <si>
     <t>http://www.iesvalledelsol.es/</t>
   </si>
   <si>
     <t>CPIFP en ADEJE</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Básica en Actividades de Panadería y Pastelería</t>
   </si>
   <si>
-    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenadeje/</t>
+    <t>IES Marqués de Manzanedo</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-marques-de-manzanedo</t>
   </si>
   <si>
     <t>IES Besaya</t>
   </si>
   <si>
     <t>https://www.educantabria.es/web/ies-besaya</t>
   </si>
   <si>
     <t>IES Río Órbigo</t>
   </si>
   <si>
     <t>http://iesrioorbigo.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CPIFP Felipe VI</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>http://cifpfelipevi.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>IES Conde Lucanor</t>
   </si>
   <si>
-    <t>Valladolid</t>
-[...1 lines deleted...]
-  <si>
     <t>http://iescondelucanor.centros.educa.jcyl.es/sitio/</t>
   </si>
   <si>
     <t>CPFPE Alcazarén</t>
   </si>
   <si>
     <t>https://www.alcazarenformacion.es/</t>
   </si>
   <si>
-    <t>CIFP Fontecarmoa</t>
-[...2 lines deleted...]
-    <t>http://www.cifpfontecarmoa.es/</t>
+    <t>IES Fray Luis de León</t>
+  </si>
+  <si>
+    <t>http://iesfrayluis.com/</t>
+  </si>
+  <si>
+    <t>CEPA Cervantes</t>
+  </si>
+  <si>
+    <t>https://cepa-cervantes.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>CPIFP Hotel Escuela de la Comunidad de Madrid</t>
   </si>
   <si>
-    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
-[...1 lines deleted...]
-  <si>
     <t>CIFP Escuela Hostelería y Turismo Simone Ortega</t>
   </si>
   <si>
     <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>http://simoneortega.es/</t>
   </si>
   <si>
-    <t>CPIFP de Dénia</t>
-[...185 lines deleted...]
-    <t>https://www.efacasagrande.org/</t>
+    <t>Grupo ATU</t>
+  </si>
+  <si>
+    <t>https://cursosatu.grupoatu.com/cursos/</t>
+  </si>
+  <si>
+    <t>Espacio Inquietudes</t>
+  </si>
+  <si>
+    <t>https://espacioinquietudes.com/</t>
+  </si>
+  <si>
+    <t>Formaelx</t>
+  </si>
+  <si>
+    <t>https://formaelx.com/</t>
+  </si>
+  <si>
+    <t>INEA</t>
+  </si>
+  <si>
+    <t>https://inea.org/formacion-online/#cursos</t>
+  </si>
+  <si>
+    <t>Acredita Formación</t>
+  </si>
+  <si>
+    <t>https://www.acreditaformacion.com/</t>
+  </si>
+  <si>
+    <t>AENOR (Asociación Española de Normalización y Certificación)</t>
+  </si>
+  <si>
+    <t>https://www.aenor.com/formacion/encuentre-su-curso</t>
+  </si>
+  <si>
+    <t>MasterD Escuela de Agricultura, Ganadería y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.agriculturayganaderiamasterd.es/</t>
+  </si>
+  <si>
+    <t>MasterD Davante</t>
+  </si>
+  <si>
+    <t>https://www.davante.es/</t>
+  </si>
+  <si>
+    <t>Estudios Superiores Abiertos de Hosteleria (ESAH)</t>
+  </si>
+  <si>
+    <t>https://www.estudiahosteleria.com/enologia</t>
+  </si>
+  <si>
+    <t>Innova XXI Agro</t>
+  </si>
+  <si>
+    <t>https://www.innovaxxiagro.es/categoria-producto/cursos-agrarios/</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>EFA La Serna</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-la-serna/</t>
+  </si>
+  <si>
+    <t>EFA Valdemilanos</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-valdemilanos/</t>
+  </si>
+  <si>
+    <t>ZERYA</t>
+  </si>
+  <si>
+    <t>ZERYA sin resíduos</t>
+  </si>
+  <si>
+    <t>INCEDECA</t>
+  </si>
+  <si>
+    <t>Incedeca, S.L. está acreditada por la Entidad Nacional de Acreditación (ENAC) c…</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial (EOI)</t>
+  </si>
+  <si>
+    <t>Master en Gestión del Agua, Master en Economía Circular, Master en Gestión Medioambiental y Sostenibilidad, Master en Gestión de Empresas Agroalimentarias</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial</t>
+  </si>
+  <si>
+    <t>CDP Ergos Anidi</t>
+  </si>
+  <si>
+    <t>https://proyectoergos.com/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Navalmoral</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=4</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Moraleja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Superior en en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=1</t>
   </si>
   <si>
     <t>IES El Almijar</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
   </si>
   <si>
     <t>IES Emilio Manzano</t>
   </si>
   <si>
     <t>https://blogsaverroes.juntadeandalucia.es/iesemiliomanzano/</t>
   </si>
   <si>
-    <t>IES San José</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
   </si>
   <si>
     <t>IES San Juan de Dios</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
     <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
   </si>
   <si>
     <t>Instituto Josep Vallverdú</t>
-  </si>
-[...3406 lines deleted...]
-    <t>https://portal.edu.gva.es/iesteulada/?page_id=7078&amp;lang=es</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4894,10767 +4894,10767 @@
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="1" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="E26" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>61</v>
+        <v>119</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="E32" s="1" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>61</v>
+        <v>129</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
       <c r="E34" s="1" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D35" s="1"/>
       <c r="E35" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D36" s="1"/>
       <c r="E36" s="1" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D37" s="1"/>
       <c r="E37" s="1" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D38" s="1"/>
       <c r="E38" s="1" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D39" s="1"/>
       <c r="E39" s="1" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="D40" s="1"/>
       <c r="E40" s="1" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="D41" s="1"/>
       <c r="E41" s="1" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D42" s="1"/>
       <c r="E42" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D43" s="1"/>
       <c r="E43" s="1" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D45" s="1"/>
       <c r="E45" s="1" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
       <c r="E46" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
       <c r="E47" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>152</v>
+        <v>6</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>157</v>
+        <v>6</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D50" s="1"/>
       <c r="E50" s="1" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D51" s="1"/>
       <c r="E51" s="1" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D52" s="1"/>
       <c r="E52" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53" s="1"/>
       <c r="E53" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="1"/>
       <c r="E54" s="1" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D55" s="1"/>
       <c r="E55" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>182</v>
+        <v>62</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>58</v>
+        <v>203</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>28</v>
+        <v>209</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>98</v>
+        <v>218</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>87</v>
+        <v>193</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>86</v>
+        <v>232</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>71</v>
+        <v>238</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>68</v>
+        <v>239</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>72</v>
+        <v>242</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>228</v>
+        <v>75</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>179</v>
+        <v>203</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>28</v>
+        <v>251</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>182</v>
+        <v>254</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>233</v>
+        <v>260</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>185</v>
+        <v>23</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>233</v>
+        <v>269</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>249</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>233</v>
+        <v>269</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>254</v>
+        <v>47</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>254</v>
+        <v>197</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>233</v>
+        <v>278</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>199</v>
+        <v>282</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>233</v>
+        <v>286</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>266</v>
+        <v>58</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>233</v>
+        <v>286</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>233</v>
+        <v>286</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>269</v>
+        <v>81</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>233</v>
+        <v>286</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>274</v>
+        <v>74</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>274</v>
+        <v>75</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>275</v>
+        <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>276</v>
+        <v>34</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>278</v>
+        <v>36</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>279</v>
+        <v>25</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>182</v>
+        <v>28</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>280</v>
+        <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>281</v>
+        <v>90</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>283</v>
+        <v>67</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>285</v>
+        <v>70</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>286</v>
+        <v>71</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>287</v>
+        <v>41</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>245</v>
+        <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>125</v>
+        <v>297</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>292</v>
+        <v>125</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>294</v>
+        <v>121</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>295</v>
+        <v>124</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>296</v>
+        <v>15</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>297</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>277</v>
+        <v>304</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>299</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>277</v>
+        <v>309</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>33</v>
+        <v>310</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>277</v>
+        <v>313</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>277</v>
+        <v>316</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>99</v>
+        <v>209</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>307</v>
+        <v>131</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>308</v>
+        <v>44</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>277</v>
+        <v>317</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>309</v>
+        <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>277</v>
+        <v>319</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>135</v>
+        <v>9</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>277</v>
+        <v>322</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>311</v>
+        <v>75</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>315</v>
+        <v>99</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="C117" s="1"/>
+        <v>324</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="D117" s="1" t="s">
-        <v>311</v>
+        <v>101</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>317</v>
+        <v>102</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>318</v>
+        <v>95</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>284</v>
+        <v>325</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>319</v>
+        <v>98</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>320</v>
+        <v>37</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>322</v>
+        <v>39</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>323</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>324</v>
+        <v>30</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>201</v>
+        <v>327</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>325</v>
+        <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
-        <v>326</v>
+        <v>59</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>71</v>
+        <v>328</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>327</v>
+        <v>63</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>161</v>
+        <v>330</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>161</v>
+        <v>333</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>332</v>
+        <v>113</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>98</v>
+        <v>336</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>182</v>
+        <v>116</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>333</v>
+        <v>117</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>179</v>
+        <v>339</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>340</v>
+        <v>109</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>341</v>
+        <v>111</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>342</v>
+        <v>112</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>343</v>
+        <v>20</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>344</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>345</v>
+        <v>86</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>347</v>
+        <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>348</v>
+        <v>49</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>161</v>
+        <v>347</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>349</v>
+        <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E131" s="1" t="s">
         <v>350</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>207</v>
+        <v>351</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>98</v>
+        <v>352</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>62</v>
+        <v>353</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>98</v>
+        <v>352</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>161</v>
+        <v>352</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>356</v>
+        <v>39</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>161</v>
+        <v>352</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>161</v>
+        <v>362</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>142</v>
+        <v>363</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>142</v>
+        <v>366</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>125</v>
+        <v>232</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>139</v>
+        <v>232</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>161</v>
+        <v>372</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>369</v>
+        <v>82</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>161</v>
+        <v>374</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>290</v>
+        <v>84</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>370</v>
+        <v>85</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>161</v>
+        <v>376</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>290</v>
+        <v>70</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>161</v>
+        <v>379</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>86</v>
+        <v>297</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>219</v>
+        <v>298</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>157</v>
+        <v>382</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>157</v>
+        <v>385</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>379</v>
+        <v>64</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>381</v>
+        <v>66</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="E147" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
-        <v>388</v>
+        <v>106</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>390</v>
+        <v>108</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>391</v>
+        <v>128</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>125</v>
+        <v>46</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>393</v>
+        <v>131</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>179</v>
+        <v>39</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>402</v>
+        <v>357</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>403</v>
+        <v>358</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
-        <v>404</v>
+        <v>378</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>47</v>
+        <v>297</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>68</v>
+        <v>298</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>407</v>
+        <v>321</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>409</v>
+        <v>323</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>411</v>
+        <v>111</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>411</v>
+        <v>111</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>99</v>
+        <v>414</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E164" s="1" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>322</v>
+        <v>75</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>322</v>
+        <v>75</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>436</v>
+        <v>408</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>99</v>
+        <v>197</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>439</v>
+        <v>408</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>341</v>
+        <v>432</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>439</v>
+        <v>206</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>439</v>
+        <v>408</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>116</v>
+        <v>209</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>62</v>
+        <v>310</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>185</v>
+        <v>339</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>455</v>
+        <v>206</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>311</v>
+        <v>70</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>458</v>
+        <v>196</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>461</v>
+        <v>206</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>461</v>
+        <v>206</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>68</v>
+        <v>339</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>346</v>
+        <v>467</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>58</v>
+        <v>193</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>346</v>
+        <v>464</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>340</v>
+        <v>473</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>338</v>
+        <v>464</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>341</v>
+        <v>101</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>342</v>
+        <v>474</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="B189" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E189" s="1" t="s">
         <v>482</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>491</v>
+        <v>464</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>494</v>
+        <v>464</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>499</v>
+        <v>464</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>499</v>
+        <v>464</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>504</v>
+        <v>464</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>507</v>
+        <v>464</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>508</v>
+        <v>74</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>509</v>
+        <v>75</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>512</v>
+        <v>464</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>47</v>
+        <v>297</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>48</v>
+        <v>298</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>515</v>
+        <v>464</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>411</v>
+        <v>501</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>99</v>
+        <v>366</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>47</v>
+        <v>232</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>72</v>
+        <v>232</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>158</v>
+        <v>232</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>442</v>
+        <v>339</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>548</v>
+        <v>522</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>185</v>
+        <v>123</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>549</v>
+        <v>532</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
-        <v>550</v>
+        <v>533</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>551</v>
+        <v>522</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>22</v>
+        <v>353</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>557</v>
+        <v>522</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
-        <v>559</v>
+        <v>540</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>560</v>
+        <v>522</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>563</v>
+        <v>522</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>228</v>
+        <v>116</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>566</v>
+        <v>522</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>569</v>
+        <v>522</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>572</v>
+        <v>522</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>573</v>
+        <v>549</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
-        <v>574</v>
+        <v>550</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>122</v>
+        <v>334</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>576</v>
+        <v>552</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
-        <v>577</v>
+        <v>553</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>578</v>
+        <v>522</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>579</v>
+        <v>554</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>581</v>
+        <v>556</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
-        <v>583</v>
+        <v>558</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>83</v>
+        <v>209</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>588</v>
+        <v>414</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>589</v>
+        <v>563</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
-        <v>590</v>
+        <v>564</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>591</v>
+        <v>565</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>592</v>
+        <v>566</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
-        <v>593</v>
+        <v>567</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>179</v>
+        <v>339</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>596</v>
+        <v>572</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>591</v>
+        <v>574</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>600</v>
+        <v>577</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>322</v>
+        <v>578</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>600</v>
+        <v>574</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>182</v>
+        <v>581</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>605</v>
+        <v>574</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>606</v>
+        <v>22</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>606</v>
+        <v>23</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>607</v>
+        <v>584</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="1" t="s">
-        <v>608</v>
+        <v>585</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>609</v>
+        <v>574</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>10</v>
+        <v>586</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>610</v>
+        <v>587</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="1" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>254</v>
+        <v>432</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>613</v>
+        <v>590</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="1" t="s">
-        <v>614</v>
+        <v>591</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>615</v>
+        <v>592</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>616</v>
+        <v>593</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
-        <v>617</v>
+        <v>594</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>618</v>
+        <v>595</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>508</v>
+        <v>74</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>509</v>
+        <v>197</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>619</v>
+        <v>596</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
-        <v>620</v>
+        <v>597</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>621</v>
+        <v>598</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>622</v>
+        <v>599</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
-        <v>623</v>
+        <v>600</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>624</v>
+        <v>598</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>625</v>
+        <v>601</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
-        <v>626</v>
+        <v>602</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
-        <v>629</v>
+        <v>605</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>10</v>
+        <v>239</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>631</v>
+        <v>607</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>630</v>
+        <v>269</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>99</v>
+        <v>310</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>633</v>
+        <v>609</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
-        <v>634</v>
+        <v>610</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>99</v>
+        <v>193</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>635</v>
+        <v>611</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
-        <v>636</v>
+        <v>612</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>534</v>
+        <v>614</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>637</v>
+        <v>606</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>638</v>
+        <v>606</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>640</v>
+        <v>606</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
-        <v>595</v>
+        <v>621</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>642</v>
+        <v>606</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>65</v>
+        <v>209</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>596</v>
+        <v>622</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>643</v>
+        <v>606</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>508</v>
+        <v>22</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>509</v>
+        <v>23</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
-        <v>541</v>
+        <v>625</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>644</v>
+        <v>606</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>543</v>
+        <v>626</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
-        <v>517</v>
+        <v>627</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>645</v>
+        <v>606</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>311</v>
+        <v>116</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>519</v>
+        <v>628</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
-        <v>577</v>
+        <v>629</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>18</v>
+        <v>586</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>579</v>
+        <v>630</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="1" t="s">
-        <v>496</v>
+        <v>631</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>647</v>
+        <v>606</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>497</v>
+        <v>632</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
-        <v>553</v>
+        <v>633</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>648</v>
+        <v>606</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>555</v>
+        <v>634</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
-        <v>493</v>
+        <v>635</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>495</v>
+        <v>637</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
-        <v>550</v>
+        <v>638</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>552</v>
+        <v>640</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
-        <v>503</v>
+        <v>641</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>505</v>
+        <v>642</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
-        <v>535</v>
+        <v>643</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>62</v>
+        <v>339</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>537</v>
+        <v>644</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
-        <v>583</v>
+        <v>645</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>585</v>
+        <v>647</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
-        <v>481</v>
+        <v>648</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>483</v>
+        <v>649</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
-        <v>556</v>
+        <v>650</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>558</v>
+        <v>651</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
-        <v>626</v>
+        <v>652</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>628</v>
+        <v>653</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
-        <v>501</v>
+        <v>654</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>33</v>
+        <v>363</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>502</v>
+        <v>655</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
-        <v>490</v>
+        <v>656</v>
       </c>
       <c r="B260" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E260" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
-        <v>486</v>
+        <v>659</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>487</v>
+        <v>661</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
-        <v>611</v>
+        <v>662</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>254</v>
+        <v>197</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>613</v>
+        <v>664</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
-        <v>580</v>
+        <v>665</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>99</v>
+        <v>209</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>582</v>
+        <v>666</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
-        <v>498</v>
+        <v>667</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>500</v>
+        <v>668</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
-        <v>547</v>
+        <v>669</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>549</v>
+        <v>670</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
-        <v>544</v>
+        <v>671</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>546</v>
+        <v>672</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
-        <v>634</v>
+        <v>675</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>635</v>
+        <v>677</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
-        <v>574</v>
+        <v>678</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>576</v>
+        <v>679</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
-        <v>565</v>
+        <v>680</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>567</v>
+        <v>682</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
-        <v>520</v>
+        <v>683</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>522</v>
+        <v>685</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="1" t="s">
-        <v>514</v>
+        <v>686</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>411</v>
+        <v>22</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>411</v>
+        <v>88</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>516</v>
+        <v>688</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="1" t="s">
-        <v>511</v>
+        <v>689</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>47</v>
+        <v>297</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>48</v>
+        <v>298</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="1" t="s">
-        <v>636</v>
+        <v>692</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>675</v>
+        <v>206</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>38</v>
+        <v>193</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>534</v>
+        <v>693</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="1" t="s">
-        <v>676</v>
+        <v>694</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D275" s="1"/>
+        <v>695</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>334</v>
+      </c>
       <c r="E275" s="1" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="1" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D276" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>581</v>
+      </c>
       <c r="E276" s="1" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="1" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D277" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>581</v>
+      </c>
       <c r="E277" s="1" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="1" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>6</v>
+        <v>206</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D278" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>366</v>
+      </c>
       <c r="E278" s="1" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="1" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D279" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E279" s="1" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="1" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>6</v>
+        <v>180</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D280" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>414</v>
+      </c>
       <c r="E280" s="1" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="1" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D281" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="E281" s="1" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="1" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D282" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>339</v>
+      </c>
       <c r="E282" s="1" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="1" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>6</v>
+        <v>712</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D283" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E283" s="1" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="1" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>6</v>
+        <v>712</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D284" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E284" s="1" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="1" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>6</v>
+        <v>712</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D285" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="E285" s="1" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="1" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>6</v>
+        <v>719</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D286" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="E286" s="1" t="s">
-        <v>699</v>
+        <v>720</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="1" t="s">
-        <v>700</v>
+        <v>721</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D287" s="1"/>
+        <v>712</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>581</v>
+      </c>
       <c r="E287" s="1" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="1" t="s">
-        <v>702</v>
+        <v>723</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D288" s="1"/>
+        <v>712</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>724</v>
+      </c>
       <c r="E288" s="1" t="s">
-        <v>703</v>
+        <v>725</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="1" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="1" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D290" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>366</v>
+      </c>
       <c r="E290" s="1" t="s">
-        <v>708</v>
+        <v>730</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="1" t="s">
-        <v>709</v>
+        <v>731</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D291" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="E291" s="1" t="s">
-        <v>710</v>
+        <v>732</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="1" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>6</v>
+        <v>734</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D292" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>432</v>
+      </c>
       <c r="E292" s="1" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="1" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D293" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E293" s="1" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="1" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>6</v>
+        <v>739</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D294" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="E294" s="1" t="s">
-        <v>716</v>
+        <v>740</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="1" t="s">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>6</v>
+        <v>734</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D295" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>742</v>
+      </c>
       <c r="E295" s="1" t="s">
-        <v>718</v>
+        <v>743</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="1" t="s">
-        <v>719</v>
+        <v>744</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D296" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>239</v>
+      </c>
       <c r="E296" s="1" t="s">
-        <v>720</v>
+        <v>745</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="1" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>722</v>
+        <v>747</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="1" t="s">
-        <v>723</v>
+        <v>748</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>6</v>
+        <v>749</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D298" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>750</v>
+      </c>
       <c r="E298" s="1" t="s">
-        <v>724</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="1" t="s">
-        <v>725</v>
+        <v>752</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D299" s="1"/>
+      <c r="D299" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E299" s="1" t="s">
-        <v>726</v>
+        <v>753</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="1" t="s">
-        <v>727</v>
+        <v>754</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>6</v>
+        <v>734</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D300" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E300" s="1" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="1" t="s">
-        <v>729</v>
+        <v>756</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>6</v>
+        <v>734</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D301" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E301" s="1" t="s">
-        <v>730</v>
+        <v>757</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="1" t="s">
-        <v>731</v>
+        <v>758</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D302" s="1"/>
+      <c r="D302" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E302" s="1" t="s">
-        <v>732</v>
+        <v>759</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="1" t="s">
-        <v>733</v>
+        <v>760</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D303" s="1"/>
+      <c r="D303" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E303" s="1" t="s">
-        <v>734</v>
+        <v>761</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="1" t="s">
-        <v>735</v>
+        <v>762</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D304" s="1"/>
+      <c r="D304" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E304" s="1" t="s">
-        <v>736</v>
+        <v>763</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="1" t="s">
-        <v>737</v>
+        <v>764</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D305" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>70</v>
+      </c>
       <c r="E305" s="1" t="s">
-        <v>738</v>
+        <v>765</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="1" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D306" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>70</v>
+      </c>
       <c r="E306" s="1" t="s">
-        <v>740</v>
+        <v>767</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="1" t="s">
-        <v>741</v>
+        <v>768</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>6</v>
+        <v>769</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D307" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E307" s="1" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="1" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>745</v>
+        <v>772</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="1" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="B309" s="1"/>
+        <v>773</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>727</v>
+      </c>
       <c r="C309" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>99</v>
+        <v>774</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="1" t="s">
-        <v>748</v>
-[...1 lines deleted...]
-      <c r="B310" s="1"/>
+        <v>776</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>727</v>
+      </c>
       <c r="C310" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>749</v>
+        <v>777</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="1" t="s">
-        <v>750</v>
+        <v>778</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>751</v>
+        <v>727</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="1" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>769</v>
+      </c>
+      <c r="C312" s="1"/>
       <c r="D312" s="1" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>754</v>
+        <v>781</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="1" t="s">
-        <v>755</v>
+        <v>782</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>338</v>
+        <v>734</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>42</v>
+        <v>783</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>158</v>
+        <v>783</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="1" t="s">
-        <v>757</v>
+        <v>494</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>758</v>
+        <v>785</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>219</v>
+        <v>363</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>759</v>
+        <v>786</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="1" t="s">
-        <v>760</v>
+        <v>787</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>761</v>
+        <v>467</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>185</v>
+        <v>339</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>762</v>
+        <v>788</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="1" t="s">
-        <v>763</v>
+        <v>789</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>764</v>
+        <v>791</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="1" t="s">
-        <v>765</v>
+        <v>792</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>761</v>
+        <v>793</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>139</v>
+        <v>23</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="1" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>761</v>
+        <v>793</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="1" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>17</v>
+        <v>232</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>99</v>
+        <v>232</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>771</v>
+        <v>798</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="1" t="s">
-        <v>772</v>
+        <v>799</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>761</v>
+        <v>793</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>773</v>
+        <v>800</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="1" t="s">
-        <v>774</v>
+        <v>801</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>761</v>
+        <v>793</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>182</v>
+        <v>28</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>775</v>
+        <v>802</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="1" t="s">
-        <v>776</v>
+        <v>803</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>777</v>
+        <v>606</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>606</v>
+        <v>27</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>606</v>
+        <v>32</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>778</v>
+        <v>626</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="1" t="s">
-        <v>779</v>
+        <v>804</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>780</v>
+        <v>805</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>781</v>
+        <v>806</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="1" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>83</v>
+        <v>501</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>784</v>
+        <v>808</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="1" t="s">
-        <v>785</v>
+        <v>809</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>787</v>
+        <v>811</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="1" t="s">
-        <v>788</v>
+        <v>812</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>119</v>
+        <v>501</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>789</v>
+        <v>813</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>791</v>
+        <v>815</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>99</v>
+        <v>501</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="1" t="s">
-        <v>793</v>
+        <v>817</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>786</v>
+        <v>606</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>18</v>
+        <v>366</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>794</v>
+        <v>818</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="1" t="s">
-        <v>795</v>
+        <v>819</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>786</v>
+        <v>606</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>182</v>
+        <v>32</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>796</v>
+        <v>820</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="1" t="s">
-        <v>797</v>
+        <v>821</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>786</v>
+        <v>822</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>18</v>
+        <v>254</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="1" t="s">
-        <v>799</v>
+        <v>824</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>786</v>
+        <v>269</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>800</v>
+        <v>825</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="1" t="s">
-        <v>801</v>
+        <v>826</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>786</v>
+        <v>606</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>125</v>
+        <v>46</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>802</v>
+        <v>827</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="1" t="s">
-        <v>803</v>
+        <v>828</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>804</v>
+        <v>606</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>18</v>
+        <v>239</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>805</v>
+        <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="1" t="s">
-        <v>806</v>
+        <v>830</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>804</v>
+        <v>606</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>807</v>
+        <v>239</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="1" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>810</v>
+        <v>606</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>122</v>
+        <v>363</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="1" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>816</v>
+        <v>606</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="1" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>819</v>
+        <v>606</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>311</v>
+        <v>23</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>820</v>
+        <v>839</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="1" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>819</v>
+        <v>606</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>822</v>
+        <v>841</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="1" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>824</v>
+        <v>606</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>158</v>
+        <v>88</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="1" t="s">
-        <v>826</v>
+        <v>844</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>827</v>
+        <v>606</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>185</v>
+        <v>88</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="1" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>830</v>
+        <v>606</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="1" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>201</v>
+        <v>606</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="1" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>830</v>
+        <v>606</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="1" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>830</v>
+        <v>606</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>185</v>
+        <v>23</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>837</v>
+        <v>853</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="1" t="s">
-        <v>838</v>
+        <v>854</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>830</v>
+        <v>606</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="1" t="s">
-        <v>840</v>
+        <v>856</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>830</v>
+        <v>606</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="1" t="s">
-        <v>842</v>
+        <v>858</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>87</v>
+        <v>363</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="1" t="s">
-        <v>844</v>
+        <v>860</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>830</v>
+        <v>206</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="1" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="1" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>830</v>
+        <v>865</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="E351" s="1"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="1" t="s">
-        <v>850</v>
+        <v>866</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="1" t="s">
-        <v>852</v>
+        <v>868</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="1" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>855</v>
+        <v>871</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="1" t="s">
-        <v>320</v>
+        <v>872</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>830</v>
+        <v>873</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>179</v>
+        <v>353</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>856</v>
+        <v>537</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="1" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="1" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>508</v>
+        <v>22</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>509</v>
+        <v>88</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="1" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>228</v>
+        <v>23</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="1" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>865</v>
+        <v>447</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>182</v>
+        <v>578</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="1" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>98</v>
+        <v>229</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>606</v>
+        <v>46</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>606</v>
+        <v>47</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="1" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>870</v>
+        <v>411</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="1" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>873</v>
+        <v>447</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>116</v>
+        <v>363</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>876</v>
+        <v>229</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>57</v>
+        <v>232</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>58</v>
+        <v>232</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="1" t="s">
-        <v>878</v>
+        <v>780</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>879</v>
+        <v>781</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="1" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="1" t="s">
-        <v>882</v>
+        <v>894</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>876</v>
+        <v>408</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>411</v>
+        <v>61</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="1" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="1" t="s">
-        <v>886</v>
+        <v>898</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>887</v>
+        <v>447</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>356</v>
+        <v>101</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="1" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>411</v>
+        <v>27</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>411</v>
+        <v>203</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="1" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>876</v>
+        <v>183</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>588</v>
+        <v>39</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="1" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="1" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="1" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>876</v>
+        <v>447</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="1" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>876</v>
+        <v>180</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>142</v>
+        <v>501</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="1" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>902</v>
+        <v>447</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>903</v>
+        <v>203</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="1" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>906</v>
+        <v>218</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>228</v>
+        <v>254</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="1" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>909</v>
+        <v>447</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="1" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>912</v>
+        <v>183</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="1" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>322</v>
+        <v>116</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="1" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>807</v>
+        <v>339</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="1" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>271</v>
+        <v>203</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="1" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="1" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>285</v>
+        <v>75</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="1" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="1" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>341</v>
+        <v>940</v>
       </c>
       <c r="E385" s="1" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="1" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="1" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="1" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="1" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>341</v>
+        <v>75</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="1" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>16</v>
+        <v>954</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>341</v>
+        <v>47</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="1" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>16</v>
+        <v>954</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="1" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="1" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>952</v>
+        <v>790</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B394" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="B394" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C394" s="1" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>33</v>
+        <v>251</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="1" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="C395" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D395" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E395" s="1" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="1" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>72</v>
+        <v>940</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="1" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>27</v>
+        <v>954</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="1" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>965</v>
+        <v>790</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>339</v>
+        <v>971</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="1" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>27</v>
+        <v>954</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="E399" s="1"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="1" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>83</v>
+        <v>432</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="1" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>338</v>
+        <v>954</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="1" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>387</v>
+        <v>101</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>338</v>
+        <v>513</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>979</v>
+        <v>954</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>16</v>
+        <v>984</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>411</v>
+        <v>56</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>411</v>
+        <v>750</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="1" t="s">
-        <v>983</v>
+        <v>716</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>16</v>
+        <v>954</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="D406" s="1"/>
       <c r="E406" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>16</v>
+        <v>954</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="1" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>142</v>
+        <v>57</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>16</v>
+        <v>954</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>442</v>
+        <v>339</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="1" t="s">
-        <v>992</v>
+        <v>831</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>993</v>
+        <v>954</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="1" t="s">
         <v>995</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E411" s="1" t="s">
         <v>996</v>
-      </c>
-[...7 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E412" s="1" t="s">
         <v>998</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="1" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1003</v>
+        <v>954</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="1" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>346</v>
+        <v>954</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>179</v>
+        <v>130</v>
       </c>
       <c r="E414" s="1" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="1" t="s">
-        <v>332</v>
+        <v>1003</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>461</v>
+        <v>513</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="1" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>955</v>
+        <v>1006</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1011</v>
+        <v>954</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>48</v>
+        <v>774</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="1" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1014</v>
+        <v>954</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>48</v>
+        <v>586</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="1" t="s">
-        <v>294</v>
+        <v>1012</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>284</v>
+        <v>954</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>295</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1017</v>
+        <v>513</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="1" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>99</v>
+        <v>193</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1017</v>
+        <v>954</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E423" s="1" t="s">
         <v>1023</v>
-      </c>
-[...10 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B424" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="B424" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C424" s="1" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="E425" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="E425" s="1" t="s">
+        <v>1029</v>
+      </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B426" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="B426" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C426" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="1" t="s">
-        <v>171</v>
+        <v>1032</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>99</v>
+        <v>1034</v>
       </c>
       <c r="E427" s="1" t="s">
-        <v>172</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="1" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1017</v>
+        <v>1037</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>57</v>
+        <v>115</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>116</v>
+        <v>239</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="1" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="E429" s="1" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="1" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1017</v>
+        <v>1043</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="1" t="s">
-        <v>1037</v>
+        <v>1045</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1017</v>
+        <v>1043</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="1" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1017</v>
+        <v>1043</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>411</v>
+        <v>93</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="1" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1017</v>
+        <v>1050</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>508</v>
+        <v>27</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>509</v>
+        <v>32</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="1" t="s">
-        <v>190</v>
+        <v>1052</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>58</v>
+        <v>366</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>192</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="1" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>346</v>
+        <v>1056</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>606</v>
+        <v>115</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="E435" s="1"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="1" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>442</v>
+        <v>39</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="1" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>461</v>
+        <v>1061</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>57</v>
+        <v>115</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>442</v>
+        <v>239</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="1" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>955</v>
+        <v>1064</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="1" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>346</v>
+        <v>1058</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>387</v>
+        <v>28</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="1" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>993</v>
+        <v>1069</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>442</v>
+        <v>203</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="1" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>411</v>
+        <v>74</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>411</v>
+        <v>75</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="1" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>461</v>
+        <v>1074</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>442</v>
+        <v>193</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="1" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>346</v>
+        <v>1077</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>411</v>
+        <v>56</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>411</v>
+        <v>57</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="1" t="s">
-        <v>1064</v>
+        <v>1079</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>346</v>
+        <v>1077</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>75</v>
+        <v>123</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="1" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>461</v>
+        <v>1082</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>22</v>
+        <v>366</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>1067</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="1" t="s">
-        <v>1068</v>
+        <v>1084</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>461</v>
+        <v>1077</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>588</v>
+        <v>23</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>1069</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="1" t="s">
-        <v>1070</v>
+        <v>1086</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>996</v>
+        <v>1077</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>903</v>
+        <v>47</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>1071</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="1" t="s">
-        <v>1072</v>
+        <v>1088</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>993</v>
+        <v>1077</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>903</v>
+        <v>88</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>1073</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="1" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1075</v>
+        <v>646</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>126</v>
+        <v>774</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>1076</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="1" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1078</v>
+        <v>447</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>58</v>
+        <v>254</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="1" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>993</v>
+        <v>447</v>
       </c>
       <c r="C451" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D451" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E451" s="1" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="1" t="s">
-        <v>1082</v>
+        <v>756</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>461</v>
+        <v>734</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>135</v>
+        <v>9</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>271</v>
+        <v>10</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>1083</v>
+        <v>757</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="1" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1014</v>
+        <v>447</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>508</v>
+        <v>22</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>509</v>
+        <v>88</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="1" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1087</v>
+        <v>447</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="1" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1090</v>
+        <v>447</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="1" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1093</v>
+        <v>734</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="1" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1078</v>
+        <v>447</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>58</v>
+        <v>334</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="1" t="s">
-        <v>1097</v>
+        <v>852</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1098</v>
+        <v>447</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="1" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>993</v>
+        <v>447</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="E459" s="1"/>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="1" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>461</v>
+        <v>1109</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="1" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>996</v>
+        <v>447</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>58</v>
+        <v>339</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="1" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>993</v>
+        <v>447</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="1" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="1" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>915</v>
+        <v>447</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>139</v>
+        <v>70</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="1" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="1" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>57</v>
+        <v>297</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>442</v>
+        <v>298</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="1" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E467" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="E467" s="1" t="s">
+        <v>1124</v>
+      </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="1" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="1" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="1" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="E471" s="1" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="1" t="s">
-        <v>308</v>
+        <v>1133</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>284</v>
+        <v>447</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>309</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="1" t="s">
-        <v>1125</v>
+        <v>1135</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>125</v>
+        <v>46</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>126</v>
+        <v>47</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="1" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>254</v>
+        <v>47</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="1" t="s">
-        <v>1129</v>
+        <v>1139</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1130</v>
+        <v>447</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="E475" s="1" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="1" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1133</v>
+        <v>447</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>38</v>
+        <v>581</v>
       </c>
       <c r="E476" s="1" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="1" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>311</v>
+        <v>75</v>
       </c>
       <c r="E477" s="1" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="1" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>341</v>
+        <v>75</v>
       </c>
       <c r="E478" s="1" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="1" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>341</v>
+        <v>75</v>
       </c>
       <c r="E479" s="1" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="1" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>62</v>
+        <v>209</v>
       </c>
       <c r="E480" s="1" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="1" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="E481" s="1"/>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="1" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="E482" s="1" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="1" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="E483" s="1" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="1" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="E484" s="1" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="1" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>588</v>
+        <v>774</v>
       </c>
       <c r="E485" s="1" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="1" t="s">
-        <v>1153</v>
+        <v>773</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1017</v>
+        <v>734</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>72</v>
+        <v>774</v>
       </c>
       <c r="E486" s="1" t="s">
-        <v>1154</v>
+        <v>775</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="1" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="E487" s="1" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="1" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>68</v>
+        <v>209</v>
       </c>
       <c r="E488" s="1" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="1" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1160</v>
+        <v>447</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>87</v>
+        <v>209</v>
       </c>
       <c r="E489" s="1" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="1" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="E490" s="1" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="1" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="E491" s="1"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="1" t="s">
-        <v>318</v>
+        <v>1169</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>284</v>
+        <v>447</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="E492" s="1" t="s">
-        <v>319</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="1" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>21</v>
+        <v>724</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>28</v>
+        <v>724</v>
       </c>
       <c r="E493" s="1" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="1" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1169</v>
+        <v>447</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>125</v>
+        <v>232</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>142</v>
+        <v>232</v>
       </c>
       <c r="E494" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="1" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>142</v>
+        <v>209</v>
       </c>
       <c r="E495" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="1" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1174</v>
+        <v>447</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>588</v>
+        <v>209</v>
       </c>
       <c r="E496" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="1" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1177</v>
+        <v>734</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>254</v>
+        <v>742</v>
       </c>
       <c r="E497" s="1" t="s">
-        <v>1178</v>
+        <v>743</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="1" t="s">
-        <v>755</v>
+        <v>1180</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>338</v>
+        <v>447</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="E498" s="1" t="s">
-        <v>756</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="1" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>341</v>
+        <v>111</v>
       </c>
       <c r="E499" s="1" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1182</v>
+        <v>447</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>606</v>
+        <v>27</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>606</v>
+        <v>28</v>
       </c>
       <c r="E500" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>955</v>
+        <v>1187</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="E501" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1187</v>
+        <v>447</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="E502" s="1" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="1" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>955</v>
+        <v>447</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="E503" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1192</v>
+        <v>447</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="E504" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1195</v>
+        <v>447</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>99</v>
+        <v>239</v>
       </c>
       <c r="E505" s="1" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>993</v>
+        <v>447</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>285</v>
+        <v>84</v>
       </c>
       <c r="E506" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E507" s="1" t="s">
         <v>1200</v>
-      </c>
-[...7 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="1" t="s">
-        <v>1202</v>
+        <v>782</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>161</v>
+        <v>734</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>37</v>
+        <v>783</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>38</v>
+        <v>783</v>
       </c>
       <c r="E508" s="1" t="s">
-        <v>1203</v>
+        <v>784</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="1" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>61</v>
+        <v>447</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>285</v>
+        <v>80</v>
       </c>
       <c r="E509" s="1" t="s">
-        <v>1205</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="1" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1207</v>
+        <v>447</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>83</v>
+        <v>310</v>
       </c>
       <c r="E510" s="1" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="1" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>277</v>
+        <v>1206</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E511" s="1" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="1" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>161</v>
+        <v>447</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>411</v>
+        <v>56</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>411</v>
+        <v>193</v>
       </c>
       <c r="E512" s="1" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="1" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>161</v>
+        <v>447</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="E513" s="1" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="1" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>316</v>
+        <v>447</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>18</v>
+        <v>254</v>
       </c>
       <c r="E514" s="1" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="1" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>233</v>
+        <v>447</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>139</v>
+        <v>186</v>
       </c>
       <c r="E515" s="1" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="1" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>233</v>
+        <v>447</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="E516" s="1" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="1" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1222</v>
+        <v>447</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="E517" s="1" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="1" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>830</v>
+        <v>447</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="E518" s="1" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="E519" s="1" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="1" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="E520" s="1" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="1" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="E521" s="1" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B522" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E522" s="1" t="s">
-        <v>199</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="1" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1017</v>
+        <v>447</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="E523" s="1" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E524" s="1" t="s">
         <v>1234</v>
-      </c>
-[...10 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E525" s="1" t="s">
         <v>1236</v>
-      </c>
-[...10 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E526" s="1" t="s">
         <v>1238</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1017</v>
+        <v>1233</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>442</v>
+        <v>111</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1017</v>
+        <v>1242</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>442</v>
+        <v>88</v>
       </c>
       <c r="E528" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1017</v>
+        <v>1233</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>606</v>
+        <v>92</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>606</v>
+        <v>93</v>
       </c>
       <c r="E529" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1017</v>
+        <v>1233</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>274</v>
+        <v>366</v>
       </c>
       <c r="E530" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1017</v>
+        <v>1249</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>9</v>
+        <v>232</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="E531" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="1" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1017</v>
+        <v>1252</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="E532" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="E532" s="1" t="s">
+        <v>1253</v>
+      </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="1" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1017</v>
+        <v>1255</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>311</v>
+        <v>52</v>
       </c>
       <c r="E533" s="1" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="1" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1017</v>
+        <v>793</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>442</v>
+        <v>88</v>
       </c>
       <c r="E534" s="1" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="1" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1017</v>
+        <v>793</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="E535" s="1" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="1" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1017</v>
+        <v>1262</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>411</v>
+        <v>22</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>411</v>
+        <v>88</v>
       </c>
       <c r="E536" s="1" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="1" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1259</v>
+        <v>793</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="E537" s="1" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="1" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1262</v>
+        <v>793</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>18</v>
+        <v>366</v>
       </c>
       <c r="E538" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="1" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1265</v>
+        <v>793</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
       <c r="E539" s="1" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="1" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1268</v>
+        <v>793</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>508</v>
+        <v>51</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>509</v>
+        <v>52</v>
       </c>
       <c r="E540" s="1" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="1" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1271</v>
+        <v>793</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>122</v>
+        <v>586</v>
       </c>
       <c r="E541" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1274</v>
+        <v>815</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B543" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E543" s="1" t="s">
         <v>1277</v>
-      </c>
-[...7 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E544" s="1" t="s">
         <v>1279</v>
-      </c>
-[...10 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E545" s="1" t="s">
         <v>1281</v>
-      </c>
-[...10 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B546" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="B546" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C546" s="1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>10</v>
+        <v>242</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>228</v>
+        <v>750</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>993</v>
+        <v>1289</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="E548" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1011</v>
+        <v>1289</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>341</v>
+        <v>123</v>
       </c>
       <c r="E549" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>996</v>
+        <v>1289</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="E550" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>461</v>
+        <v>1289</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="E551" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>993</v>
+        <v>1289</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>341</v>
+        <v>47</v>
       </c>
       <c r="E552" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1299</v>
+        <v>513</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>125</v>
+        <v>46</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>387</v>
+        <v>47</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>161</v>
+        <v>513</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>233</v>
+        <v>1289</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>122</v>
+        <v>353</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>277</v>
+        <v>1289</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>126</v>
+        <v>940</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>338</v>
+        <v>1308</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>87</v>
+        <v>242</v>
       </c>
       <c r="E557" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1310</v>
+        <v>1289</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>219</v>
+        <v>116</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>16</v>
+        <v>1289</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>346</v>
+        <v>1315</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>68</v>
+        <v>586</v>
       </c>
       <c r="E560" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>277</v>
+        <v>1289</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>48</v>
+        <v>586</v>
       </c>
       <c r="E561" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>876</v>
+        <v>1289</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>87</v>
+        <v>742</v>
       </c>
       <c r="E562" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1321</v>
+        <v>1289</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>105</v>
+        <v>742</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>178</v>
+        <v>1289</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>508</v>
+        <v>92</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>509</v>
+        <v>93</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>277</v>
+        <v>1289</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>9</v>
+        <v>92</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>10</v>
+        <v>501</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>284</v>
+        <v>1289</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="1" t="s">
-        <v>315</v>
+        <v>1329</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1329</v>
+        <v>1289</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>135</v>
+        <v>9</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="E567" s="1" t="s">
-        <v>317</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="1" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>346</v>
+        <v>1289</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>606</v>
+        <v>22</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>606</v>
+        <v>23</v>
       </c>
       <c r="E568" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1017</v>
+        <v>1289</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="E569" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1078</v>
+        <v>1289</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E570" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="1" t="s">
-        <v>345</v>
+        <v>1108</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>346</v>
+        <v>1289</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="E571" s="1" t="s">
-        <v>347</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1017</v>
+        <v>1289</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>807</v>
+        <v>88</v>
       </c>
       <c r="E572" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1339</v>
+        <v>1289</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>17</v>
+        <v>783</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>18</v>
+        <v>783</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>993</v>
+        <v>1342</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
       <c r="E574" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>993</v>
+        <v>1342</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>65</v>
+        <v>366</v>
       </c>
       <c r="E575" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>356</v>
+        <v>97</v>
       </c>
       <c r="E576" s="1" t="s">
-        <v>888</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1014</v>
+        <v>1349</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E577" s="1" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="1" t="s">
-        <v>1349</v>
+        <v>932</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>993</v>
+        <v>1351</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>179</v>
+        <v>75</v>
       </c>
       <c r="E578" s="1" t="s">
-        <v>1350</v>
+        <v>934</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B579" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="B579" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C579" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E579" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1354</v>
+        <v>1342</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="E580" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="E580" s="1" t="s">
+        <v>1355</v>
+      </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>993</v>
+        <v>1357</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>185</v>
+        <v>339</v>
       </c>
       <c r="E581" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="1" t="s">
-        <v>1357</v>
+        <v>1186</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>955</v>
+        <v>1359</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="E582" s="1" t="s">
-        <v>1358</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>993</v>
+        <v>1342</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="E583" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="E584" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="E585" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="C586" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D586" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D586" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E586" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="1" t="s">
-        <v>1367</v>
+        <v>1299</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1017</v>
+        <v>513</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="E587" s="1" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1277</v>
+        <v>1370</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E588" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1017</v>
+        <v>1370</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>179</v>
+        <v>75</v>
       </c>
       <c r="E589" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>996</v>
+        <v>467</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="E590" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="E591" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>179</v>
+        <v>501</v>
       </c>
       <c r="E592" s="1" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="E593" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>461</v>
+        <v>790</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="E594" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>179</v>
+        <v>254</v>
       </c>
       <c r="E595" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>28</v>
+        <v>334</v>
       </c>
       <c r="E596" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1017</v>
+        <v>467</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>185</v>
+        <v>88</v>
       </c>
       <c r="E597" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>993</v>
+        <v>712</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>903</v>
+        <v>203</v>
       </c>
       <c r="E598" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="E599" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>58</v>
+        <v>366</v>
       </c>
       <c r="E600" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E601" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>271</v>
+        <v>97</v>
       </c>
       <c r="E602" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1017</v>
+        <v>1401</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="E603" s="1" t="s">
-        <v>1400</v>
+        <v>740</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="E604" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="E605" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>62</v>
+        <v>310</v>
       </c>
       <c r="E606" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1017</v>
+        <v>1409</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>38</v>
+        <v>940</v>
       </c>
       <c r="E607" s="1" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="1" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="E608" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1017</v>
+        <v>1409</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="E609" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>38</v>
+        <v>586</v>
       </c>
       <c r="E610" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1017</v>
+        <v>712</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>38</v>
+        <v>586</v>
       </c>
       <c r="E611" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="1" t="s">
-        <v>1417</v>
+        <v>821</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>16</v>
+        <v>712</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>62</v>
+        <v>254</v>
       </c>
       <c r="E612" s="1" t="s">
-        <v>1418</v>
+        <v>823</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="1" t="s">
-        <v>343</v>
+        <v>1419</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>338</v>
+        <v>1187</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="E613" s="1" t="s">
-        <v>344</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="1" t="s">
-        <v>258</v>
+        <v>1420</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E614" s="1" t="s">
-        <v>259</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="1" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D615" s="1"/>
       <c r="E615" s="1" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="1" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D616" s="1"/>
       <c r="E616" s="1" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="1" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>804</v>
+        <v>6</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D617" s="1"/>
       <c r="E617" s="1" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="1" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1014</v>
+        <v>6</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D618" s="1"/>
       <c r="E618" s="1" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="1" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1014</v>
+        <v>6</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D619" s="1"/>
       <c r="E619" s="1" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="1" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>786</v>
+        <v>6</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D620" s="1"/>
       <c r="E620" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1433</v>
+        <v>6</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D621" s="1"/>
       <c r="E621" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D622" s="1"/>
       <c r="E622" s="1" t="s">
-        <v>23</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="1" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>786</v>
+        <v>6</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D623" s="1"/>
       <c r="E623" s="1" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="1" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>786</v>
+        <v>6</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D624" s="1"/>
       <c r="E624" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>786</v>
+        <v>1444</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>606</v>
+        <v>115</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>606</v>
+        <v>116</v>
       </c>
       <c r="E625" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="E626" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E627" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="1" t="s">
-        <v>1025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450</v>
+      </c>
+      <c r="B628" s="1"/>
       <c r="C628" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="E628" s="1" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="1" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="B629" s="1"/>
       <c r="C629" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>18</v>
+        <v>366</v>
       </c>
       <c r="E629" s="1" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="1" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>16</v>
+        <v>1455</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E630" s="1" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="1" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>16</v>
+        <v>1289</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E631" s="1" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="1" t="s">
-        <v>1453</v>
+        <v>608</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>99</v>
+        <v>310</v>
       </c>
       <c r="E632" s="1" t="s">
-        <v>1454</v>
+        <v>609</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>16</v>
+        <v>1460</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>99</v>
+        <v>501</v>
       </c>
       <c r="E633" s="1" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="1" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>16</v>
+        <v>1463</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>99</v>
+        <v>501</v>
       </c>
       <c r="E634" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>16</v>
+        <v>1289</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="E635" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>16</v>
+        <v>1289</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>18</v>
+        <v>363</v>
       </c>
       <c r="E636" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="1" t="s">
-        <v>1463</v>
+        <v>226</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1464</v>
+        <v>513</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>322</v>
+        <v>366</v>
       </c>
       <c r="E637" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="1" t="s">
-        <v>118</v>
+        <v>1470</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>16</v>
+        <v>1471</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E638" s="1" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>126</v>
+        <v>339</v>
       </c>
       <c r="E639" s="1" t="s">
-        <v>1468</v>
+        <v>925</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="1" t="s">
-        <v>1469</v>
+        <v>275</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>126</v>
+        <v>197</v>
       </c>
       <c r="E640" s="1" t="s">
-        <v>1468</v>
+        <v>276</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="1" t="s">
-        <v>1470</v>
+        <v>824</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>786</v>
+        <v>269</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="E641" s="1" t="s">
-        <v>1471</v>
+        <v>825</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="1" t="s">
-        <v>1472</v>
+        <v>883</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>786</v>
+        <v>229</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E642" s="1" t="s">
-        <v>1473</v>
+        <v>884</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>