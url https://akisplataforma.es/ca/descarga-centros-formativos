--- v3 (2026-05-12)
+++ v4 (2026-08-15)
@@ -59,4425 +59,4425 @@
   <si>
     <t>https://centrocompetencias.mapa.es/</t>
   </si>
   <si>
     <t>La Vega Innova</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>PROGRAMA CULTIVA</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/jovenes-rurales/visitas-forma…</t>
   </si>
   <si>
     <t>Formación Agro (Ministerio de Agricultura, Pesca y Alimentación)</t>
   </si>
   <si>
     <t>formación agro</t>
   </si>
   <si>
+    <t>CP Belarmino Fernández Iglesias</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>http://fundacionbelarminofernandez.com/</t>
+  </si>
+  <si>
+    <t>CIPFP a Distancia de La Rioja</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://fpdrioja.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Zonzamas</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>http://cifpzonzamas.org/web3/index.php</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela Superior de Gastronomía y Hostelería</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://ehtoledo.com/</t>
+  </si>
+  <si>
+    <t>IES Cencibel</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>https://www.iescencibel.es/</t>
+  </si>
+  <si>
+    <t>IES D'alella</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesalella/</t>
+  </si>
+  <si>
+    <t>IES Felanitx</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.iesfelanitx.cat/</t>
+  </si>
+  <si>
+    <t>IES Francisco Pacheco</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://iesfranciscopacheco.es/</t>
+  </si>
+  <si>
+    <t>IES La Rambla</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Soria</t>
+  </si>
+  <si>
+    <t>http://ieslarambla.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES Ramón Cabanillas</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesramoncabanillas/</t>
+  </si>
+  <si>
+    <t>IES Vega de San Mateo</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesvegadesanmateo/</t>
+  </si>
+  <si>
+    <t>CIPFP Valle de Elda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>https://cipfpvalledeelda.com/</t>
+  </si>
+  <si>
+    <t>EFA Molino de Viento</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-molino-de-viento/</t>
+  </si>
+  <si>
+    <t>CPIFP San Gabriel</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>https://colegiosangabriel.es/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Villafranca</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=2</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial (EOI)</t>
+  </si>
+  <si>
+    <t>Master en Gestión del Agua, Master en Economía Circular, Master en Gestión Medioambiental y Sostenibilidad, Master en Gestión de Empresas Agroalimentarias</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial</t>
+  </si>
+  <si>
+    <t>CDP Ergos Anidi</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>https://proyectoergos.com/</t>
+  </si>
+  <si>
+    <t>CPES La Inmaculada</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2025/1-24017965-la-inmaculada</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Navalmoral</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Cáceres</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=4</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Moraleja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Superior en en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=1</t>
+  </si>
+  <si>
+    <t>IES El Almijar</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselalmijar/</t>
+  </si>
+  <si>
+    <t>IES Emilio Manzano</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesemiliomanzano/</t>
+  </si>
+  <si>
+    <t>IES San José</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iessanjosecortegana/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan de Dios</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Actividades Ecuestres, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessanjuandedios.com/ies-san-juan-de-dios/p%C3%A1gina-…</t>
+  </si>
+  <si>
+    <t>Instituto Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
+  </si>
+  <si>
+    <t>IES Priorat</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespriorat/</t>
+  </si>
+  <si>
+    <t>Vedruna Artés</t>
+  </si>
+  <si>
+    <t>https://esvicc.cat/</t>
+  </si>
+  <si>
+    <t>IES La Guancha-Jerónimo Morales Barroso</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaguancha/</t>
+  </si>
+  <si>
+    <t>IES Sierra de la Virgen</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>https://iessierradelavirgen.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Guillem Collom Casesnoves</t>
+  </si>
+  <si>
+    <t>http://iessoller.com/</t>
+  </si>
+  <si>
+    <t>CPFP Centro Internacional Politécnico</t>
+  </si>
+  <si>
+    <t>https://formacioncip.com/</t>
+  </si>
+  <si>
+    <t>CEO Andrés Orozco</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ceoandresorozco/</t>
+  </si>
+  <si>
+    <t>IES José María Pérez Pulido</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesjosemariaperezpulido/</t>
+  </si>
+  <si>
+    <t>IES San Juan de la Rambla</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanjuandelarambla/</t>
+  </si>
+  <si>
+    <t>CPIFP en Valverde</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/centroseducativos/buscador-centros…</t>
+  </si>
+  <si>
+    <t>IES María de Córdoba</t>
+  </si>
+  <si>
+    <t>Ávila</t>
+  </si>
+  <si>
+    <t>http://iesmariadecordoba.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES María Zambrano</t>
+  </si>
+  <si>
+    <t>Segovia</t>
+  </si>
+  <si>
+    <t>http://iesmariazambrano.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Segura</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://ies-sierradelsegura.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bautista de la Concepción</t>
+  </si>
+  <si>
+    <t>https://ies-almodovar.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Montes de Cabañeros</t>
+  </si>
+  <si>
+    <t>https://ies-montesdecabaneros.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CEPA Altomira</t>
+  </si>
+  <si>
+    <t>https://cepa-altomira.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Ana María Matute</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>https://ies-anamariamatute.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Brianda de Mendoza</t>
+  </si>
+  <si>
+    <t>https://briandademendoza.es/</t>
+  </si>
+  <si>
+    <t>IESO Cuatro de Abril</t>
+  </si>
+  <si>
+    <t>https://iesocuatroabril.educarex.es/</t>
+  </si>
+  <si>
+    <t>IESO Cella Vinaria</t>
+  </si>
+  <si>
+    <t>https://iesocellavinaria.educarex.es/</t>
+  </si>
+  <si>
+    <t>CPFP Escuela Agroforestal Sierra Oeste</t>
+  </si>
+  <si>
+    <t>https://gradomaster.es/escuela-agroforestal-sierra-oeste/</t>
+  </si>
+  <si>
+    <t>IES Alto Jarama</t>
+  </si>
+  <si>
+    <t>https://www.iesaltojarama.com/</t>
+  </si>
+  <si>
+    <t>IES Biar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbiar/es/inici-es/</t>
+  </si>
+  <si>
+    <t>IES Fray Ignacio Barrachina</t>
+  </si>
+  <si>
+    <t>https://iesfib.es/</t>
+  </si>
+  <si>
+    <t>IES Rei en Jaume</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesreienjaume/</t>
+  </si>
+  <si>
+    <t>IES Enguera</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenguera/es/inici-es-va-es/</t>
+  </si>
+  <si>
+    <t>IES Vallada</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvallada/es/inici-es/</t>
+  </si>
+  <si>
+    <t>IES ABYLA</t>
+  </si>
+  <si>
+    <t>Ceuta</t>
+  </si>
+  <si>
+    <t>https://www.iesabyla.com/index.php/es/</t>
+  </si>
+  <si>
+    <t>IES Elena García Armada</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/ieselenagarciaarmada/</t>
+  </si>
+  <si>
+    <t>IES Vázquez Díaz</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesvazquezdiaz</t>
+  </si>
+  <si>
+    <t>CDP Escuela de Equitación de la Real Maestranza de Caballería de Ronda</t>
+  </si>
+  <si>
+    <t>https://www.rmcr.org/</t>
+  </si>
+  <si>
+    <t>IES Al-Mudeyne</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://iesalmudeyne.es/</t>
+  </si>
+  <si>
+    <t>FP Joviat</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.joviat.com/</t>
+  </si>
+  <si>
+    <t>FP Joviat les Tanques</t>
+  </si>
+  <si>
+    <t>https://www.joviat.com/es/viladecans/</t>
+  </si>
+  <si>
+    <t>Centre Tècnic Can Taió</t>
+  </si>
+  <si>
+    <t>http://www.gsishipica.org/</t>
+  </si>
+  <si>
+    <t>IES Mollerussa</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Elaboración de Productos Alimenticios, FP Media en Actividades Ecuestres, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-mollerussa/</t>
+  </si>
+  <si>
+    <t>IES Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>https://www.ieshotelescuela.com/</t>
+  </si>
+  <si>
+    <t>CPAFP Escuela de Equitación Añézcar</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>http://www.anezcar.com/</t>
+  </si>
+  <si>
+    <t>IES Puente de Alcolea</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuentedealcolea/</t>
+  </si>
+  <si>
+    <t>IES Castilblanco de los Arroyos</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/IESCastilblanco/?locale=es_ES</t>
+  </si>
+  <si>
+    <t>IES Buenavista</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesbuenavista/</t>
+  </si>
+  <si>
+    <t>https://iessanjuandelarambla.org/</t>
+  </si>
+  <si>
+    <t>Institut de Sostenibilitat i Medi Ambient de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/ca</t>
+  </si>
+  <si>
+    <t>Institut Rubió i Tudurí</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/es</t>
+  </si>
+  <si>
+    <t>Grupo ATU</t>
+  </si>
+  <si>
+    <t>https://cursosatu.grupoatu.com/cursos/</t>
+  </si>
+  <si>
+    <t>Espacio Inquietudes</t>
+  </si>
+  <si>
+    <t>https://espacioinquietudes.com/</t>
+  </si>
+  <si>
+    <t>Formaelx</t>
+  </si>
+  <si>
+    <t>https://formaelx.com/</t>
+  </si>
+  <si>
+    <t>INEA</t>
+  </si>
+  <si>
+    <t>https://inea.org/formacion-online/#cursos</t>
+  </si>
+  <si>
+    <t>Acredita Formación</t>
+  </si>
+  <si>
+    <t>https://www.acreditaformacion.com/</t>
+  </si>
+  <si>
+    <t>AENOR (Asociación Española de Normalización y Certificación)</t>
+  </si>
+  <si>
+    <t>https://www.aenor.com/formacion/encuentre-su-curso</t>
+  </si>
+  <si>
+    <t>MasterD Escuela de Agricultura, Ganadería y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.agriculturayganaderiamasterd.es/</t>
+  </si>
+  <si>
+    <t>MasterD Davante</t>
+  </si>
+  <si>
+    <t>https://www.davante.es/</t>
+  </si>
+  <si>
+    <t>Estudios Superiores Abiertos de Hosteleria (ESAH)</t>
+  </si>
+  <si>
+    <t>https://www.estudiahosteleria.com/enologia</t>
+  </si>
+  <si>
+    <t>Innova XXI Agro</t>
+  </si>
+  <si>
+    <t>https://www.innovaxxiagro.es/categoria-producto/cursos-agrarios/</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>EFA La Serna</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-la-serna/</t>
+  </si>
+  <si>
+    <t>EFA Valdemilanos</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-valdemilanos/</t>
+  </si>
+  <si>
+    <t>ZERYA</t>
+  </si>
+  <si>
+    <t>ZERYA sin resíduos</t>
+  </si>
+  <si>
+    <t>INCEDECA</t>
+  </si>
+  <si>
+    <t>Incedeca, S.L. está acreditada por la Entidad Nacional de Acreditación (ENAC) c…</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Esperanza</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://www.iesvirgendelaesperanza.com/</t>
+  </si>
+  <si>
+    <t>CPIFP Ikastetxea Lea-Artibai</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>https://www.leartik.eus/</t>
+  </si>
+  <si>
+    <t>Kreas</t>
+  </si>
+  <si>
+    <t>Girona</t>
+  </si>
+  <si>
+    <t>https://kreas.cat/</t>
+  </si>
+  <si>
+    <t>IES Santiago Apostol</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/santiagoapostol.net/estudios-santiagoapostol/p%C3%A1gi…</t>
+  </si>
+  <si>
+    <t>IES Virgen Del Remedio</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvremei/</t>
+  </si>
+  <si>
+    <t>IES Aguilar y Cano</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/web-ies-aguilar-y-cano/</t>
+  </si>
+  <si>
+    <t>Institut Dels Aliments de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iabarcelona/</t>
+  </si>
+  <si>
+    <t>CIPFP Escuela de la Vid</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Comercialización de Productos Alimentarios, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.vid.madrid/</t>
+  </si>
+  <si>
+    <t>https://iessanjosebadajoz.blogspot.com/</t>
+  </si>
+  <si>
+    <t>CIFEA Jumilla</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://www.carm.es/web/pagina?IDCONTENIDO=58585&amp;IDTIPO=100&amp;RASTRO=c2889$m58554</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>IES Gran Tarajal</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesgrantarajal/</t>
+  </si>
+  <si>
+    <t>CIPFP Ecea</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>http://cfasegovia.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CFEA de Sergude</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cecasergude/</t>
+  </si>
+  <si>
+    <t>CIFEA Lorca</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccalorca/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>EFA Fonteboa</t>
+  </si>
+  <si>
+    <t>https://www.fonteboa.es/</t>
+  </si>
+  <si>
+    <t>EFA Quintanes</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.quintanes.com/</t>
+  </si>
+  <si>
+    <t>Centro De Educación De Personas Adultas La Gomera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cepalagomera/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Centro Educativo Rural Valle Del Guadalquivir</t>
+  </si>
+  <si>
+    <t>http://cervalledelguadalquivir.es/</t>
+  </si>
+  <si>
+    <t>CFEA Alta Montaña</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cecaaltamontana/</t>
+  </si>
+  <si>
+    <t>CFEA De Lourizán</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.cfealourizan.com/</t>
+  </si>
+  <si>
+    <t>CIFP Almazán</t>
+  </si>
+  <si>
+    <t>http://cfaalmazan.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIFP Santiago</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpsantiago/node?page=1</t>
+  </si>
+  <si>
+    <t>CIPFP Coca</t>
+  </si>
+  <si>
+    <t>http://cifpcoca.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPEPS San Gabriel</t>
+  </si>
+  <si>
+    <t>https://sangabriel.es/</t>
+  </si>
+  <si>
+    <t>EFA Guadaljucen</t>
+  </si>
+  <si>
+    <t>http://efaguadaljucen.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Lorenzo Milani</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Agroambiental de Jaca</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>https://www.ifajaca.es/</t>
+  </si>
+  <si>
+    <t>IES "Concejo De Tineo"</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/web/iesconcejodetineo</t>
+  </si>
+  <si>
+    <t>IES Aljanadic</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesaljanadic/</t>
+  </si>
+  <si>
+    <t>IES Alto Turia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschelva/</t>
+  </si>
+  <si>
+    <t>IES Castillo De La Yedra</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://www.iescastillodelayedra.es/</t>
+  </si>
+  <si>
+    <t>IES Cidade de Antioquía</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Ourense</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iescidadeantioquia/</t>
+  </si>
+  <si>
+    <t>IES Clara Campoamor</t>
+  </si>
+  <si>
+    <t>https://iesclaracampoamor.educacion.es/</t>
+  </si>
+  <si>
+    <t>IES D. Pedro García Aguilera</t>
+  </si>
+  <si>
+    <t>http://iesdpga.es/</t>
+  </si>
+  <si>
+    <t>IES de Arzúa</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesarzua/</t>
+  </si>
+  <si>
+    <t>IES El Pont De Suert</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespontdesuert/</t>
+  </si>
+  <si>
+    <t>IES Federico García Lorca</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://iesfgl.es/</t>
+  </si>
+  <si>
+    <t>IES Foramontanos</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-foramontanos</t>
+  </si>
+  <si>
+    <t>IES Guadalerzas</t>
+  </si>
+  <si>
+    <t>https://www.guadalerzas.es/</t>
+  </si>
+  <si>
+    <t>IES Hermanos Amorós</t>
+  </si>
+  <si>
+    <t>http://www.ieshermanosamoros.com/</t>
+  </si>
+  <si>
+    <t>IES La Aldea De San Nicolás</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieslaaldeadesannicolas/</t>
+  </si>
+  <si>
+    <t>IES La Canal de Navarrés</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/ieslacanaldenavarres</t>
+  </si>
+  <si>
+    <t>IES La Creueta</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslacreueta/es/centro/</t>
+  </si>
+  <si>
+    <t>IES Murgia</t>
+  </si>
+  <si>
+    <t>Araba/Álava</t>
+  </si>
+  <si>
+    <t>https://murgiainstitutoa.hezkuntza.net/es/</t>
+  </si>
+  <si>
+    <t>IES Pedro Mercedes</t>
+  </si>
+  <si>
+    <t>https://www.iespedromercedes.es/</t>
+  </si>
+  <si>
+    <t>IES Ribera Del Bullaque</t>
+  </si>
+  <si>
+    <t>http://ies-riberadelbullaque.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Rodolfo Llopis</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesrodolfollopis/es/inici/</t>
+  </si>
+  <si>
+    <t>IES San Rosendo</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanrosendo/</t>
+  </si>
+  <si>
+    <t>IES Villa De Santiago</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvilladesantiago/</t>
+  </si>
+  <si>
+    <t>IES El Palmeral</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselpalmeral/</t>
+  </si>
+  <si>
+    <t>CIPFP de Movera</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.cpifpmovera.es/</t>
+  </si>
+  <si>
+    <t>IES El Carmen</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://iesjacaranda.es/joap2021/forestalmedcarmen.html</t>
+  </si>
+  <si>
+    <t>IFPA Los Llanos De Aridane</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/educacion/web/centros/centros_educativos/bus…</t>
+  </si>
+  <si>
+    <t>IES Alfonso IX</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>http://iesalfonsoix.centros.educa.jcyl.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP La Granja</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria, FP Media en Actividades Ecuestres, FP Media en Elaboración de Productos Alimenticios, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://cifplagranja.com/</t>
+  </si>
+  <si>
+    <t>CIFP Almázcara</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>http://cifpalmazcara.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPEPS Gsd International School Buitrago</t>
+  </si>
+  <si>
+    <t>https://www.gsdeducacion.com/Colegios/GsdBuitrago</t>
+  </si>
+  <si>
+    <t>IES Ntra.Sra.De Botoa</t>
+  </si>
+  <si>
+    <t>https://iesnsdebotoa.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Virgen De La Cabeza</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcmarmolejo/</t>
+  </si>
+  <si>
+    <t>IES Doñana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesdonana/</t>
+  </si>
+  <si>
+    <t>CIPFP Aguas Nuevas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>Centro De Convenio Virgen De Los Reyes</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://iesvirgendelosreyes.es/</t>
+  </si>
+  <si>
+    <t>EFA Oretana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-oretana/</t>
+  </si>
+  <si>
+    <t>IES Alto Palancia</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesaltopalancia/</t>
+  </si>
+  <si>
+    <t>IES Emilio Muñoz</t>
+  </si>
+  <si>
+    <t>https://iesemilio.wordpress.com/</t>
+  </si>
+  <si>
+    <t>IES Hozgarganta</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://fpjimena.es/</t>
+  </si>
+  <si>
+    <t>Institut Rubió I Tudurí</t>
+  </si>
+  <si>
+    <t>http://rubioituduri.cat/es</t>
+  </si>
+  <si>
+    <t>IES Da Terra Chá, Jose Trapero Pardo</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Ecológica</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdaterracha/</t>
+  </si>
+  <si>
+    <t>CFEA De Guísamo</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://cfeaguisamo.org/wp-19/</t>
+  </si>
+  <si>
+    <t>CIPFP Joan Taix</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/cifpjoantaix.cat/web/inici</t>
+  </si>
+  <si>
+    <t>IES La Marisma</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.ieslamarisma.net/</t>
+  </si>
+  <si>
+    <t>IES La Torreta</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/0300966100</t>
+  </si>
+  <si>
+    <t>IES Mencey Bencomo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesmenceybencomo/</t>
+  </si>
+  <si>
+    <t>IES Vicente Gandia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesvicentegandia/es/centro/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Arkaute / Arkaute Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.arkaute.net/es/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional Agraria Arucas</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/agpsa/formacion/temas/centros/eca-arucas/</t>
+  </si>
+  <si>
+    <t>IES De Jardineria I Agricultura Les Garberes</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insfpcastellar/</t>
+  </si>
+  <si>
+    <t>IES Les Salines</t>
+  </si>
+  <si>
+    <t>https://inslessalines.cat/index.php/ca/</t>
+  </si>
+  <si>
+    <t>IES Santa María Del Águila</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iessantamariadelaguila.com/inicio/</t>
+  </si>
+  <si>
+    <t>IES Sol De Portocarrero</t>
+  </si>
+  <si>
+    <t>https://iessoldeportocarrero.com/</t>
+  </si>
+  <si>
+    <t>ECA Catarroja</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ecacatarroja/</t>
+  </si>
+  <si>
+    <t>IFPA Tacoronte</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublogs/ifpatacoronte/</t>
+  </si>
+  <si>
+    <t>EA Amposta</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaamposta/</t>
+  </si>
+  <si>
+    <t>EAF Santa Coloma de Farners</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaforestal/</t>
+  </si>
+  <si>
+    <t>EA Solsonès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecasolsones/</t>
+  </si>
+  <si>
+    <t>IES Centro De Capacitacion Agraria</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.capacitacionagraria.villaviciosa</t>
+  </si>
+  <si>
+    <t>IES El Escorial</t>
+  </si>
+  <si>
+    <t>https://www.ieselescorial.org/</t>
+  </si>
+  <si>
+    <t>IES El Sobradillo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/ieselsobradillo/</t>
+  </si>
+  <si>
+    <t>CPIFP Felo Monzón Grau Bassas</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>http://www.elfelo.es/</t>
+  </si>
+  <si>
+    <t>IES Núm. 1. Universidad Laboral</t>
+  </si>
+  <si>
+    <t>https://www.universidadlaboraldemalaga.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Agrario Derio / Derio Nekazaritza</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://www.nekaderio.eus/</t>
+  </si>
+  <si>
+    <t>CIPFP Complejo Educativo de Cheste</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/fpcheste/</t>
+  </si>
+  <si>
+    <t>EFA La Malvesia</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.malvesia.es/</t>
+  </si>
+  <si>
+    <t>Centro Integrado / Ikastetxe Integratua Agroforestal</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Viticultura, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://ciagroforestal.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>CIFP Politécnico de Lugo</t>
+  </si>
+  <si>
+    <t>http://www.politecnicolugo.org/</t>
+  </si>
+  <si>
+    <t>CIPFP Costa de Azahar</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://cosda.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Don Bosco</t>
+  </si>
+  <si>
+    <t>Gipuzkoa</t>
+  </si>
+  <si>
+    <t>https://www.donbosco.eus/es/</t>
+  </si>
+  <si>
+    <t>CIPFP Kardala</t>
+  </si>
+  <si>
+    <t>https://kardala.eus/es/escuela/</t>
+  </si>
+  <si>
+    <t>CIPFP Profesor José Luis Graíño</t>
+  </si>
+  <si>
+    <t>https://www.xn--profesorjoseluisgraio-vbc.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Apec</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/centros/centro-integrado-formacion-profesional-apec</t>
+  </si>
+  <si>
+    <t>CPIFP Centro Tecnológico de Cereales de Castilla y León</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Palencia</t>
+  </si>
+  <si>
+    <t>https://www.cetece.net/joomla/</t>
+  </si>
+  <si>
+    <t>Escuela Agraria y Alimentaria del Empordà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eaemporda/</t>
+  </si>
+  <si>
+    <t>EA Pallars</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecapallars/</t>
+  </si>
+  <si>
+    <t>Escola Vedruna Gràcia Barcelona</t>
+  </si>
+  <si>
+    <t>https://eshvedrunagracia.cat/</t>
+  </si>
+  <si>
+    <t>IES Abula</t>
+  </si>
+  <si>
+    <t>http://www.iesabula.es/p-1/1/conocer-centro.html</t>
+  </si>
+  <si>
+    <t>IES Enrique Flórez</t>
+  </si>
+  <si>
+    <t>http://iesenriqueflorez.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Francisco Salinas</t>
+  </si>
+  <si>
+    <t>http://iesfranciscosalinas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Illa dels Banyols</t>
+  </si>
+  <si>
+    <t>http://insilla.net/</t>
+  </si>
+  <si>
+    <t>IES Leiras Pulpeiro</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesleiraspulpeiro/</t>
+  </si>
+  <si>
+    <t>IES Montsià</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmontsia/</t>
+  </si>
+  <si>
+    <t>IES Vicente Verdú</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/vicenteverdu/</t>
+  </si>
+  <si>
+    <t>IES Lope De Vega</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-lope-de-vega</t>
+  </si>
+  <si>
+    <t>IES Asta Regia</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesastaregia/</t>
+  </si>
+  <si>
+    <t>IES Castellarnau</t>
+  </si>
+  <si>
+    <t>https://institutcastellarnau.cat/</t>
+  </si>
+  <si>
+    <t>IES Cavall Bernat</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inscavallbernat/</t>
+  </si>
+  <si>
+    <t>IES Condes de Saldaña</t>
+  </si>
+  <si>
+    <t>http://iescondesdesaldana.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES de Castuera</t>
+  </si>
+  <si>
+    <t>https://iescastuera.educarex.es/index.php</t>
+  </si>
+  <si>
+    <t>IES de Puig-Reig</t>
+  </si>
+  <si>
+    <t>https://inspuig-reig.cat/</t>
+  </si>
+  <si>
+    <t>IES de Vic</t>
+  </si>
+  <si>
+    <t>https://ivic.cat/portal/index.php</t>
+  </si>
+  <si>
+    <t>IES Enric Soler i Godes</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesenricsolerigodes/es/</t>
+  </si>
+  <si>
+    <t>IES Joan Ramon Benaprès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iessitges/</t>
+  </si>
+  <si>
+    <t>IES Martí Dot</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmartidot/</t>
+  </si>
+  <si>
+    <t>IES Martí L'humà</t>
+  </si>
+  <si>
+    <t>http://iesmartilhuma.org/</t>
+  </si>
+  <si>
+    <t>IES Martínez Vargas</t>
+  </si>
+  <si>
+    <t>https://iesmv.com/</t>
+  </si>
+  <si>
+    <t>IES Pedro Jiménez Montoya</t>
+  </si>
+  <si>
+    <t>https://www.iespedrojimenezmontoya.es/</t>
+  </si>
+  <si>
+    <t>IES Vescomtat de Cabrera</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insvescomtatdecabrera/categoria/portada/</t>
+  </si>
+  <si>
+    <t>IES Peñascal</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Torre Olvidada</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iestorreolvidada/</t>
+  </si>
+  <si>
+    <t>IES Fuentesnuevas</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Industrias Alimentarias, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://iesfuentesnuevas.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>Instituto Escuela d'Hoteleria i Turisme de Lleida</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://www.ehtlleida.cat/</t>
+  </si>
+  <si>
+    <t>CIFEA Molina de Segura</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/ccamolinadesegura/sitio/index.cgi?wid_seccion=1&amp;wid_…</t>
+  </si>
+  <si>
+    <t>CIFP Paseo das Pontes</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifppaseodaspontes/</t>
+  </si>
+  <si>
+    <t>IES "Escultor Juan De Villanueva"</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/en/web/iesescultor/</t>
+  </si>
+  <si>
+    <t>IES de Guissona</t>
+  </si>
+  <si>
+    <t>https://iesguissona.cat/</t>
+  </si>
+  <si>
+    <t>IES Américo Castro</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.iesamericocastro.com/</t>
+  </si>
+  <si>
+    <t>IES Pérez De Guzmán</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://iesperezdeguzman.com/centro/</t>
+  </si>
+  <si>
+    <t>EA Manresa</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecamanresa/</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro/27010921</t>
+  </si>
+  <si>
+    <t>IES Ademuz</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesademuz/</t>
+  </si>
+  <si>
+    <t>IES Andrés Pérez Serrano</t>
+  </si>
+  <si>
+    <t>http://www.iesandresperezserrano.org/</t>
+  </si>
+  <si>
+    <t>IES Arcelais</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesarcelacis/curso-escolar/</t>
+  </si>
+  <si>
+    <t>IES Bellaguarda</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbellaguarda/</t>
+  </si>
+  <si>
+    <t>IES Castillo De Luna</t>
+  </si>
+  <si>
+    <t>https://iescastillodeluna.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Delgado Brackembury</t>
+  </si>
+  <si>
+    <t>https://iesbrackenbury.wordpress.com/inicio-p/</t>
+  </si>
+  <si>
+    <t>IES El Quint</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselquint/</t>
+  </si>
+  <si>
+    <t>IES Extremadura</t>
+  </si>
+  <si>
+    <t>https://iesextremadurame.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Felipe Solís Villechenous</t>
+  </si>
+  <si>
+    <t>https://iesfelipesolis.es/</t>
+  </si>
+  <si>
+    <t>IES Gregori Maians</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesgregorimaians/</t>
+  </si>
+  <si>
+    <t>IES Josep Segrelles</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjsegrelles/</t>
+  </si>
+  <si>
+    <t>IES La Garrigosa</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/4601898900</t>
+  </si>
+  <si>
+    <t>IES Pablo Ruiz Picasso</t>
+  </si>
+  <si>
+    <t>https://www.iespicasso.com/home</t>
+  </si>
+  <si>
+    <t>IES Ramon Turró I Darder</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesmalgrat/</t>
+  </si>
+  <si>
+    <t>IES Ribera Del Arga</t>
+  </si>
+  <si>
+    <t>https://iesriberadelarga.educacion.navarra.es/web1/</t>
+  </si>
+  <si>
+    <t>IES Valle Del Jerte</t>
+  </si>
+  <si>
+    <t>https://iesvallejertepla.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Gilabert De Centelles</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesnules/</t>
+  </si>
+  <si>
+    <t>IES Rafael Reyes</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iesrreyes.com/rafaelreyes/inicio</t>
+  </si>
+  <si>
+    <t>IES La Laboral</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://ieslalaboral.larioja.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo De Berceo</t>
+  </si>
+  <si>
+    <t>https://iesgonzaloberceo.larioja.edu.es/</t>
+  </si>
+  <si>
+    <t>IES "Luces"</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://alojaweb.educastur.es/web/iesluces</t>
+  </si>
+  <si>
+    <t>EA Alfarràs</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://www.Escolaagrariaalfarras.com/</t>
+  </si>
+  <si>
+    <t>IES Giola</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/institutgiola/</t>
+  </si>
+  <si>
+    <t>IES Josep Sureda I Blanes</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iesjosepsuredaiblanes.com/</t>
+  </si>
+  <si>
+    <t>IES La Serranía</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslaserrania/es/inicio/</t>
+  </si>
+  <si>
+    <t>IES Ostippo</t>
+  </si>
+  <si>
+    <t>https://iesostippo.es/</t>
+  </si>
+  <si>
+    <t>IES Pasqual Calbó I Caldés</t>
+  </si>
+  <si>
+    <t>https://www.iespasqualcalbo.cat/blocs/inici/</t>
+  </si>
+  <si>
+    <t>IES Reyes Católicos</t>
+  </si>
+  <si>
+    <t>http://iesreyescatolicos.com/</t>
+  </si>
+  <si>
+    <t>CIFP Avila</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Comercialización de Productos Alimentarios, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Básica en Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://cifpavila.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIPFP Can Marines</t>
+  </si>
+  <si>
+    <t>https://cifpcanmarines.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Príncipe Felipe</t>
+  </si>
+  <si>
+    <t>http://cifpprincipefelipe.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>EFA Moratalaz</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-moratalaz/</t>
+  </si>
+  <si>
+    <t>ECA Centro de Formación del Medio Rural de Don Benito</t>
+  </si>
+  <si>
+    <t>http://rurex-formacion.gobex.es/centros_detalle.php?centro_id=3</t>
+  </si>
+  <si>
+    <t>ECA Salamanca</t>
+  </si>
+  <si>
+    <t>https://directorio.educa.jcyl.es/es/centros/2023/1-37004704-salamanca</t>
+  </si>
+  <si>
+    <t>IES Alquivira</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalquivira/</t>
+  </si>
+  <si>
+    <t>IES Els Ports</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieselsports/</t>
+  </si>
+  <si>
+    <t>IES Francisco De Quevedo</t>
+  </si>
+  <si>
+    <t>http://ies-franciscodequevedo.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Mar De Aragón</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://www.iesmardearagon.es/</t>
+  </si>
+  <si>
+    <t>IES La Garrotxa</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://inslagarrotxa.cat/</t>
+  </si>
+  <si>
+    <t>CIPFP Viñalta</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>http://cifpvinalta.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CIPFP Benicarló</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Básica en Actividades de Panadería y Pastelería, FP Media en Producción Agropecuaria, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://labora.gva.es/va/web/cip-fp-benicarlo</t>
+  </si>
+  <si>
+    <t>EA Vallfogona de Balaguer</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-noguera/Escola/</t>
+  </si>
+  <si>
+    <t>IES Galileo Galilei</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.cefpgalileogalilei.com/</t>
+  </si>
+  <si>
+    <t>IES José Marín</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iesjosemarin.es/</t>
+  </si>
+  <si>
+    <t>CIPFP De San Blas</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>Teruel</t>
+  </si>
+  <si>
+    <t>https://cpifpsanblas.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Fraisoro Eskola</t>
+  </si>
+  <si>
+    <t>https://fraisoroeskola.eus/</t>
+  </si>
+  <si>
+    <t>EFA El Campico</t>
+  </si>
+  <si>
+    <t>https://www.elcampico.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº 1 Cuenca</t>
+  </si>
+  <si>
+    <t>https://cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CIPFP Montearagón</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.cpifpmontearagon.es/</t>
+  </si>
+  <si>
+    <t>EFA Boalares</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efasdearagon.org/efa-boalares/</t>
+  </si>
+  <si>
+    <t>IES D'horticultura I Jardineria</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.hortojardi.com/</t>
+  </si>
+  <si>
+    <t>EFA Torrealba</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://torrealba.es/</t>
+  </si>
+  <si>
+    <t>CIFEA Torre Pacheco</t>
+  </si>
+  <si>
+    <t>https://www.murciaeduca.es/cifeatorrepacheco/sitio/</t>
+  </si>
+  <si>
+    <t>Escuela De Viticultura Y Enología Félix Jiménez</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.escuelaViticulturarequena.es/</t>
+  </si>
+  <si>
+    <t>CEPA Luis Vives</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>http://cepa-luisvives.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>ECA Centro De Formación Del Medio Rural De Monforte De Lemos</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/cfea.monfortedelemos/</t>
+  </si>
+  <si>
+    <t>EA Mas Bové</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-masbove/</t>
+  </si>
+  <si>
+    <t>Esc.Fam.Agr.Campjoliu</t>
+  </si>
+  <si>
+    <t>https://www.campjoliu.org/</t>
+  </si>
+  <si>
+    <t>EA Gandesa</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-gandesa/</t>
+  </si>
+  <si>
+    <t>IES Binissalem</t>
+  </si>
+  <si>
+    <t>https://redols.caib.es/c07013140/</t>
+  </si>
+  <si>
+    <t>IES de Llançà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insllanca/</t>
+  </si>
+  <si>
+    <t>IES De Teulada</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesteulada/?page_id=6095&amp;lang=es</t>
+  </si>
+  <si>
+    <t>IES El Valle</t>
+  </si>
+  <si>
+    <t>https://www.ieselvalle.es/</t>
+  </si>
+  <si>
+    <t>IES Guadiana</t>
+  </si>
+  <si>
+    <t>https://ies-guadiana.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Julián Zarco</t>
+  </si>
+  <si>
+    <t>https://iesjulianzarco.es/</t>
+  </si>
+  <si>
+    <t>IES María Bellido</t>
+  </si>
+  <si>
+    <t>https://iesmariabellido.es/</t>
+  </si>
+  <si>
+    <t>IES Montes Orientales</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesmontesorientales/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Castillo De Albenzaide</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://fpinnova.grupo-ae.com/centro/castillo-de-albenzaide-14011501/</t>
+  </si>
+  <si>
+    <t>CIFP San Rafael de la Santa Espina</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>http://cifpsantaespina.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>ECA Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-borges/categoria/portada/</t>
+  </si>
+  <si>
+    <t>EA de Tàrrega</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eatarrega/</t>
+  </si>
+  <si>
+    <t>IES Gregorio Prieto</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://somosdelprieto.com/</t>
+  </si>
+  <si>
+    <t>IES Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>IES Santo Domingo</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.iessantodomingo.com/</t>
+  </si>
+  <si>
+    <t>Universidad de Valladolid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Calidad,  Desarrollo e Innovación de Alimentos</t>
+  </si>
+  <si>
+    <t>https://www.uva.es/</t>
+  </si>
+  <si>
+    <t>Universitat Politècnica de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Ciencia e Ingeniería de los Alimentos, Máster Universitario en Economía Agroalimentaria y del Medio Ambiente, Máster Universitario en Ingeniería Hidráulica y Medio Ambiente, Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Seguridad Industrial y Medio Ambiente, Máster Universitario Erasmus Mundus en Mejora Genética Vegetal / Erasmus Mundus Master in Plant Breeding - emPLANT + , Máster Universitario Erasmus Mundus en Sanidad Vegetal en Agricultura Sostenible/ European Master degree in Plant Health in Sustainable Cropping Systems, Máster Universitario Erasmus Mundus en Viticultura, Enología y Gestión de la Empresa Vitivinícola / International Master Vintage, Vine, Wine and Terroir Management</t>
+  </si>
+  <si>
+    <t>http://www.upv.es/es</t>
+  </si>
+  <si>
+    <t>Universidad de Extremadura</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Desarrollo Rural , Máster Universitario en Endoscopia y Cirugía de Mínima Invasión en Pequeños Animales , Máster Universitario en Gestión de Calidad y Trazabilidad en Alimentos de Origen Vegetal  , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.unex.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Málaga</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Diversidad Biológica y Medio Ambiente, Máster Universitario en Recursos Hídricos y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.uma.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Córdoba</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Estrategias para el Desarrollo Rural y Territorial , Máster Universitario en Herramientas Químicas para la Empresa Agroalimentaria y Medio Ambiental , Máster Universitario en Salud Pública Veterinaria , Máster Universitario en Transformación Digital del Sector Agroalimentario y Forestal (DIGITAL-AGRI) , Máster Universitario Erasmus Mundus en Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>http://www.uco.es/</t>
+  </si>
+  <si>
+    <t>Universidad a Distancia de Madrid</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Prevención, Calidad y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.udima.es/?web_origen=Bing_Marca&amp;utm_source=Bing&amp;utm_medium=paid_sea…</t>
+  </si>
+  <si>
+    <t>Universidad Católica de Valencia San Vicente Mártir</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada de Sistemas de Calidad, Medio Ambiente y Seguridad y Salud en el Trabajo</t>
+  </si>
+  <si>
+    <t>https://www.ucv.es/</t>
+  </si>
+  <si>
+    <t>Universidad Europea del Atlántico</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Gestión Integrada: Prevención, Medio Ambiente y Calidad</t>
+  </si>
+  <si>
+    <t>https://www.uneatlantico.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Innovación y Desarrollo de Alimentos de Calidad , Máster Universitario en Territorio, Infraestructura y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.uclm.es/</t>
+  </si>
+  <si>
+    <t>Universitat de València</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Investigación en Biología Molecular, Celular y Genética, Máster Universitario en Técnicas para la Gestión del Medio Ambiente y del Territorio</t>
+  </si>
+  <si>
+    <t>https://www.uv.es/</t>
+  </si>
+  <si>
+    <t>Universitat de les Illes Balears</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
+    <t>https://www.uib.eu/</t>
+  </si>
+  <si>
+    <t>Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Química en la Frontera con la Biología y la Ciencia de Materiales , Máster Universitario en Ingeniería Ambiental, Máster Universitario en Ingeniería Agronómica, Máster en Innovación en Nutrición, Seguridad y Tecnología Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.usc.gal/es/estudios/masteres</t>
+  </si>
+  <si>
+    <t>Universidad de Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Sanidad Animal y Seguridad Alimentaria , Máster Universitario en Soluciones TIC para Bienestar y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.udg.edu/ca/</t>
+  </si>
+  <si>
+    <t>TIERRA</t>
+  </si>
+  <si>
+    <t>https://www.plataformatierra.es/formacion/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores de Andalucía</t>
+  </si>
+  <si>
+    <t>https://escueladepastoresdeandalucia.es/</t>
+  </si>
+  <si>
+    <t>aGROSlab</t>
+  </si>
+  <si>
+    <t>https://www.agroslab.com/</t>
+  </si>
+  <si>
+    <t>AGROCABILDO</t>
+  </si>
+  <si>
+    <t>https://formacionagraria.tenerife.es/</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/cursos/</t>
+  </si>
+  <si>
+    <t>SAMSOLUCIONES</t>
+  </si>
+  <si>
+    <t>http://www.samsoluciones.es/</t>
+  </si>
+  <si>
+    <t>IRTA</t>
+  </si>
+  <si>
+    <t>https://transferencia.irta.cat/es/</t>
+  </si>
+  <si>
+    <t>Escola de Pastors i Pastores de Catalunya</t>
+  </si>
+  <si>
+    <t>https://escoladepastorsdecatalunya.cat/</t>
+  </si>
+  <si>
+    <t>Cooperatives agro-alimentàries CV</t>
+  </si>
+  <si>
+    <t>http://www.cooperativesagroalimentariescv.com/formacion/</t>
+  </si>
+  <si>
+    <t>Instituto Valenciano de Investigaciones Agrarias (IVIA)</t>
+  </si>
+  <si>
+    <t>https://ivia.gva.es/es/</t>
+  </si>
+  <si>
+    <t>LA UNIÓ</t>
+  </si>
+  <si>
+    <t>https://launio.org/cursos2?l=ES</t>
+  </si>
+  <si>
+    <t>UPA</t>
+  </si>
+  <si>
+    <t>https://www.upa.es/upa/inicio/</t>
+  </si>
+  <si>
+    <t>ASAJA</t>
+  </si>
+  <si>
+    <t>https://asajaservicios.com/formacion/</t>
+  </si>
+  <si>
+    <t>COAG</t>
+  </si>
+  <si>
+    <t>http://www.coag.org/agenda</t>
+  </si>
+  <si>
+    <t>CIHEAM ZARAGOZA</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Genética, genómica y mejora vegetal, Máster Universitario en Nutrición animal, Máster Universitario en Olivicultura y elaiotecnia, Máster Universitario en Gestión pesquera sostenible, Máster Universitario en Gestión sostenible y gobernanza del agua en el medio natural y agrario, Máster Universitario en Cultivos marinos, Máster Universitario en Mejora genética animal y biotecnología de la reproducción</t>
+  </si>
+  <si>
+    <t>https://www.iamz.ciheam.org/es/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores - Fundación Cooprado</t>
+  </si>
+  <si>
+    <t>https://fundacion.cooprado.es/proyectos/escuela_pastores/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores de Extremadura - CASTUERA</t>
+  </si>
+  <si>
+    <t>http://escuelapastores.com/</t>
+  </si>
+  <si>
+    <t>SANEA</t>
+  </si>
+  <si>
+    <t>https://www.sanea.org/</t>
+  </si>
+  <si>
+    <t>INALOCAL</t>
+  </si>
+  <si>
+    <t>https://inalocal.com/</t>
+  </si>
+  <si>
+    <t>HAZI</t>
+  </si>
+  <si>
+    <t>https://hazi.eus/es/servicios/cadena-de-valor-de-la-alimentacion-y-de-la-madera…</t>
+  </si>
+  <si>
+    <t>Escuela de Pastores del País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.gomiztegi.eus/?lang=es</t>
+  </si>
+  <si>
+    <t>FECOAM</t>
+  </si>
+  <si>
+    <t>https://fecoam.es/formacion-cursos/</t>
+  </si>
+  <si>
+    <t>Escuela de Pastoreo Sierra de Guadarrama/Picos de Europa</t>
+  </si>
+  <si>
+    <t>https://escueladepastores.es/</t>
+  </si>
+  <si>
+    <t>Institut Pla del Bosc</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inspladelbosc/</t>
+  </si>
+  <si>
+    <t>IES Benazaire</t>
+  </si>
+  <si>
+    <t>http://iesbenazaire.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Jaranda</t>
+  </si>
+  <si>
+    <t>https://iesjaranda.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Mugardos</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdemugardos/</t>
+  </si>
+  <si>
+    <t>CFEA de Becerreá</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro/27000617</t>
+  </si>
+  <si>
+    <t>IES Antón Alonso Ríos</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/fp/centro%252F36019751</t>
+  </si>
+  <si>
+    <t>IES Pere-Enric Barreda i Edo</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbenassal/es/</t>
+  </si>
+  <si>
+    <t>IES Les Foies</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslesfoies/</t>
+  </si>
+  <si>
+    <t>IES José Luis Tejada Peluffo</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>https://www.iestejada.com/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Aras</t>
+  </si>
+  <si>
+    <t>https://iessierradearas.es/</t>
+  </si>
+  <si>
+    <t>IES Catedrático Pulido Rubio</t>
+  </si>
+  <si>
+    <t>https://w3.iespulidorubio.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Puerta de Arenas</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuertadearenas/</t>
+  </si>
+  <si>
+    <t>IES Valle del Sol</t>
+  </si>
+  <si>
+    <t>http://www.iesvalledelsol.es/</t>
+  </si>
+  <si>
+    <t>CPIFP en ADEJE</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenadeje/</t>
+  </si>
+  <si>
+    <t>IES Marqués de Manzanedo</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-marques-de-manzanedo</t>
+  </si>
+  <si>
+    <t>IES Besaya</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-besaya</t>
+  </si>
+  <si>
+    <t>IES Río Órbigo</t>
+  </si>
+  <si>
+    <t>http://iesrioorbigo.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPIFP Felipe VI</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://cifpfelipevi.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Conde Lucanor</t>
+  </si>
+  <si>
+    <t>http://iescondelucanor.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPFPE Alcazarén</t>
+  </si>
+  <si>
+    <t>https://www.alcazarenformacion.es/</t>
+  </si>
+  <si>
+    <t>IES Fray Luis de León</t>
+  </si>
+  <si>
+    <t>http://iesfrayluis.com/</t>
+  </si>
+  <si>
+    <t>CEPA Cervantes</t>
+  </si>
+  <si>
+    <t>https://cepa-cervantes.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Fontecarmoa</t>
+  </si>
+  <si>
+    <t>http://www.cifpfontecarmoa.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Hotel Escuela de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Actividades Ecuestres, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>CIFP Escuela Hostelería y Turismo Simone Ortega</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://simoneortega.es/</t>
+  </si>
+  <si>
+    <t>CPIFP de Dénia</t>
+  </si>
+  <si>
+    <t>https://cdt.gva.es/red-de-centros/cdt-denia/</t>
+  </si>
+  <si>
+    <t>IES Los Montesinos-Remedios Muñoz</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslosmontesinos/</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesclaracampoamor/</t>
+  </si>
+  <si>
+    <t>CPIFP Ciutat de L'Aprenent</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Técnico en Aceites de Oliva y Vinoss, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad de la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46023419/</t>
+  </si>
+  <si>
+    <t>CPIFP Politecnico Easo Politeknikoa</t>
+  </si>
+  <si>
+    <t>https://www.easo.eus/</t>
+  </si>
+  <si>
+    <t>IES Virgen de la Victoria</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>http://iesvirgendelavictoria.educacion.es/</t>
+  </si>
+  <si>
+    <t>IES Carmen Pantión</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://iescarmenpantion.es/</t>
+  </si>
+  <si>
+    <t>IES Alcor</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/IES-ALCOR-Villalba-del-Alcor-100087912003611/</t>
+  </si>
+  <si>
+    <t>CDP María Zambrano</t>
+  </si>
+  <si>
+    <t>https://colegiomariazambrano.com/</t>
+  </si>
+  <si>
+    <t>CPIFP San Lorenzo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://www.escuelahosteleria.org/</t>
+  </si>
+  <si>
+    <t>CEPA Concepción Arenal</t>
+  </si>
+  <si>
+    <t>https://epaarenal.catedu.es/</t>
+  </si>
+  <si>
+    <t>CPIFP en Adeje</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>CPIFP Nº1</t>
+  </si>
+  <si>
+    <t>http://cifpguadalajara.es/</t>
+  </si>
+  <si>
+    <t>CPEE Ciudad de Toledo</t>
+  </si>
+  <si>
+    <t>http://ceeciudaddetoledo.es/</t>
+  </si>
+  <si>
+    <t>IES de Sabón</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesdesabon/</t>
+  </si>
+  <si>
+    <t>CPIFP de Vilamarín</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://cifpdevilamarin.gal/</t>
+  </si>
+  <si>
+    <t>CEPA Alfar</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/cepa-alfar/inicio</t>
+  </si>
+  <si>
+    <t>IES Alpajes</t>
+  </si>
+  <si>
+    <t>https://www.educa2.madrid.org/web/centro.ies.alpajes.aranjuez</t>
+  </si>
+  <si>
+    <t>CFP Fundación Juan XXIII</t>
+  </si>
+  <si>
+    <t>https://campus.fundacionjuan23.org/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>CEPA Cid Campeador Las Águilas - Cuatro Vientos</t>
+  </si>
+  <si>
+    <t>http://www.educa.madrid.org/cepa.cidcampeador.madrid</t>
+  </si>
+  <si>
+    <t>CREI Sagrado Corazón de Jesús</t>
+  </si>
+  <si>
+    <t>http://www.educa2.madrid.org/web/centro.crei.scorazon.madrid/inicio</t>
+  </si>
+  <si>
+    <t>IES Escuela Superior de Hostelería y Turismo</t>
+  </si>
+  <si>
+    <t>http://www.eshtm.es/</t>
+  </si>
+  <si>
+    <t>CEPA Montepinar</t>
+  </si>
+  <si>
+    <t>http://www.colegiomontepinar.com/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bosco</t>
+  </si>
+  <si>
+    <t>http://www.iessanjuanbosco.es/</t>
+  </si>
+  <si>
+    <t>IES Jijona</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesxixona/</t>
+  </si>
+  <si>
+    <t>IES Gabriel Císcar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesgabrielciscar/</t>
+  </si>
+  <si>
+    <t>CPIFP Egibide</t>
+  </si>
+  <si>
+    <t>https://www.egibide.org/</t>
+  </si>
+  <si>
+    <t>CIFP Tartagana LHII</t>
+  </si>
+  <si>
+    <t>https://www.tartanga.eus/</t>
+  </si>
+  <si>
+    <t>Escuela Profesional de Pastelería y Comercio de Bizkaia</t>
+  </si>
+  <si>
+    <t>http://www.gremiopasteleriabizkaia.com/escuela-profesional-de-pasteleria-y-come…</t>
+  </si>
+  <si>
+    <t>CPIFP Peñascal</t>
+  </si>
+  <si>
+    <t>http://www.grupopenascal.com/</t>
+  </si>
+  <si>
+    <t>IES Almina</t>
+  </si>
+  <si>
+    <t>https://iesalmina.educacion.es/</t>
+  </si>
+  <si>
+    <t>FP Básica de Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://iespabloruizpicasso.es/</t>
+  </si>
+  <si>
+    <t>EA del Pirineu (Bellestar)</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-pirineu/</t>
+  </si>
+  <si>
+    <t>EFA Casagrande</t>
+  </si>
+  <si>
+    <t>https://www.efacasagrande.org/</t>
+  </si>
+  <si>
+    <t>IES Teulada</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesteulada/?page_id=7078&amp;lang=es</t>
+  </si>
+  <si>
+    <t>IES Ribera de los Molinos</t>
+  </si>
+  <si>
+    <t>https://riberamolinos.es/</t>
+  </si>
+  <si>
+    <t>CEO Villa de Autol</t>
+  </si>
+  <si>
+    <t>http://villadeautol.blogspot.com/</t>
+  </si>
+  <si>
+    <t>IES Almicerán</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesalmiceran/</t>
+  </si>
+  <si>
+    <t>IES Ribera del Fardes</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesriberadelfardes/</t>
+  </si>
+  <si>
+    <t>CPIFP Nuevo</t>
+  </si>
+  <si>
+    <t>IES Álvarez Cubero</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/g.educaand.es/iesalvarezcubero/</t>
+  </si>
+  <si>
+    <t>IES Vía de la Plata</t>
+  </si>
+  <si>
+    <t>https://iesoviadelaplata.educarex.es/</t>
+  </si>
+  <si>
+    <t>CDP San Juan Bosco</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://moron.salesianos.edu/</t>
+  </si>
+  <si>
+    <t>IES Gonzalo Torrente Ballester</t>
+  </si>
+  <si>
+    <t>https://iesgtballester.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Montánchez</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://iessdemontanchez.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES La Palma</t>
+  </si>
+  <si>
+    <t>https://www.ieslapalma.edu.es/</t>
+  </si>
+  <si>
+    <t>IES Antonio de Mendoza</t>
+  </si>
+  <si>
+    <t>https://iesantoniodemendoza.com/</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Comercialización de Productos Alimentarios, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Puntagorda</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuntagorda/</t>
+  </si>
+  <si>
+    <t>CEPA Mora</t>
+  </si>
+  <si>
+    <t>https://cepa-cumlaude.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CEPA Cum Laude Margarita Sánchez</t>
+  </si>
+  <si>
+    <t>https://ieslorcalapuebla.es/</t>
+  </si>
+  <si>
+    <t>EFA Campomar</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Básica en Actividades Agropecuarias, FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://www.efacampomar.es/</t>
+  </si>
+  <si>
+    <t>IES Historiador Chabás</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieschabas/</t>
+  </si>
+  <si>
+    <t>IES La Nucia</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslanucia/es/inici-2/</t>
+  </si>
+  <si>
+    <t>CPIFP La Laboral</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfplalaboral/</t>
+  </si>
+  <si>
+    <t>IES Consellería</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/46022257/</t>
+  </si>
+  <si>
+    <t>IES Districte Marítim</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/districtemaritim/</t>
+  </si>
+  <si>
+    <t>IES Molí del Sol</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmolidelsol/</t>
+  </si>
+  <si>
+    <t>IES Haygón</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieshaygon/</t>
+  </si>
+  <si>
+    <t>IES 8 de marzo</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ies8demarzo/</t>
+  </si>
+  <si>
+    <t>IES Mare Nostrum</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/mnostrum/</t>
+  </si>
+  <si>
+    <t>IES Montserrat Roig</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmontserratroig/</t>
+  </si>
+  <si>
+    <t>IES Macià Abela</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmaciaabela/</t>
+  </si>
+  <si>
+    <t>IES Villa de Vícar</t>
+  </si>
+  <si>
+    <t>https://iesvilladevicar.es/</t>
+  </si>
+  <si>
+    <t>IES La Rosaleda</t>
+  </si>
+  <si>
+    <t>https://ieslarosaleda.com/</t>
+  </si>
+  <si>
+    <t>IES Ciudad de Coín</t>
+  </si>
+  <si>
+    <t>http://www.iesciudaddecoin.es/</t>
+  </si>
+  <si>
+    <t>IES San Miguel</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>IES Los Alcores</t>
+  </si>
+  <si>
+    <t>http://www.ieslosalcores.org/</t>
+  </si>
+  <si>
+    <t>IES Trafalgar</t>
+  </si>
+  <si>
+    <t>https://www.iestrafalgar.org/</t>
+  </si>
+  <si>
+    <t>IES La Jara</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/educacion/portales/web/educacion-permanente/w/1…</t>
+  </si>
+  <si>
+    <t>CPIFP Ávila</t>
+  </si>
+  <si>
+    <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Comercialización de Productos Alimentarios, FP Media Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Instituto de Formación Profesional y Excelencia (FPEX)</t>
+  </si>
+  <si>
+    <t>https://excelenciaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES Vall de la Safor</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/valldelasafor/</t>
+  </si>
+  <si>
+    <t>CPIFP Leonardo da Vinci</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Paisajismo y Medio Rural, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/cipfpleonardodavinci/novedades/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería y Turismo de Teruel</t>
+  </si>
+  <si>
+    <t>http://www.ehteruel.es/</t>
+  </si>
+  <si>
+    <t>CIFP La Merced</t>
+  </si>
+  <si>
+    <t>http://cifplamerced.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>CPIFP Almeraya</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/cpifpalmeraya/</t>
+  </si>
+  <si>
+    <t>IES Manuel Bartolomé Cossío</t>
+  </si>
+  <si>
+    <t>https://www.iesharo.es/2022/#</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>CPIFP Hurtado de Mendoza</t>
+  </si>
+  <si>
+    <t>http://www.hurtadodemendoza.es/</t>
+  </si>
+  <si>
+    <t>IES Recesvinto</t>
+  </si>
+  <si>
+    <t>http://iesrecesvinto.centros.educa.jcyl.es/sitio/index.cgi</t>
+  </si>
+  <si>
+    <t>IES Jacaranda</t>
+  </si>
+  <si>
+    <t>http://www.iesjacaranda.com/</t>
+  </si>
+  <si>
+    <t>IES Vicente Núñez</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iesvcn/</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería San Roque</t>
+  </si>
+  <si>
+    <t>https://iesescueladehosteleriasanroque.es/</t>
+  </si>
+  <si>
+    <t>IES López de Arenas</t>
+  </si>
+  <si>
+    <t>https://lopezdearenas.org/inicio/blog/</t>
+  </si>
+  <si>
+    <t>IES Doña Leonor de Guzmán</t>
+  </si>
+  <si>
+    <t>https://donaleonordeguzman.es/</t>
+  </si>
+  <si>
+    <t>IES Sidón</t>
+  </si>
+  <si>
+    <t>http://www.iessidon.com/</t>
+  </si>
+  <si>
+    <t>IES Atenea</t>
+  </si>
+  <si>
+    <t>http://iatenea.es/</t>
+  </si>
+  <si>
+    <t>IES Pérez Comendador</t>
+  </si>
+  <si>
+    <t>https://iespcomendador.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Pintor Juan Lara</t>
+  </si>
+  <si>
+    <t>http://www.iesjuanlara.es/</t>
+  </si>
+  <si>
+    <t>CIFP Manuel Antonio</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/cifpmanuelantonio/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo Asturias</t>
+  </si>
+  <si>
+    <t>http://www.cifphosteleriayturismo.es/</t>
+  </si>
+  <si>
+    <t>IES Monte Neme</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iesmonteneme/</t>
+  </si>
+  <si>
+    <t>EFA A Cancela</t>
+  </si>
+  <si>
+    <t>http://www.acancela.es/</t>
+  </si>
+  <si>
+    <t>EFA Piñeiral</t>
+  </si>
+  <si>
+    <t>https://pineiral.es/</t>
+  </si>
+  <si>
+    <t>Virgen al pie de la cruz</t>
+  </si>
+  <si>
+    <t>http://www.cvpcruz.com/</t>
+  </si>
+  <si>
+    <t>CPFPE Altaviana</t>
+  </si>
+  <si>
+    <t>https://altaviana.com/</t>
+  </si>
+  <si>
+    <t>CPFPE de la profesión de la panadería y pastelería</t>
+  </si>
+  <si>
+    <t>https://www.fegreppa.es/</t>
+  </si>
+  <si>
+    <t>Centro Educativo López Vicuña</t>
+  </si>
+  <si>
+    <t>http://lopezvicu.org/</t>
+  </si>
+  <si>
+    <t>IES Joan Coromines</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjoancoromines/</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesmarenostrum/</t>
+  </si>
+  <si>
+    <t>Via Magna</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>d'Ostalaria de Les-Val d'Aran</t>
+  </si>
+  <si>
+    <t>https://www.iesostalaria.com/</t>
+  </si>
+  <si>
+    <t>CPIFP de Hostelería y Turismo de Cartagena</t>
+  </si>
+  <si>
+    <t>http://hosteleriayturismocartagena.es/</t>
+  </si>
+  <si>
+    <t>Instituto Ribera del Sió</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-ribera-del-sio/</t>
+  </si>
+  <si>
+    <t>IES La Flota</t>
+  </si>
+  <si>
+    <t>https://ieslaflota.murciaeduca.es/</t>
+  </si>
+  <si>
+    <t>IES Sa Serra</t>
+  </si>
+  <si>
+    <t>http://www.iessaserra.cat/</t>
+  </si>
+  <si>
+    <t>Burlada FP</t>
+  </si>
+  <si>
+    <t>http://ciburlada.educacion.navarra.es/</t>
+  </si>
+  <si>
+    <t>IES Puerto del Rosario</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iespuertodelrosario</t>
+  </si>
+  <si>
+    <t>CPIFP en Morro Jable</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpenmorrojable/</t>
+  </si>
+  <si>
+    <t>CPIFP San Cristóbal</t>
+  </si>
+  <si>
+    <t>http://www.cifpsancristobal.org/</t>
+  </si>
+  <si>
+    <t>CPIFP Villa de Agüimes</t>
+  </si>
+  <si>
+    <t>http://cifpvilladeaguimes.es/</t>
+  </si>
+  <si>
+    <t>IES Argueneguín-Lidia Pulido</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarguineguin/</t>
+  </si>
+  <si>
+    <t>Escuela Universitaria de Turismo de Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>http://www.eutur.es/</t>
+  </si>
+  <si>
+    <t>Hotel Escuela Santa Cruz</t>
+  </si>
+  <si>
+    <t>http://www.hotelescuelasantacruz.com/</t>
+  </si>
+  <si>
+    <t>IES María Pérez Trujillo</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesmariapereztrujillo/</t>
+  </si>
+  <si>
+    <t>CPIFP Virgen de las Nieves</t>
+  </si>
+  <si>
+    <t>https://iesvnieves.es/</t>
+  </si>
+  <si>
+    <t>C.D.E.A.</t>
+  </si>
+  <si>
+    <t>https://www.cebanc.com/</t>
+  </si>
+  <si>
+    <t>Institut Sabadell</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-sabadell/</t>
+  </si>
+  <si>
+    <t>Escola d'Hoteleria i Turisme de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.insehtb.cat/</t>
+  </si>
+  <si>
+    <t>Centre de Pastisseria del Gremi de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.escoladepastisseria.cat/</t>
+  </si>
+  <si>
+    <t>Instituto Abat Oliba</t>
+  </si>
+  <si>
+    <t>https://www.insabatoliba.cat/</t>
+  </si>
+  <si>
+    <t>Fundació de Restauració i Hostalatge</t>
+  </si>
+  <si>
+    <t>Institut de Gastronomia i Restauració de Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insgastronomia/</t>
+  </si>
+  <si>
+    <t>IES de Tona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iestona/</t>
+  </si>
+  <si>
+    <t>IES Bisbe Sivilla</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/institutbisbesivilla/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Gamarra</t>
+  </si>
+  <si>
+    <t>https://gamarra.eus/</t>
+  </si>
+  <si>
+    <t>CFPE Esment Escola</t>
+  </si>
+  <si>
+    <t>http://www.esmentescola.es/</t>
+  </si>
+  <si>
+    <t>Escola d'Hostaleria i Turisme de Girona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ehtg/</t>
+  </si>
+  <si>
+    <t>Instituto Ramon Coll i Rodés</t>
+  </si>
+  <si>
+    <t>http://agora.xtec.cat/iesramoncoll/intranet/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuale de Hostelería/Ostalaritza de Galdakao</t>
+  </si>
+  <si>
+    <t>https://www.hosteleriagaldakao.com/index.php</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Virgen de Belén</t>
+  </si>
+  <si>
+    <t>Centro Superior de Hostelería del Mediterráneo</t>
+  </si>
+  <si>
+    <t>http://www.cshm.es</t>
+  </si>
+  <si>
+    <t>CPIFP Reina Victoria Eugenia</t>
+  </si>
+  <si>
+    <t>https://cifpreinavictoriaeugenia.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Camino de Santiago</t>
+  </si>
+  <si>
+    <t>https://www.escuelahostelerialarioja.com/</t>
+  </si>
+  <si>
+    <t>Instituto Olivar Gran</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-olivar-gran/</t>
+  </si>
+  <si>
+    <t>Instituto Baix Empordà</t>
+  </si>
+  <si>
+    <t>http://insbaixemporda.cat/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº 1 Guadalajara</t>
+  </si>
+  <si>
+    <t>IES Escuela de Hostelería y Turismo de Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>https://www.ehtalcala.com/</t>
+  </si>
+  <si>
+    <t>CEPA Berria</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/cepa-de-berria</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado 080 Formación Profesional</t>
+  </si>
+  <si>
+    <t>https://080formacion.es/</t>
+  </si>
+  <si>
+    <t>Santa María la Blanca</t>
+  </si>
+  <si>
+    <t>https://colegiosantamarialablanca.es/</t>
+  </si>
+  <si>
+    <t>Centro Aranda ALCORCON</t>
+  </si>
+  <si>
+    <t>https://arandaformacion.com/</t>
+  </si>
+  <si>
+    <t>IES María de Zayas y Sotomayor</t>
+  </si>
+  <si>
+    <t>https://site.educa.madrid.org/ies.mariadezayas.majadahonda/</t>
+  </si>
+  <si>
+    <t>IES Universidad Laboral</t>
+  </si>
+  <si>
+    <t>https://www.ulaboral.org/</t>
+  </si>
+  <si>
+    <t>IES Diego de Praves</t>
+  </si>
+  <si>
+    <t>http://iesdiegodepraves.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Campus de Formación Profesional y Empleo de Córdoba</t>
+  </si>
+  <si>
+    <t>https://campuscordoba.com/</t>
+  </si>
+  <si>
+    <t>CFPE "Gremio de Artesanos Confiteros del Principado de Asturias"</t>
+  </si>
+  <si>
+    <t>http://www.confiterosasturias.com/</t>
+  </si>
+  <si>
+    <t>IES Asturica Augusta</t>
+  </si>
+  <si>
+    <t>http://iesastorga.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Vegas Bajas</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://iesvegasbajas.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Sanxillao</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/iessanxillao/</t>
+  </si>
+  <si>
+    <t>CPIFP Fraga do Eume</t>
+  </si>
+  <si>
+    <t>https://www.cifpfragadoeume.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP Carlos Oroza</t>
+  </si>
+  <si>
+    <t>https://cifpcarlosoroza.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP La Flora</t>
+  </si>
+  <si>
+    <t>http://cifplaflora.centros.educa.jcyl.es/sitio/</t>
+  </si>
+  <si>
+    <t>IES Peñacastillo</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/ies-penacastillo</t>
+  </si>
+  <si>
+    <t>CPIFP Compostela</t>
+  </si>
+  <si>
+    <t>https://cifpcompostela.gal/</t>
+  </si>
+  <si>
+    <t>CPIFP en Santa María de Guía</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesnoroeste/</t>
+  </si>
+  <si>
+    <t>IES San Marcos</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iessanmarcos/</t>
+  </si>
+  <si>
+    <t>CPIFP Virgen de Candelaria</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/cifpvirgendecandelaria/</t>
+  </si>
+  <si>
+    <t>Instituto Escola de Capacitació Nauticopesquera de Catalunya</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesnautica/</t>
+  </si>
+  <si>
+    <t>Instituto Dertosa</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insdertosa/</t>
+  </si>
+  <si>
+    <t>CPIFP Escuela de Hostelería de Leoia</t>
+  </si>
+  <si>
+    <t>https://www.ostelerialeioa.net</t>
+  </si>
+  <si>
+    <t>Centro Docente Privado Sagrado Corazón De Jesús</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias</t>
+  </si>
+  <si>
+    <t>https://fpinnova.grupo-ae.com/titulacion/titulo-profesional-basico-en-actividad…</t>
+  </si>
+  <si>
+    <t>IES Río Arba</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/iesrioarba.es/iesrioarba/inicio</t>
+  </si>
+  <si>
+    <t>IES San Juan Del Castillo</t>
+  </si>
+  <si>
+    <t>http://ies-sanjuandelcastillo.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CPPSO Cala Sanz</t>
+  </si>
+  <si>
+    <t>https://www.educantabria.es/web/cc-calasanz-villacarriedo</t>
+  </si>
+  <si>
+    <t>IES Jaume II El Just</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesjaumeeljust/es/centro/</t>
+  </si>
+  <si>
+    <t>IES Lacimurga Constantia Iulia</t>
+  </si>
+  <si>
+    <t>https://ieslacimurgaci.educarex.es/</t>
+  </si>
+  <si>
+    <t>IES Puerta Del Andévalo</t>
+  </si>
+  <si>
+    <t>https://blogsaverroes.juntadeandalucia.es/iespuertadelandevalo/</t>
+  </si>
+  <si>
+    <t>CPES La Salle-La Estrella</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>https://centros.lasallefp.com/centros/la-salle-la-estrella-san-asensio-la-rioja…</t>
+  </si>
+  <si>
+    <t>IES Los Pedroches</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://ieslospedroches.com/</t>
+  </si>
+  <si>
+    <t>EFA El Salto</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://efasdearagon.org/?page_id=3310</t>
+  </si>
+  <si>
+    <t>IES Alcalans</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesalcalans/es/</t>
+  </si>
+  <si>
+    <t>IES La Contraviesa</t>
+  </si>
+  <si>
+    <t>http://ieslacontraviesa.es/</t>
+  </si>
+  <si>
+    <t>IES La Hoya de Buñol</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/ieslahoyadebunyol/</t>
+  </si>
+  <si>
+    <t>IES Nit De L'albà</t>
+  </si>
+  <si>
+    <t>https://mestreacasa.gva.es/web/iesnitdelalba</t>
+  </si>
+  <si>
+    <t>IES Padre José Miravent</t>
+  </si>
+  <si>
+    <t>https://www.iesmiravent.es/</t>
+  </si>
+  <si>
+    <t>IES Pare Arques</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesparearques/es/</t>
+  </si>
+  <si>
+    <t>IES Rodanas</t>
+  </si>
+  <si>
+    <t>http://iesrodanas.catedu.es/</t>
+  </si>
+  <si>
+    <t>IES Tomás De La Fuente Jurado</t>
+  </si>
+  <si>
+    <t>http://ies-tomasdelafuentejurado.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Benejúzar</t>
+  </si>
+  <si>
+    <t>https://portal.edu.gva.es/iesbenejuzar/</t>
+  </si>
+  <si>
+    <t>IES Valle Del Jiloca</t>
+  </si>
+  <si>
+    <t>http://iescalamocha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Coroso</t>
+  </si>
+  <si>
+    <t>http://www.edu.xunta.gal/centros/cifpcoroso/</t>
+  </si>
+  <si>
+    <t>IES EGA</t>
+  </si>
+  <si>
+    <t>http://iesega.com/</t>
+  </si>
+  <si>
+    <t>IES Andrés de Vandelvira</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>http://vandelvira.net/</t>
+  </si>
+  <si>
+    <t>IES O Ribeiro</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://www.edu.xunta.gal/centros/iesoribeiro/</t>
+  </si>
+  <si>
+    <t>Esc. Viticultura i Enologia Mercè Rossell I Domènech</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/esc-mrossell/</t>
+  </si>
+  <si>
+    <t>IES Arico</t>
+  </si>
+  <si>
+    <t>https://www3.gobiernodecanarias.org/medusa/edublog/iesarico/</t>
+  </si>
+  <si>
+    <t>IES Emilio Canalejo Olmeda</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos, FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>https://ieseco.es/</t>
+  </si>
+  <si>
+    <t>IES Joaquín Costa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>http://iescarinena.es/category/nuestro-centro/</t>
+  </si>
+  <si>
+    <t>CPIFP A Granxa</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Producción Agroecológica, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>https://cifpagranxa.gal/</t>
+  </si>
+  <si>
+    <t>Universidad de A Coruña</t>
+  </si>
+  <si>
+    <t>Grado en Biología</t>
+  </si>
+  <si>
+    <t>https://www.udc.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Alicante</t>
+  </si>
+  <si>
+    <t>https://www.ua.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>https://www.uniovi.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Vic-Universidad Central de Catalunya</t>
+  </si>
+  <si>
+    <t>https://www.uvic.cat/es</t>
+  </si>
+  <si>
+    <t>Universidad Autónoma de Barcelona</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Biología Ambiental , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Geografía, Medio Ambiente y Planificación Territorial , Grado en Microbiología , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.uab.cat/</t>
+  </si>
+  <si>
+    <t>Universidad Autónoma de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uam.es/uam/inicio</t>
+  </si>
+  <si>
+    <t>Universidad de Granada</t>
+  </si>
+  <si>
+    <t>https://www.ugr.es/</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Universidad de Murcia</t>
+  </si>
+  <si>
+    <t>https://www.um.es/</t>
+  </si>
+  <si>
+    <t>Universidad Complutense de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.ucm.es/contacto</t>
+  </si>
+  <si>
+    <t>Universidad de Navarra</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.unav.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agrícola y Agroalimentaria , Grado en Veterinaria , Grado en Ingeniería Forestal y del Medio Natural, Grado en Paisaje, Grado de Robótica (Agro-robótica)</t>
+  </si>
+  <si>
+    <t>Enlace a la página de la Universidad de Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica , Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
     <t>Universidad del País Vasco/Euskal Herriko Unibertsitatea</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Bioquímica y Biología Molecular , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Ambiental</t>
+  </si>
+  <si>
+    <t>https://www.ehu.eus/es/home</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Bioquímica y Ciencias Biomédicas , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Geografía y Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Universidad de Vigo</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uvigo.gal/</t>
+  </si>
+  <si>
+    <t>Universidad de León</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agraria y del Medio Rural , Grado en Ingeniería Agroambiental , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.unileon.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Alcalá</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.uah.es/es/</t>
+  </si>
+  <si>
+    <t>Universidad de Girona</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales , Grado en Geografía, Ordenación del Territorio y Gestión del Medio Ambiente</t>
+  </si>
+  <si>
+    <t>Universidad de La Laguna</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ull.es/</t>
+  </si>
+  <si>
+    <t>Universidad Rey Juan Carlos</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ingeniería Ambiental , Grado en Ciencias Ambientales , Grado en Ciencia y Tecnología de los Alimentos</t>
+  </si>
+  <si>
+    <t>https://www.urjc.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Barcelona</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ub.edu/web/portal/es/</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>Universidad de Sevilla</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.us.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Jaén</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ujaen.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Salamanca</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.usal.es/</t>
+  </si>
+  <si>
+    <t>Universidad Rovira i Virgili</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica y Biología Molecular</t>
+  </si>
+  <si>
+    <t>https://www.urv.cat/en/</t>
+  </si>
+  <si>
+    <t>Universidad Jaume I de Castellón</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica y Biología Molecular, Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.uji.es/</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola y Agroalimentaria, Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad de Lleida</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Producción Animal , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.udl.cat/ca/es/</t>
+  </si>
+  <si>
+    <t>Universidad Católica San Antonio</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.ucam.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos</t>
+  </si>
+  <si>
+    <t>Universidad Miguel Hernández de Elche</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agroalimentaria y Agroambiental</t>
+  </si>
+  <si>
+    <t>https://www.umh.es/</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad de Zaragoza</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agroalimentaria y del Medio Rural, Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://unizar.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Burgos</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Tecnología de los Alimentos, Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ubu.es/</t>
+  </si>
+  <si>
+    <t>Universidad Católica Santa Teresa de Jesús de Ávila</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ucavila.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Cádiz</t>
+  </si>
+  <si>
+    <t>https://www.uca.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pablo de Olavide</t>
+  </si>
+  <si>
+    <t>https://www.upo.es/portal/impe/web/portada/index.html</t>
+  </si>
+  <si>
+    <t>Universidad Nacional de Educación a Distancia (UNED)</t>
+  </si>
+  <si>
+    <t>https://www.uned.es/universidad/inicio.html</t>
+  </si>
+  <si>
+    <t>Universidad de Almería</t>
+  </si>
+  <si>
+    <t>Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.ual.es/</t>
+  </si>
+  <si>
+    <t>Universidad de Huelva</t>
+  </si>
+  <si>
+    <t>http://www.uhu.es/</t>
+  </si>
+  <si>
+    <t>Universidad de La Rioja</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.unirioja.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pontificia Comillas</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola y Agroambiental</t>
+  </si>
+  <si>
+    <t>https://www.comillas.edu/</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agrícola y del Medio Rural</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Cartagena</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroalimentaria y de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upct.es/</t>
+  </si>
+  <si>
+    <t>Universidad Pública de Navarra</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroalimentaria y del Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.unavarra.es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Agroambiental , Grado en Ingeniería en Tecnologías Ambientales , Grado en Ingeniería Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.upm.es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Catalunya</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Ambiental, Grado en Ingeniería de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upc.edu/es</t>
+  </si>
+  <si>
+    <t>Universidad Europea de Madrid</t>
+  </si>
+  <si>
+    <t>Grado en Medio Ambiente y Sostenibilidad , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://universidadeuropea.com/</t>
+  </si>
+  <si>
+    <t>Universidad Alfonso X El Sabio</t>
+  </si>
+  <si>
+    <t>Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.uax.com/</t>
+  </si>
+  <si>
+    <t>Universidad Cardenal Herrera-CEU</t>
+  </si>
+  <si>
+    <t>https://www.uchceu.es/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura de Precisión , Máster Universitario en Planificación de Proyectos de Desarrollo Rural y Gestión Sostenible , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Tecnología Agroambiental para una Agricultura Sostenible</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura para el Desarrollo, Máster Universitario en Sistemas Agrícolas Periurbanos</t>
+  </si>
+  <si>
+    <t>Universidad Internacional de Andalucía</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas</t>
+  </si>
+  <si>
+    <t>https://www.unia.es/es/</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura y Ganadería Ecológicas , Máster Universitario en Biodiversidad y Biología de la Conservación</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Desarrollo e Innovación de Alimentos , Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
     <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Microbiología y Salud</t>
   </si>
   <si>
-    <t>País Vasco</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Agroecología, Desarrollo Rural y Agroturismo</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Análisis Biológico y Diagnóstico de Laboratorio , Máster Universitario en Avances en Biología Agraria y Acuicultura , Máster Universitario en Biología Molecular Aplicada a Empresas Biotecnológicas (Bioenterprise) , Máster Universitario en Investigación y Avances en Microbiología</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Avances en Seguridad de los Alimentos</t>
   </si>
   <si>
-    <t>Jaén</t>
-[...7 lines deleted...]
-  <si>
     <t>Máster Universitario en Bioinformática y Biología Computacional , Máster Universitario en Microbiología , Máster Universitario en Nuevos Alimentos</t>
   </si>
   <si>
-    <t>https://www.uam.es/uam/inicio</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología Avanzada: Investigación y Aplicación</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...7 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología de la Conservación , Máster Universitario en Biología Sanitaria , Máster Universitario en Biología Vegetal Aplicada , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Microbiología y Parasitología: Investigación y Desarrollo , Máster Universitario en Producción y Sanidad Animal , Máster Universitario en Zoología</t>
   </si>
   <si>
-    <t>https://www.ucm.es/contacto</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología Marina: Biodiversidad y Conservación , Máster Universitario en Seguridad y Calidad de los Alimentos</t>
   </si>
   <si>
-    <t>Canarias</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología Molecular y Celular, Máster Universitario en Calidad, Seguridad y Tecnología de los Alimentos ,  Máster Universitario en Nutrición Animal , Máster Universitario en Ordenación Territorial y Medio Ambiental , Máster Universitario en Salud Global: Integración de la Salud Ambiental, Humana y Animal</t>
   </si>
   <si>
-    <t>Aragón</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología Molecular, Celular y Genética</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología y Conservación de la Biodiversidad</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología y Tecnología Aplicada a la Reproducción Humana Asistida</t>
   </si>
   <si>
-    <t>https://universidadeuropea.com/</t>
-[...4 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología y Tecnología de la Reproducción en Mamíferos , Máster Universitario en Biotecnología y Biología del Estrés de Plantas , Máster Universitario en Medicina de Pequeños Animales</t>
   </si>
   <si>
-    <t>Murcia, Región de</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Citogenética y Biología de la Reproducción , Máster Universitario en Ingeniería Biológica y Ambiental , Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Microbiología Aplicada , Máster Universitario en Zoonosis y Una Sola Salud (One Health)</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...10 lines deleted...]
-  <si>
     <t>Máster Universitario en Biotecnología del Medio Ambiente y la Salud</t>
-  </si>
-[...4183 lines deleted...]
-    <t>Instituto Josep Vallverdú</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4894,10767 +4894,10767 @@
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>118</v>
+      </c>
       <c r="E34" s="1" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="E35" s="1" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="E36" s="1" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E37" s="1" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E38" s="1" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E39" s="1" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E40" s="1" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>133</v>
+      </c>
       <c r="E41" s="1" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>136</v>
+      </c>
       <c r="E42" s="1" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>6</v>
+        <v>139</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="E43" s="1" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="E44" s="1" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="E45" s="1" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="E46" s="1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="E47" s="1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>161</v>
+        <v>79</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>152</v>
+      </c>
       <c r="E49" s="1" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="E50" s="1" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="E51" s="1" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D52" s="1"/>
+      <c r="D52" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E52" s="1" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E53" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="E54" s="1" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="E55" s="1" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>180</v>
+        <v>79</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>183</v>
+        <v>79</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>183</v>
+        <v>79</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>61</v>
+        <v>176</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="1" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>197</v>
+        <v>80</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>209</v>
+        <v>106</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>215</v>
+        <v>179</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>226</v>
+        <v>128</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>183</v>
+        <v>99</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>193</v>
+        <v>38</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>232</v>
+        <v>38</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>235</v>
+        <v>6</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D76" s="1"/>
       <c r="E76" s="1" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>238</v>
+        <v>6</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D77" s="1"/>
       <c r="E77" s="1" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D78" s="1"/>
       <c r="E78" s="1" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D79" s="1"/>
       <c r="E79" s="1" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D80" s="1"/>
       <c r="E80" s="1" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D81" s="1"/>
       <c r="E81" s="1" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D82" s="1"/>
       <c r="E82" s="1" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D83" s="1"/>
       <c r="E83" s="1" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>257</v>
+        <v>6</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="D84" s="1"/>
       <c r="E84" s="1" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>259</v>
+        <v>237</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>260</v>
+        <v>6</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D85" s="1"/>
       <c r="E85" s="1" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>263</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>186</v>
+        <v>64</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="B89" s="1"/>
       <c r="C89" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="B90" s="1"/>
       <c r="C90" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>197</v>
+        <v>45</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>277</v>
+        <v>255</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>101</v>
+        <v>258</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>52</v>
+        <v>261</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>254</v>
+        <v>73</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>58</v>
+        <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>77</v>
+        <v>272</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>81</v>
+        <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D99" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>76</v>
+        <v>278</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>34</v>
+        <v>279</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>9</v>
+        <v>281</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>36</v>
+        <v>283</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>29</v>
+        <v>190</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>90</v>
+        <v>285</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>94</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>67</v>
+        <v>288</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>71</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>41</v>
+        <v>291</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E104" s="1" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E105" s="1" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>125</v>
+        <v>298</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>57</v>
+        <v>293</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>121</v>
+        <v>300</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E107" s="1" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>15</v>
+        <v>303</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>118</v>
+        <v>306</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>120</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>254</v>
+        <v>18</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>310</v>
+        <v>52</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E113" s="1" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>44</v>
+        <v>317</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>47</v>
+        <v>136</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>48</v>
+        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>9</v>
+        <v>117</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E116" s="1" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>99</v>
+        <v>323</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E117" s="1"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>95</v>
+        <v>325</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>325</v>
+        <v>304</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>97</v>
+        <v>326</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>98</v>
+        <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>37</v>
+        <v>328</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>326</v>
+        <v>304</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>27</v>
+        <v>329</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>39</v>
+        <v>330</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>40</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>30</v>
+        <v>332</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>32</v>
+        <v>207</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>33</v>
+        <v>333</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D121" s="1" t="s">
-        <v>62</v>
+        <v>169</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>63</v>
+        <v>335</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>197</v>
+        <v>337</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>113</v>
+        <v>343</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>336</v>
+        <v>304</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="D124" s="1"/>
       <c r="E124" s="1" t="s">
-        <v>117</v>
+        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>338</v>
+        <v>304</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>339</v>
+        <v>282</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>70</v>
+        <v>293</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>109</v>
+        <v>350</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>112</v>
+        <v>351</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>20</v>
+        <v>352</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>23</v>
+        <v>353</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>24</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>86</v>
+        <v>355</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>346</v>
+        <v>99</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>22</v>
+        <v>356</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>88</v>
+        <v>356</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>89</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>49</v>
+        <v>358</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>347</v>
+        <v>304</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>53</v>
+        <v>359</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>351</v>
+        <v>362</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>353</v>
+        <v>26</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>352</v>
+        <v>99</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>9</v>
+        <v>257</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>362</v>
+        <v>304</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>363</v>
+        <v>147</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>362</v>
+        <v>304</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>366</v>
+        <v>64</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>369</v>
+        <v>99</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>232</v>
+        <v>60</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>82</v>
+        <v>381</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>374</v>
+        <v>304</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>84</v>
+        <v>337</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>85</v>
+        <v>382</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>297</v>
+        <v>117</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>64</v>
+        <v>394</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>10</v>
+        <v>396</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>66</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>22</v>
+        <v>356</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>88</v>
+        <v>356</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
-        <v>106</v>
+        <v>404</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>108</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>128</v>
+        <v>407</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>131</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>381</v>
+        <v>409</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>383</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>384</v>
+        <v>411</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>75</v>
+        <v>337</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>357</v>
+        <v>417</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="E153" s="1"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
-        <v>378</v>
+        <v>419</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>399</v>
+        <v>420</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>298</v>
+        <v>80</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>380</v>
+        <v>421</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>321</v>
+        <v>422</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>323</v>
+        <v>424</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
-        <v>401</v>
+        <v>425</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>402</v>
+        <v>426</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>111</v>
+        <v>427</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>203</v>
+        <v>353</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>406</v>
+        <v>430</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>408</v>
+        <v>432</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>409</v>
+        <v>433</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
-        <v>410</v>
+        <v>434</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>412</v>
+        <v>435</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
-        <v>413</v>
+        <v>436</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>408</v>
+        <v>437</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>414</v>
+        <v>18</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>415</v>
+        <v>438</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
-        <v>416</v>
+        <v>439</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>93</v>
+        <v>293</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>417</v>
+        <v>441</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
-        <v>418</v>
+        <v>442</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
-        <v>420</v>
+        <v>444</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>411</v>
+        <v>440</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
-        <v>426</v>
+        <v>451</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>74</v>
+        <v>257</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>197</v>
+        <v>370</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>432</v>
+        <v>26</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>433</v>
+        <v>457</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>206</v>
+        <v>454</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>310</v>
+        <v>169</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>339</v>
+        <v>114</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>206</v>
+        <v>473</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>196</v>
+        <v>473</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>57</v>
+        <v>261</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>206</v>
+        <v>473</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>206</v>
+        <v>473</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>456</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>462</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
-        <v>463</v>
+        <v>485</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>465</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
-        <v>466</v>
+        <v>488</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>464</v>
+        <v>491</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>101</v>
+        <v>169</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>464</v>
+        <v>500</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>464</v>
+        <v>256</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>39</v>
+        <v>427</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>88</v>
+        <v>508</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>93</v>
+        <v>508</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>484</v>
+        <v>511</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>464</v>
+        <v>256</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>486</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>488</v>
+        <v>246</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>464</v>
+        <v>517</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>88</v>
+        <v>518</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>88</v>
+        <v>261</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>203</v>
+        <v>106</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>464</v>
+        <v>517</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>298</v>
+        <v>337</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>464</v>
+        <v>246</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>501</v>
+        <v>68</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>505</v>
+        <v>531</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
-        <v>506</v>
+        <v>532</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>507</v>
+        <v>246</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>366</v>
+        <v>38</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>510</v>
+        <v>246</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>232</v>
+        <v>18</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
-        <v>512</v>
+        <v>536</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>513</v>
+        <v>537</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>232</v>
+        <v>109</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>517</v>
+        <v>540</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
-        <v>518</v>
+        <v>541</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>74</v>
+        <v>356</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>525</v>
+        <v>243</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
-        <v>527</v>
+        <v>549</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>522</v>
+        <v>550</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
-        <v>529</v>
+        <v>552</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>39</v>
+        <v>518</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
-        <v>531</v>
+        <v>554</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>536</v>
+        <v>243</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>353</v>
+        <v>38</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>123</v>
+        <v>169</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>539</v>
+        <v>561</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>522</v>
+        <v>550</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>186</v>
+        <v>38</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>522</v>
+        <v>565</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>62</v>
+        <v>326</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>547</v>
+        <v>570</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>522</v>
+        <v>256</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>28</v>
+        <v>353</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>549</v>
+        <v>572</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>551</v>
+        <v>243</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>334</v>
+        <v>261</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
-        <v>553</v>
+        <v>575</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>522</v>
+        <v>576</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>115</v>
+        <v>257</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>116</v>
+        <v>258</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>555</v>
+        <v>578</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>52</v>
+        <v>337</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>557</v>
+        <v>579</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
-        <v>558</v>
+        <v>580</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>559</v>
+        <v>581</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>209</v>
+        <v>83</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>560</v>
+        <v>582</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
-        <v>561</v>
+        <v>583</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>562</v>
+        <v>584</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>414</v>
+        <v>106</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>563</v>
+        <v>585</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
-        <v>564</v>
+        <v>586</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>565</v>
+        <v>256</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>22</v>
+        <v>281</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>334</v>
+        <v>282</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
-        <v>567</v>
+        <v>588</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>339</v>
+        <v>293</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>571</v>
+        <v>256</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>27</v>
+        <v>329</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>101</v>
+        <v>330</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>574</v>
+        <v>256</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>363</v>
+        <v>106</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>578</v>
+        <v>353</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>581</v>
+        <v>93</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="1" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>574</v>
+        <v>206</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>586</v>
+        <v>18</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>587</v>
+        <v>604</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="1" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>432</v>
+        <v>169</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="1" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>593</v>
+        <v>608</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>596</v>
+        <v>610</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
-        <v>597</v>
+        <v>611</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>239</v>
+        <v>169</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>269</v>
+        <v>601</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>310</v>
+        <v>73</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>606</v>
+        <v>639</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>116</v>
+        <v>427</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>606</v>
+        <v>642</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>586</v>
+        <v>100</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="1" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>606</v>
+        <v>99</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>634</v>
+        <v>648</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>27</v>
+        <v>329</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>101</v>
+        <v>330</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>637</v>
+        <v>651</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>640</v>
+        <v>654</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
-        <v>641</v>
+        <v>655</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>339</v>
+        <v>38</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>339</v>
+        <v>41</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>647</v>
+        <v>662</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
-        <v>648</v>
+        <v>663</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
-        <v>650</v>
+        <v>665</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>363</v>
+        <v>118</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>363</v>
+        <v>133</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B260" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="B260" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C260" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>197</v>
+        <v>64</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>209</v>
+        <v>73</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>668</v>
+        <v>681</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
-        <v>669</v>
+        <v>682</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>10</v>
+        <v>353</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>10</v>
+        <v>427</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>672</v>
+        <v>686</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
-        <v>673</v>
+        <v>687</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
-        <v>675</v>
+        <v>689</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>677</v>
+        <v>691</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>663</v>
+        <v>693</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>97</v>
+        <v>261</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>18</v>
+        <v>518</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
-        <v>683</v>
+        <v>698</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>684</v>
+        <v>699</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>88</v>
+        <v>427</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>685</v>
+        <v>700</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="1" t="s">
-        <v>686</v>
+        <v>701</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>687</v>
+        <v>702</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>688</v>
+        <v>703</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="1" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>690</v>
+        <v>705</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>298</v>
+        <v>207</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="1" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>206</v>
+        <v>708</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="1" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>334</v>
+        <v>712</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="1" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>183</v>
+        <v>708</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>581</v>
+        <v>508</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="1" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>183</v>
+        <v>708</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>581</v>
+        <v>60</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="1" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>206</v>
+        <v>708</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>366</v>
+        <v>147</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="1" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>183</v>
+        <v>721</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>9</v>
+        <v>117</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>10</v>
+        <v>326</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>704</v>
+        <v>722</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="1" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>180</v>
+        <v>724</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>414</v>
+        <v>118</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>706</v>
+        <v>725</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="1" t="s">
-        <v>707</v>
+        <v>726</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>183</v>
+        <v>727</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>708</v>
+        <v>728</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="1" t="s">
-        <v>709</v>
+        <v>729</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>183</v>
+        <v>730</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>339</v>
+        <v>207</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>710</v>
+        <v>731</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="1" t="s">
-        <v>711</v>
+        <v>732</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>712</v>
+        <v>730</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>22</v>
+        <v>281</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>23</v>
+        <v>282</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="1" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>715</v>
+        <v>736</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="1" t="s">
-        <v>716</v>
+        <v>737</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>717</v>
+        <v>739</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="1" t="s">
-        <v>718</v>
+        <v>82</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>719</v>
+        <v>71</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>720</v>
+        <v>84</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="1" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>581</v>
+        <v>18</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>722</v>
+        <v>741</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="1" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>712</v>
+        <v>743</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>724</v>
+        <v>37</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>724</v>
+        <v>109</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>725</v>
+        <v>744</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="1" t="s">
-        <v>726</v>
+        <v>745</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>728</v>
+        <v>746</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="1" t="s">
-        <v>729</v>
+        <v>747</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>366</v>
+        <v>109</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>730</v>
+        <v>748</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="1" t="s">
-        <v>731</v>
+        <v>749</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>732</v>
+        <v>750</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="1" t="s">
-        <v>733</v>
+        <v>751</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>432</v>
+        <v>261</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="1" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B294" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C294" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>47</v>
+        <v>337</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>742</v>
+        <v>64</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="1" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>239</v>
+        <v>147</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="1" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>57</v>
+        <v>337</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="1" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>750</v>
+        <v>353</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>751</v>
+        <v>764</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="1" t="s">
-        <v>752</v>
+        <v>765</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>727</v>
+        <v>766</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="1" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>734</v>
+        <v>769</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>10</v>
+        <v>770</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="1" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>734</v>
+        <v>766</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="1" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>727</v>
+        <v>766</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="1" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>727</v>
+        <v>777</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="1" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>727</v>
+        <v>780</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>763</v>
+        <v>107</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="1" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>727</v>
+        <v>782</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="1" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>727</v>
+        <v>785</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>70</v>
+        <v>770</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>767</v>
+        <v>786</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="1" t="s">
-        <v>768</v>
+        <v>787</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>769</v>
+        <v>788</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>770</v>
+        <v>789</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="1" t="s">
-        <v>771</v>
+        <v>790</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>727</v>
+        <v>791</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="1" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>727</v>
+        <v>794</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>774</v>
+        <v>93</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="1" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>727</v>
+        <v>797</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>777</v>
+        <v>798</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="1" t="s">
-        <v>778</v>
+        <v>799</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>727</v>
+        <v>800</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="1" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="C312" s="1"/>
+        <v>803</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="D312" s="1" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>781</v>
+        <v>804</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="1" t="s">
-        <v>782</v>
+        <v>805</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>734</v>
+        <v>806</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>783</v>
+        <v>356</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>783</v>
+        <v>356</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>784</v>
+        <v>807</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="1" t="s">
-        <v>494</v>
+        <v>808</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>785</v>
+        <v>809</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>363</v>
+        <v>64</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="1" t="s">
-        <v>787</v>
+        <v>811</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>467</v>
+        <v>812</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>339</v>
+        <v>169</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>788</v>
+        <v>813</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="1" t="s">
-        <v>789</v>
+        <v>814</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>791</v>
+        <v>816</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="1" t="s">
-        <v>792</v>
+        <v>817</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>793</v>
+        <v>818</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>23</v>
+        <v>293</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>794</v>
+        <v>819</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="1" t="s">
-        <v>795</v>
+        <v>820</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>796</v>
+        <v>822</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="1" t="s">
-        <v>797</v>
+        <v>823</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>793</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C319" s="1"/>
+      <c r="D319" s="1"/>
       <c r="E319" s="1" t="s">
-        <v>798</v>
+        <v>824</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="1" t="s">
-        <v>799</v>
+        <v>825</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>793</v>
+        <v>6</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="D320" s="1"/>
       <c r="E320" s="1" t="s">
-        <v>800</v>
+        <v>826</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="1" t="s">
-        <v>801</v>
+        <v>827</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>793</v>
+        <v>6</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="D321" s="1"/>
       <c r="E321" s="1" t="s">
-        <v>802</v>
+        <v>828</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="1" t="s">
-        <v>803</v>
+        <v>829</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D322" s="1"/>
       <c r="E322" s="1" t="s">
-        <v>626</v>
+        <v>830</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="1" t="s">
-        <v>804</v>
+        <v>831</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>805</v>
+        <v>6</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D323" s="1"/>
       <c r="E323" s="1" t="s">
-        <v>806</v>
+        <v>832</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="1" t="s">
-        <v>807</v>
+        <v>833</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>793</v>
+        <v>6</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D324" s="1"/>
       <c r="E324" s="1" t="s">
-        <v>808</v>
+        <v>834</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="1" t="s">
-        <v>809</v>
+        <v>835</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>810</v>
+        <v>6</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D325" s="1"/>
       <c r="E325" s="1" t="s">
-        <v>811</v>
+        <v>836</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="1" t="s">
-        <v>812</v>
+        <v>837</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>810</v>
+        <v>6</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D326" s="1"/>
       <c r="E326" s="1" t="s">
-        <v>813</v>
+        <v>838</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="1" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>815</v>
+        <v>6</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D327" s="1"/>
       <c r="E327" s="1" t="s">
-        <v>816</v>
+        <v>840</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="1" t="s">
-        <v>817</v>
+        <v>841</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D328" s="1"/>
       <c r="E328" s="1" t="s">
-        <v>818</v>
+        <v>842</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="1" t="s">
-        <v>819</v>
+        <v>843</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D329" s="1"/>
       <c r="E329" s="1" t="s">
-        <v>820</v>
+        <v>844</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="1" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>822</v>
+        <v>6</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D330" s="1"/>
       <c r="E330" s="1" t="s">
-        <v>823</v>
+        <v>846</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="1" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C331" s="1"/>
+      <c r="D331" s="1"/>
       <c r="E331" s="1" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="1" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>606</v>
-[...6 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C332" s="1"/>
+      <c r="D332" s="1"/>
       <c r="E332" s="1" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="1" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>606</v>
+        <v>852</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>239</v>
+        <v>118</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>829</v>
+        <v>853</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="1" t="s">
-        <v>830</v>
+        <v>854</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="D334" s="1"/>
       <c r="E334" s="1" t="s">
-        <v>829</v>
+        <v>855</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="1" t="s">
-        <v>831</v>
+        <v>856</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="D335" s="1"/>
       <c r="E335" s="1" t="s">
-        <v>832</v>
+        <v>857</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="1" t="s">
-        <v>833</v>
+        <v>858</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>834</v>
+        <v>6</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="D336" s="1"/>
       <c r="E336" s="1" t="s">
-        <v>835</v>
+        <v>859</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="1" t="s">
-        <v>836</v>
+        <v>860</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D337" s="1"/>
       <c r="E337" s="1" t="s">
-        <v>837</v>
+        <v>861</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="1" t="s">
-        <v>838</v>
+        <v>862</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="D338" s="1"/>
       <c r="E338" s="1" t="s">
-        <v>839</v>
+        <v>863</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="1" t="s">
-        <v>840</v>
+        <v>864</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="D339" s="1"/>
       <c r="E339" s="1" t="s">
-        <v>841</v>
+        <v>865</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="1" t="s">
-        <v>842</v>
+        <v>866</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="D340" s="1"/>
       <c r="E340" s="1" t="s">
-        <v>843</v>
+        <v>867</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="1" t="s">
-        <v>844</v>
+        <v>868</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>606</v>
+        <v>6</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>845</v>
+        <v>869</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="1" t="s">
-        <v>846</v>
+        <v>870</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>847</v>
+        <v>871</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="1" t="s">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>849</v>
+        <v>873</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="1" t="s">
-        <v>850</v>
+        <v>874</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>851</v>
+        <v>875</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="1" t="s">
-        <v>852</v>
+        <v>876</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>23</v>
+        <v>293</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="1" t="s">
-        <v>854</v>
+        <v>878</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>606</v>
+        <v>311</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="1" t="s">
-        <v>856</v>
+        <v>880</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>857</v>
+        <v>881</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="1" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>408</v>
+        <v>206</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>363</v>
+        <v>427</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="1" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>861</v>
+        <v>885</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="1" t="s">
-        <v>862</v>
+        <v>886</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>408</v>
+        <v>887</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>863</v>
+        <v>888</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="1" t="s">
-        <v>864</v>
+        <v>889</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>865</v>
+        <v>887</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="E351" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="E351" s="1" t="s">
+        <v>890</v>
+      </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="1" t="s">
-        <v>866</v>
+        <v>891</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>408</v>
+        <v>887</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>867</v>
+        <v>892</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="1" t="s">
-        <v>868</v>
+        <v>893</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>408</v>
+        <v>887</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>203</v>
+        <v>337</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>869</v>
+        <v>894</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="1" t="s">
-        <v>870</v>
+        <v>895</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>810</v>
+        <v>887</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="1" t="s">
-        <v>872</v>
+        <v>897</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>873</v>
+        <v>898</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>353</v>
+        <v>114</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>537</v>
+        <v>899</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="1" t="s">
-        <v>874</v>
+        <v>900</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>408</v>
+        <v>887</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>27</v>
+        <v>356</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>39</v>
+        <v>356</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>875</v>
+        <v>901</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="1" t="s">
-        <v>876</v>
+        <v>902</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>408</v>
+        <v>887</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>22</v>
+        <v>356</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>88</v>
+        <v>356</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>877</v>
+        <v>903</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="1" t="s">
-        <v>878</v>
+        <v>904</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>880</v>
+        <v>905</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="1" t="s">
-        <v>881</v>
+        <v>906</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>447</v>
+        <v>907</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>578</v>
+        <v>136</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="1" t="s">
-        <v>883</v>
+        <v>909</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>229</v>
+        <v>887</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>47</v>
+        <v>770</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>884</v>
+        <v>910</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="1" t="s">
-        <v>885</v>
+        <v>911</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>411</v>
+        <v>907</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>251</v>
+        <v>770</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>886</v>
+        <v>912</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B362" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C362" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>363</v>
+        <v>147</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>888</v>
+        <v>914</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="1" t="s">
-        <v>889</v>
+        <v>915</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>229</v>
+        <v>887</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>232</v>
+        <v>147</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>890</v>
+        <v>916</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="1" t="s">
-        <v>780</v>
+        <v>917</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>781</v>
+        <v>918</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="1" t="s">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>447</v>
+        <v>920</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>893</v>
+        <v>200</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="1" t="s">
-        <v>894</v>
+        <v>921</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>408</v>
+        <v>922</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>414</v>
+        <v>10</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>895</v>
+        <v>923</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="1" t="s">
-        <v>896</v>
+        <v>924</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>447</v>
+        <v>887</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>897</v>
+        <v>925</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="1" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>447</v>
+        <v>887</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="1" t="s">
-        <v>900</v>
+        <v>343</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>447</v>
+        <v>887</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>901</v>
+        <v>928</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="1" t="s">
-        <v>902</v>
+        <v>929</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>183</v>
+        <v>930</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>903</v>
+        <v>931</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="1" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>447</v>
+        <v>887</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>39</v>
+        <v>508</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="1" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>447</v>
+        <v>887</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>27</v>
+        <v>935</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>203</v>
+        <v>935</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="1" t="s">
-        <v>908</v>
+        <v>937</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>447</v>
+        <v>938</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>909</v>
+        <v>939</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="1" t="s">
-        <v>910</v>
+        <v>940</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>180</v>
+        <v>938</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>501</v>
+        <v>100</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>911</v>
+        <v>941</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="1" t="s">
-        <v>912</v>
+        <v>942</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>447</v>
+        <v>938</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>203</v>
+        <v>80</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>913</v>
+        <v>943</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="1" t="s">
-        <v>914</v>
+        <v>944</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>218</v>
+        <v>945</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>56</v>
+        <v>117</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>254</v>
+        <v>326</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>915</v>
+        <v>946</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="1" t="s">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>447</v>
+        <v>938</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>917</v>
+        <v>948</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="1" t="s">
-        <v>918</v>
+        <v>949</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>183</v>
+        <v>950</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>57</v>
+        <v>114</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>919</v>
+        <v>899</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="1" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>921</v>
+        <v>945</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>922</v>
+        <v>952</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="1" t="s">
-        <v>923</v>
+        <v>953</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>339</v>
+        <v>31</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>925</v>
+        <v>954</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="1" t="s">
-        <v>926</v>
+        <v>955</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>927</v>
+        <v>938</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>203</v>
+        <v>293</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>928</v>
+        <v>956</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="1" t="s">
-        <v>929</v>
+        <v>957</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>930</v>
+        <v>958</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>70</v>
+        <v>341</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>931</v>
+        <v>959</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="1" t="s">
-        <v>932</v>
+        <v>960</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>934</v>
+        <v>961</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="1" t="s">
-        <v>935</v>
+        <v>962</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>937</v>
+        <v>963</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="1" t="s">
-        <v>938</v>
+        <v>964</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>940</v>
+        <v>10</v>
       </c>
       <c r="E385" s="1" t="s">
-        <v>941</v>
+        <v>965</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="1" t="s">
-        <v>942</v>
+        <v>966</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>944</v>
+        <v>967</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="1" t="s">
-        <v>945</v>
+        <v>968</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>947</v>
+        <v>969</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="1" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="1" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>75</v>
+        <v>282</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="1" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>46</v>
+        <v>281</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>47</v>
+        <v>282</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="1" t="s">
-        <v>956</v>
+        <v>976</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>954</v>
+        <v>977</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="1" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>959</v>
+        <v>980</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="1" t="s">
-        <v>960</v>
+        <v>981</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>790</v>
+        <v>938</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>56</v>
+        <v>257</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>254</v>
+        <v>370</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>961</v>
+        <v>982</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="1" t="s">
-        <v>962</v>
+        <v>983</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>61</v>
+        <v>257</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>963</v>
+        <v>984</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="1" t="s">
-        <v>964</v>
+        <v>985</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>56</v>
+        <v>257</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>57</v>
+        <v>258</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>965</v>
+        <v>986</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="1" t="s">
-        <v>966</v>
+        <v>987</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>977</v>
+      </c>
+      <c r="C396" s="1"/>
       <c r="D396" s="1" t="s">
-        <v>940</v>
+        <v>258</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>967</v>
+        <v>988</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="1" t="s">
-        <v>968</v>
+        <v>989</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>52</v>
+        <v>176</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>969</v>
+        <v>990</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="1" t="s">
-        <v>970</v>
+        <v>630</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>790</v>
+        <v>991</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>971</v>
+        <v>992</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="1" t="s">
-        <v>972</v>
+        <v>993</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>954</v>
+        <v>206</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="E399" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>994</v>
+      </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="1" t="s">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>954</v>
+        <v>311</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>432</v>
+        <v>73</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="1" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>954</v>
+        <v>998</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>976</v>
+        <v>999</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="1" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>954</v>
+        <v>998</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>101</v>
+        <v>282</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="1" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>513</v>
+        <v>998</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="1" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>954</v>
+        <v>998</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>32</v>
+        <v>337</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="1" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>984</v>
+        <v>998</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>750</v>
+        <v>353</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>985</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="1" t="s">
-        <v>716</v>
+        <v>1008</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="D406" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>337</v>
+      </c>
       <c r="E406" s="1" t="s">
-        <v>986</v>
+        <v>756</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="1" t="s">
-        <v>987</v>
+        <v>1009</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>954</v>
+        <v>1010</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>70</v>
+        <v>207</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="1" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>991</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="1" t="s">
-        <v>992</v>
+        <v>1014</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>339</v>
+        <v>80</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="1" t="s">
-        <v>831</v>
+        <v>1017</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="E410" s="1" t="s">
-        <v>994</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="1" t="s">
-        <v>995</v>
+        <v>1019</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>513</v>
+        <v>1020</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>996</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="1" t="s">
-        <v>997</v>
+        <v>1022</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>239</v>
+        <v>100</v>
       </c>
       <c r="E412" s="1" t="s">
-        <v>998</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="1" t="s">
-        <v>999</v>
+        <v>1024</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>1000</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="1" t="s">
-        <v>1001</v>
+        <v>917</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>954</v>
+        <v>1026</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="E414" s="1" t="s">
-        <v>1002</v>
+        <v>918</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="1" t="s">
-        <v>1003</v>
+        <v>111</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>513</v>
+        <v>71</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>1004</v>
+        <v>112</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="1" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1006</v>
+        <v>738</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>1007</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="1" t="s">
-        <v>1008</v>
+        <v>1029</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>774</v>
+        <v>31</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>1009</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="1" t="s">
-        <v>1010</v>
+        <v>1031</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>586</v>
+        <v>31</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>1011</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="1" t="s">
-        <v>1012</v>
+        <v>352</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>1013</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="1" t="s">
-        <v>1014</v>
+        <v>1033</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>513</v>
+        <v>1034</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>1015</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="1" t="s">
-        <v>1016</v>
+        <v>1036</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1017</v>
+        <v>738</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>193</v>
+        <v>60</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>1018</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="1" t="s">
-        <v>1019</v>
+        <v>1038</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>954</v>
+        <v>738</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>1020</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="1" t="s">
-        <v>1021</v>
+        <v>1040</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1022</v>
+        <v>738</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="E423" s="1" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="1" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1025</v>
+        <v>738</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>52</v>
+        <v>169</v>
       </c>
       <c r="E424" s="1" t="s">
-        <v>1026</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="1" t="s">
-        <v>1027</v>
+        <v>1044</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1028</v>
+        <v>738</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="E425" s="1" t="s">
-        <v>1029</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="1" t="s">
-        <v>1030</v>
+        <v>1046</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1028</v>
+        <v>738</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>1031</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="1" t="s">
-        <v>1032</v>
+        <v>1048</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1033</v>
+        <v>738</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1034</v>
+        <v>60</v>
       </c>
       <c r="E427" s="1" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="1" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1037</v>
+        <v>738</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>239</v>
+        <v>60</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="1" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1040</v>
+        <v>738</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="E429" s="1" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="1" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1043</v>
+        <v>738</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>310</v>
+        <v>60</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="1" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1043</v>
+        <v>738</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="1" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1043</v>
+        <v>243</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="1" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1050</v>
+        <v>256</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="1" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1053</v>
+        <v>243</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>366</v>
+        <v>93</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="1" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>242</v>
+        <v>100</v>
       </c>
       <c r="E435" s="1"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="1" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1058</v>
+        <v>243</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="1" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1061</v>
+        <v>243</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="1" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1064</v>
+        <v>1015</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>334</v>
+        <v>207</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="1" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>1067</v>
+        <v>671</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="1" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1069</v>
+        <v>243</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>203</v>
+        <v>80</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="1" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1058</v>
+        <v>243</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="1" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>193</v>
+        <v>60</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="1" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1077</v>
+        <v>584</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>56</v>
+        <v>117</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>57</v>
+        <v>712</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="1" t="s">
-        <v>1079</v>
+        <v>113</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1077</v>
+        <v>16</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>1080</v>
+        <v>115</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1082</v>
+        <v>550</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>366</v>
+        <v>49</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1077</v>
+        <v>584</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1077</v>
+        <v>16</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="1" t="s">
-        <v>1088</v>
+        <v>987</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>1089</v>
+        <v>988</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>646</v>
+        <v>584</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>774</v>
+        <v>353</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>447</v>
+        <v>243</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>254</v>
+        <v>518</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="1" t="s">
-        <v>756</v>
+        <v>1096</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>734</v>
+        <v>584</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>757</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>447</v>
+        <v>246</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>734</v>
+        <v>584</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>334</v>
+        <v>80</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="1" t="s">
-        <v>852</v>
+        <v>1108</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>447</v>
+        <v>517</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="1" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="E459" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="E459" s="1" t="s">
+        <v>1111</v>
+      </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1109</v>
+        <v>270</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="1" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>74</v>
+        <v>329</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="1" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>447</v>
+        <v>246</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>70</v>
+        <v>293</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>339</v>
+        <v>52</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>70</v>
+        <v>293</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="1" t="s">
-        <v>1119</v>
+        <v>964</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>123</v>
+        <v>9</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>1120</v>
+        <v>965</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>297</v>
+        <v>59</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>298</v>
+        <v>169</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="E467" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>130</v>
+        <v>427</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="1" t="s">
-        <v>1131</v>
+        <v>1052</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>130</v>
+        <v>60</v>
       </c>
       <c r="E471" s="1" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E472" s="1"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="1" t="s">
-        <v>1135</v>
+        <v>171</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>447</v>
+        <v>1134</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>1136</v>
+        <v>172</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="1" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="1" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>46</v>
+        <v>281</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>47</v>
+        <v>282</v>
       </c>
       <c r="E475" s="1" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="1" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>581</v>
+        <v>106</v>
       </c>
       <c r="E476" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="1" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>75</v>
+        <v>282</v>
       </c>
       <c r="E477" s="1" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="1" t="s">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="E478" s="1" t="s">
-        <v>1146</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="1" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>74</v>
+        <v>202</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>75</v>
+        <v>203</v>
       </c>
       <c r="E479" s="1" t="s">
-        <v>1148</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="1" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="E480" s="1" t="s">
-        <v>1150</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="1" t="s">
-        <v>1151</v>
+        <v>1149</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="E481" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="E481" s="1" t="s">
+        <v>1150</v>
+      </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E482" s="1" t="s">
         <v>1152</v>
-      </c>
-[...10 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E483" s="1" t="s">
         <v>1154</v>
-      </c>
-[...10 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E484" s="1" t="s">
         <v>1156</v>
-      </c>
-[...10 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E485" s="1" t="s">
         <v>1158</v>
-      </c>
-[...10 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="1" t="s">
-        <v>773</v>
+        <v>1159</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>734</v>
+        <v>584</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>774</v>
+        <v>114</v>
       </c>
       <c r="E486" s="1" t="s">
-        <v>775</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E487" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>209</v>
+        <v>114</v>
       </c>
       <c r="E488" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>74</v>
+        <v>257</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>209</v>
+        <v>508</v>
       </c>
       <c r="E489" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E490" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="E491" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="E491" s="1" t="s">
+        <v>1170</v>
+      </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="1" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="E492" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>724</v>
+        <v>37</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>724</v>
+        <v>261</v>
       </c>
       <c r="E493" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="E494" s="1"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="E495" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="1" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="E496" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>734</v>
+        <v>584</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>742</v>
+        <v>38</v>
       </c>
       <c r="E497" s="1" t="s">
-        <v>743</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>9</v>
+        <v>257</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="E498" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="1" t="s">
-        <v>1182</v>
+        <v>981</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>111</v>
+        <v>257</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>111</v>
+        <v>370</v>
       </c>
       <c r="E499" s="1" t="s">
-        <v>1183</v>
+        <v>982</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="B501" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E501" s="1" t="s">
         <v>1187</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E502" s="1" t="s">
         <v>1189</v>
-      </c>
-[...10 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E503" s="1" t="s">
         <v>1191</v>
-      </c>
-[...10 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="1" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="E504" s="1"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>239</v>
+        <v>10</v>
       </c>
       <c r="E505" s="1" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="1" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>61</v>
+        <v>935</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>84</v>
+        <v>935</v>
       </c>
       <c r="E506" s="1" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="1" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E507" s="1" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="1" t="s">
-        <v>782</v>
+        <v>1199</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>734</v>
+        <v>584</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>783</v>
+        <v>37</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>783</v>
+        <v>261</v>
       </c>
       <c r="E508" s="1" t="s">
-        <v>784</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>80</v>
+        <v>261</v>
       </c>
       <c r="E509" s="1" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>310</v>
+        <v>152</v>
       </c>
       <c r="E510" s="1" t="s">
-        <v>1204</v>
+        <v>952</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E511" s="1" t="s">
         <v>1205</v>
-      </c>
-[...10 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="1" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>56</v>
+        <v>356</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>193</v>
+        <v>356</v>
       </c>
       <c r="E512" s="1" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="1" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>57</v>
+        <v>353</v>
       </c>
       <c r="E513" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="1" t="s">
-        <v>1212</v>
+        <v>198</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>447</v>
+        <v>920</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>254</v>
+        <v>10</v>
       </c>
       <c r="E514" s="1" t="s">
-        <v>1213</v>
+        <v>200</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="1" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="E515" s="1" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="1" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="E516" s="1" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="1" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="E517" s="1" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="1" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="E518" s="1" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="1" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>47</v>
+        <v>770</v>
       </c>
       <c r="E519" s="1" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="1" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>47</v>
+        <v>207</v>
       </c>
       <c r="E520" s="1" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="1" t="s">
-        <v>1226</v>
+        <v>989</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="E521" s="1" t="s">
-        <v>1227</v>
+        <v>990</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="1" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>74</v>
+        <v>329</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>197</v>
+        <v>330</v>
       </c>
       <c r="E522" s="1" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="1" t="s">
-        <v>1230</v>
+        <v>1224</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>447</v>
+        <v>584</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="E523" s="1" t="s">
-        <v>1231</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="1" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E524" s="1" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="1" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1233</v>
+        <v>584</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="E525" s="1" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="1" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1233</v>
+        <v>584</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>586</v>
+        <v>293</v>
       </c>
       <c r="E526" s="1" t="s">
-        <v>1238</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="1" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1233</v>
+        <v>584</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="E527" s="1" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="1" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1242</v>
+        <v>584</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="E528" s="1" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="1" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1233</v>
+        <v>584</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>92</v>
+        <v>356</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>93</v>
+        <v>356</v>
       </c>
       <c r="E529" s="1" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="1" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1233</v>
+        <v>584</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>366</v>
+        <v>293</v>
       </c>
       <c r="E530" s="1" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="1" t="s">
-        <v>1248</v>
+        <v>1241</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1249</v>
+        <v>584</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>232</v>
+        <v>26</v>
       </c>
       <c r="E531" s="1" t="s">
-        <v>1250</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1252</v>
+        <v>584</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="E532" s="1" t="s">
-        <v>1253</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="1" t="s">
-        <v>1254</v>
+        <v>1245</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1255</v>
+        <v>584</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="E533" s="1" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="1" t="s">
-        <v>1257</v>
+        <v>1247</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>793</v>
+        <v>584</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="E534" s="1" t="s">
-        <v>1258</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="1" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>793</v>
+        <v>584</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>28</v>
+        <v>109</v>
       </c>
       <c r="E535" s="1" t="s">
-        <v>1260</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="1" t="s">
-        <v>1261</v>
+        <v>1251</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1262</v>
+        <v>584</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
       <c r="E536" s="1" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="1" t="s">
-        <v>1264</v>
+        <v>1253</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>793</v>
+        <v>1254</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="E537" s="1" t="s">
-        <v>1265</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="1" t="s">
-        <v>1266</v>
+        <v>1256</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>793</v>
+        <v>1254</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>366</v>
+        <v>118</v>
       </c>
       <c r="E538" s="1" t="s">
-        <v>1267</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="1" t="s">
-        <v>1268</v>
+        <v>1258</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>793</v>
+        <v>1254</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="E539" s="1" t="s">
-        <v>1269</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="1" t="s">
-        <v>1270</v>
+        <v>1260</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>793</v>
+        <v>1254</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>51</v>
+        <v>356</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>52</v>
+        <v>356</v>
       </c>
       <c r="E540" s="1" t="s">
-        <v>1271</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="1" t="s">
-        <v>1272</v>
+        <v>1262</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>793</v>
+        <v>1263</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>586</v>
+        <v>169</v>
       </c>
       <c r="E541" s="1" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="1" t="s">
-        <v>1274</v>
+        <v>1265</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>815</v>
+        <v>1254</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="E542" s="1" t="s">
-        <v>1275</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="1" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>815</v>
+        <v>1254</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>578</v>
+        <v>100</v>
       </c>
       <c r="E543" s="1" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="1" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>810</v>
+        <v>1270</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E544" s="1" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="1" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>810</v>
+        <v>1273</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>298</v>
+        <v>207</v>
       </c>
       <c r="E545" s="1" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="1" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>242</v>
+        <v>118</v>
       </c>
       <c r="E546" s="1" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="1" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1286</v>
+        <v>998</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>750</v>
+        <v>169</v>
       </c>
       <c r="E547" s="1" t="s">
-        <v>1287</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="1" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1289</v>
+        <v>998</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>52</v>
+        <v>353</v>
       </c>
       <c r="E548" s="1" t="s">
-        <v>1290</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="1" t="s">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1289</v>
+        <v>1283</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>123</v>
+        <v>169</v>
       </c>
       <c r="E549" s="1" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="1" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1289</v>
+        <v>998</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>130</v>
+        <v>60</v>
       </c>
       <c r="E550" s="1" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="1" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1289</v>
+        <v>998</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="E551" s="1" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="1" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1289</v>
+        <v>998</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="E552" s="1" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="1" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>513</v>
+        <v>998</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="E553" s="1" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="1" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>513</v>
+        <v>998</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>47</v>
+        <v>147</v>
       </c>
       <c r="E554" s="1" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="1" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1289</v>
+        <v>1020</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>353</v>
+        <v>60</v>
       </c>
       <c r="E555" s="1" t="s">
-        <v>1304</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="1" t="s">
-        <v>1305</v>
+        <v>1297</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1289</v>
+        <v>1020</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>940</v>
+        <v>712</v>
       </c>
       <c r="E556" s="1" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="1" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1308</v>
+        <v>1015</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>242</v>
+        <v>293</v>
       </c>
       <c r="E557" s="1" t="s">
-        <v>1309</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="1" t="s">
-        <v>1310</v>
+        <v>1301</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1289</v>
+        <v>1015</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
       <c r="E558" s="1" t="s">
-        <v>1311</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="1" t="s">
-        <v>1312</v>
+        <v>1303</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1289</v>
+        <v>1304</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="E559" s="1" t="s">
-        <v>1313</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="1" t="s">
-        <v>1314</v>
+        <v>1306</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1315</v>
+        <v>1307</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>586</v>
+        <v>341</v>
       </c>
       <c r="E560" s="1" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="1" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1289</v>
+        <v>71</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>586</v>
+        <v>38</v>
       </c>
       <c r="E561" s="1" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="1" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1289</v>
+        <v>71</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>742</v>
+        <v>114</v>
       </c>
       <c r="E562" s="1" t="s">
-        <v>1320</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="1" t="s">
-        <v>1321</v>
+        <v>108</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1289</v>
+        <v>71</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>742</v>
+        <v>109</v>
       </c>
       <c r="E563" s="1" t="s">
-        <v>1322</v>
+        <v>110</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="1" t="s">
-        <v>1323</v>
+        <v>1313</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1289</v>
+        <v>1314</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>93</v>
+        <v>207</v>
       </c>
       <c r="E564" s="1" t="s">
-        <v>1324</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="1" t="s">
-        <v>1325</v>
+        <v>1316</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1289</v>
+        <v>1317</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>501</v>
+        <v>118</v>
       </c>
       <c r="E565" s="1" t="s">
-        <v>1326</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="1" t="s">
-        <v>1327</v>
+        <v>1319</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1289</v>
+        <v>1320</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E566" s="1" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="1" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="E567" s="1" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="1" t="s">
-        <v>1331</v>
+        <v>1325</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="E568" s="1" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="1" t="s">
-        <v>1333</v>
+        <v>1327</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>22</v>
+        <v>329</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>23</v>
+        <v>330</v>
       </c>
       <c r="E569" s="1" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="1" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E570" s="1" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="1" t="s">
-        <v>1108</v>
+        <v>1331</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1289</v>
+        <v>1332</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E571" s="1" t="s">
-        <v>1110</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="1" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1289</v>
+        <v>1335</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="E572" s="1" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="1" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1289</v>
+        <v>1335</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>783</v>
+        <v>44</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>783</v>
+        <v>353</v>
       </c>
       <c r="E573" s="1" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="1" t="s">
-        <v>1341</v>
+        <v>790</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>203</v>
+        <v>73</v>
       </c>
       <c r="E574" s="1" t="s">
-        <v>1343</v>
+        <v>792</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="1" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>366</v>
+        <v>282</v>
       </c>
       <c r="E575" s="1" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="1" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="E576" s="1" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="1" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>27</v>
+        <v>202</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="E577" s="1" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="1" t="s">
-        <v>932</v>
+        <v>817</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>75</v>
+        <v>293</v>
       </c>
       <c r="E578" s="1" t="s">
-        <v>934</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="1" t="s">
-        <v>1352</v>
+        <v>814</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="E579" s="1" t="s">
-        <v>1353</v>
+        <v>816</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="1" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>74</v>
+        <v>257</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>75</v>
+        <v>258</v>
       </c>
       <c r="E580" s="1" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="1" t="s">
-        <v>1356</v>
+        <v>811</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>339</v>
+        <v>169</v>
       </c>
       <c r="E581" s="1" t="s">
-        <v>1358</v>
+        <v>813</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="1" t="s">
-        <v>1186</v>
+        <v>1355</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E582" s="1" t="s">
-        <v>1188</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E583" s="1" t="s">
         <v>1360</v>
-      </c>
-[...10 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B584" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="B584" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C584" s="1" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="E584" s="1" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>467</v>
+        <v>1365</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>39</v>
+        <v>261</v>
       </c>
       <c r="E585" s="1" t="s">
-        <v>1365</v>
+        <v>822</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>467</v>
+        <v>1367</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="E586" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="1" t="s">
-        <v>1299</v>
+        <v>1369</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>513</v>
+        <v>1370</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="E587" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="1" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="E588" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="1" t="s">
-        <v>1372</v>
+        <v>796</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>75</v>
+        <v>207</v>
       </c>
       <c r="E589" s="1" t="s">
-        <v>1373</v>
+        <v>798</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="1" t="s">
-        <v>1374</v>
+        <v>793</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>467</v>
+        <v>1376</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="E590" s="1" t="s">
-        <v>1375</v>
+        <v>795</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>467</v>
+        <v>1378</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="E591" s="1" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="1" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>467</v>
+        <v>1381</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>501</v>
+        <v>337</v>
       </c>
       <c r="E592" s="1" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="1" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>467</v>
+        <v>1384</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>57</v>
+        <v>324</v>
       </c>
       <c r="E593" s="1" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="1" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>790</v>
+        <v>1387</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="E594" s="1" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="1" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>467</v>
+        <v>1390</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>254</v>
+        <v>427</v>
       </c>
       <c r="E595" s="1" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="1" t="s">
-        <v>1386</v>
+        <v>808</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>467</v>
+        <v>1392</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>334</v>
+        <v>64</v>
       </c>
       <c r="E596" s="1" t="s">
-        <v>1387</v>
+        <v>810</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="1" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>467</v>
+        <v>1394</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E597" s="1" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="1" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>712</v>
+        <v>1397</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>203</v>
+        <v>282</v>
       </c>
       <c r="E598" s="1" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="1" t="s">
-        <v>1392</v>
+        <v>805</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>712</v>
+        <v>1399</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>27</v>
+        <v>356</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>101</v>
+        <v>356</v>
       </c>
       <c r="E599" s="1" t="s">
-        <v>1393</v>
+        <v>807</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="1" t="s">
-        <v>1394</v>
+        <v>1400</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>712</v>
+        <v>1401</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>366</v>
+        <v>60</v>
       </c>
       <c r="E600" s="1" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="1" t="s">
-        <v>1396</v>
+        <v>787</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>712</v>
+        <v>1403</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="E601" s="1" t="s">
-        <v>1397</v>
+        <v>789</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="1" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>712</v>
+        <v>1405</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="E602" s="1" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="1" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="E603" s="1" t="s">
-        <v>740</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="1" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>712</v>
+        <v>1411</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="E604" s="1" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="1" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>712</v>
+        <v>1411</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="E605" s="1" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="1" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>712</v>
+        <v>1411</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>310</v>
+        <v>80</v>
       </c>
       <c r="E606" s="1" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="1" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>940</v>
+        <v>10</v>
       </c>
       <c r="E607" s="1" t="s">
-        <v>1410</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="1" t="s">
-        <v>1411</v>
+        <v>1419</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>712</v>
+        <v>1420</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="E608" s="1" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="1" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E609" s="1" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="1" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>712</v>
+        <v>1425</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>586</v>
+        <v>21</v>
       </c>
       <c r="E610" s="1" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="1" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>712</v>
+        <v>1428</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>586</v>
+        <v>10</v>
       </c>
       <c r="E611" s="1" t="s">
-        <v>1418</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="1" t="s">
-        <v>821</v>
+        <v>784</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>712</v>
+        <v>1430</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>254</v>
+        <v>770</v>
       </c>
       <c r="E612" s="1" t="s">
-        <v>823</v>
+        <v>786</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="1" t="s">
-        <v>1419</v>
+        <v>1431</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1187</v>
+        <v>1432</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>9</v>
+        <v>281</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="E613" s="1" t="s">
-        <v>1188</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="1" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>9</v>
+        <v>202</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="E614" s="1" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="1" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>6</v>
+        <v>1438</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D615" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E615" s="1" t="s">
-        <v>1424</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="1" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>6</v>
+        <v>1441</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D616" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E616" s="1" t="s">
-        <v>1426</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="1" t="s">
-        <v>1427</v>
+        <v>1443</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>6</v>
+        <v>1444</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D617" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E617" s="1" t="s">
-        <v>1428</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="1" t="s">
-        <v>1429</v>
+        <v>1446</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>6</v>
+        <v>1447</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D618" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E618" s="1" t="s">
-        <v>1430</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="1" t="s">
-        <v>1431</v>
+        <v>1449</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>6</v>
+        <v>1447</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D619" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="E619" s="1" t="s">
-        <v>1432</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="1" t="s">
-        <v>1433</v>
+        <v>802</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>6</v>
+        <v>1447</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D620" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="E620" s="1" t="s">
-        <v>1434</v>
+        <v>804</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="1" t="s">
-        <v>1435</v>
+        <v>820</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>6</v>
+        <v>1447</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D621" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="E621" s="1" t="s">
-        <v>1436</v>
+        <v>822</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>6</v>
+        <v>1451</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D622" s="1"/>
+      <c r="D622" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="E622" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>6</v>
+        <v>1452</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D623" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E623" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="1" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>6</v>
+        <v>1454</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D624" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="E624" s="1" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="1" t="s">
-        <v>1443</v>
+        <v>1415</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="E625" s="1" t="s">
-        <v>1445</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="1" t="s">
-        <v>1446</v>
+        <v>1434</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>408</v>
+        <v>1457</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
       <c r="E626" s="1" t="s">
-        <v>1447</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="1" t="s">
-        <v>1448</v>
+        <v>1372</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>183</v>
+        <v>1458</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="E627" s="1" t="s">
-        <v>1449</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="1" t="s">
-        <v>1450</v>
-[...1 lines deleted...]
-      <c r="B628" s="1"/>
+        <v>1351</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>1459</v>
+      </c>
       <c r="C628" s="1" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
       <c r="E628" s="1" t="s">
-        <v>1451</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="1" t="s">
-        <v>1452</v>
-[...1 lines deleted...]
-      <c r="B629" s="1"/>
+        <v>1400</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1460</v>
+      </c>
       <c r="C629" s="1" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>366</v>
+        <v>60</v>
       </c>
       <c r="E629" s="1" t="s">
-        <v>1453</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="1" t="s">
-        <v>1454</v>
+        <v>1337</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>10</v>
+        <v>353</v>
       </c>
       <c r="E630" s="1" t="s">
-        <v>1456</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="1" t="s">
-        <v>1457</v>
+        <v>1380</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1289</v>
+        <v>1462</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>39</v>
+        <v>337</v>
       </c>
       <c r="E631" s="1" t="s">
-        <v>1458</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="1" t="s">
-        <v>608</v>
+        <v>1334</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>269</v>
+        <v>1463</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="E632" s="1" t="s">
-        <v>609</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="1" t="s">
-        <v>1459</v>
+        <v>1377</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>501</v>
+        <v>80</v>
       </c>
       <c r="E633" s="1" t="s">
-        <v>1461</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="1" t="s">
-        <v>1462</v>
+        <v>1342</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>501</v>
+        <v>10</v>
       </c>
       <c r="E634" s="1" t="s">
-        <v>1464</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="1" t="s">
-        <v>1465</v>
+        <v>1366</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1289</v>
+        <v>1466</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E635" s="1" t="s">
-        <v>1466</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B636" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="B636" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C636" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>363</v>
+        <v>118</v>
       </c>
       <c r="E636" s="1" t="s">
-        <v>1468</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="1" t="s">
-        <v>226</v>
+        <v>1322</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>513</v>
+        <v>1468</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>366</v>
+        <v>293</v>
       </c>
       <c r="E637" s="1" t="s">
-        <v>1469</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="1" t="s">
-        <v>1470</v>
+        <v>1383</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1471</v>
+        <v>1469</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>203</v>
+        <v>324</v>
       </c>
       <c r="E638" s="1" t="s">
-        <v>1472</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="1" t="s">
-        <v>1473</v>
+        <v>1443</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>269</v>
+        <v>1470</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E639" s="1" t="s">
-        <v>925</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="1" t="s">
-        <v>275</v>
+        <v>1340</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>269</v>
+        <v>1471</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>197</v>
+        <v>282</v>
       </c>
       <c r="E640" s="1" t="s">
-        <v>276</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="1" t="s">
-        <v>824</v>
+        <v>1331</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>269</v>
+        <v>1472</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="E641" s="1" t="s">
-        <v>825</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="1" t="s">
-        <v>883</v>
+        <v>1327</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>229</v>
+        <v>1473</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>46</v>
+        <v>329</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>47</v>
+        <v>330</v>
       </c>
       <c r="E642" s="1" t="s">
-        <v>884</v>
+        <v>1328</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>