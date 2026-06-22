--- v0 (2025-10-30)
+++ v1 (2026-06-22)
@@ -12,62 +12,1418 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
+  </si>
+  <si>
+    <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
+  </si>
+  <si>
+    <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
+  </si>
+  <si>
+    <t>La nouvelle application, déjà disponible pour le secteur bovin sur le site web huellavacunosostenible.eu , est l'une des étapes clés du Plan de promotion de la viande bovine européenne durable (SEUB), cofinancé par l'Union européenne et piloté par Provacuno (Espagne) et Apaq-W (Belgique). L'outil permet la quantification rigoureuse des émissions de gaz à effet de serre, de dioxyde de carbone (CO…</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-lance-une-application-web-pour-mesurer-lempreinte-carbone-des-bovins-espagne</t>
+  </si>
+  <si>
+    <t>Conférence du réseau CAP pour l'édition 2026 des ARIA Awards de l'Union européenne</t>
+  </si>
+  <si>
+    <t>Le réseau européen de la PAC a lancé la quatrième édition des ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sous la devise « Quand l'égalité guide la prochaine génération ». Une fois encore, les projets les plus remarquables financés par la Politique agricole commune (PAC) et mis en œuvre localement sont recherchés : des projets écologiques, intelligents, socialement inclusifs,…</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conference-du-reseau-cap-pour-ledition-2026-des-aria-awards-lunion-europeenne</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, élu nouveau président de PROVACUNO</t>
+  </si>
+  <si>
+    <t>L'Assemblée générale de PROVACUNO , l' Organisation interprofessionnelle de la filière bovine , a élu Raúl Sanz comme nouveau président de l'organisation interprofessionnelle, après avoir reçu le soutien unanime des différentes associations qui la composent, en remplacement de Jaime Yartu, qui était à la tête de l'organisation depuis décembre 2022. Vice-président de PROVACUNO depuis décembre 2022…</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/raul-sanz-elu-nouveau-president-provacuno</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation annonce des subventions d'un montant de 33,3 millions d'euros destinées à promouvoir l'intégration des associations agroalimentaires.</t>
+  </si>
+  <si>
+    <t>Cette aide vise à promouvoir la transformation, la commercialisation et le développement des produits agroalimentaires. L'Espagne compte 21 entités associatives prioritaires et une autre en cours de reconnaissance. Le financement de cette aide provient à 43 % du Fonds européen de développement rural et à 57 % du budget du ministère de l'Agriculture, de la Pêche et de l'Alimentation. Le ministère…</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-annonce-des-subventions-dun</t>
+  </si>
+  <si>
+    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
+  </si>
+  <si>
+    <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 se distingue à Madrid es Ciencia avec un robot d'assistance à la récolte, exemple d'innovation agroalimentaire.</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 a présenté au salon Madrid es Ciencia le potentiel des technologies de pointe appliquées au secteur agroalimentaire, en mettant particulièrement l'accent sur le robot d'assistance à la récolte du raisin développé par le CSIC , une solution qui illustre comment l'innovation peut répondre aux besoins spécifiques du travail sur le terrain. Le salon, organisé par la…</t>
+  </si>
+  <si>
+    <t>lun 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-se-distingue-madrid-ciencia-avec-robot-dassistance-la-recolte</t>
+  </si>
+  <si>
+    <t>Provacuno présente à Alimentaria 2026 les nouveautés de la deuxième année de la campagne européenne « Pour une Europe durable, la mission particulière du bœuf ».</t>
+  </si>
+  <si>
+    <t>Cofinancée par l'Union européenne et menée par Provacuno (Espagne) et Apaq-W (Belgique), la campagne poursuit ses efforts pour réduire les émissions et prévenir et améliorer la dégradation des sols. Parmi les étapes clés figurent le lancement prochain d'une application web permettant de mesurer l'empreinte carbone, ainsi que des actions menées en Espagne, en Belgique et dans d'autres pays…</t>
+  </si>
+  <si>
+    <t>lun 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-presente-alimentaria-2026-les-nouveautes-la-deuxieme-annee-la-campagne</t>
+  </si>
+  <si>
+    <t>CITOLIVA se positionne dans le développement de nouveaux aliments basés sur les technologies omiques dans le cadre du réseau Cervera OMIPERBIO.</t>
+  </si>
+  <si>
+    <t>Elle participe en tant que l'un des six centres technologiques de Cervera, apportant son expérience en matière d'innovation dans l'industrie oléicole pour le développement de nouveaux ingrédients et aliments fonctionnels, dans le but de positionner le consortium comme une référence en matière de recherche appliquée pour une alimentation saine et sûre. Le groupe OMIPERBIO a lancé un réseau de…</t>
+  </si>
+  <si>
+    <t>lun 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-se-positionne-dans-le-developpement-nouveaux-aliments-bases-sur-les</t>
+  </si>
+  <si>
+    <t>SECUESVAC se concentre sur les besoins essentiels pour assurer le renouvellement générationnel de l'élevage bovin.</t>
+  </si>
+  <si>
+    <t>Les femmes continuent de se heurter à des obstacles en matière de propriété et de financement. L'accent a été mis sur l'innovation pour améliorer l'équilibre entre vie professionnelle et vie personnelle et l'efficacité économique. Le groupe opérationnel SECUESVAC a pour objectif de placer les professionnels à l'avant-garde de la gestion environnementale. Le groupe opérationnel SECUESVAC a…</t>
+  </si>
+  <si>
+    <t>mar 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-se-concentre-sur-les-besoins-essentiels-pour-assurer-le-renouvellement</t>
+  </si>
+  <si>
+    <t>Le gouvernement régional andalou a inauguré le nouveau Bureau régional agricole (OCA) de Ronda.</t>
+  </si>
+  <si>
+    <t>Le gouvernement régional d'Andalousie a inauguré le nouveau Bureau agricole du district de Ronda (OCA) , un projet d'infrastructure représentant un investissement de 1,7 million d'euros , financé en grande partie par le Fonds européen agricole pour le développement rural (FEADER ). Ce nouveau bâtiment remplace d'anciens locaux devenus insuffisants pour desservir les plus de 5 000 exploitations…</t>
+  </si>
+  <si>
+    <t>jeu 12/03/2026 - 09:54</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-regional-andalou-inaugure-le-nouveau-bureau-regional-agricole-oca</t>
+  </si>
+  <si>
+    <t>Le projet MujerForest forme les femmes rurales à l'emploi vert</t>
+  </si>
+  <si>
+    <t>MujerForest est un projet gratuit de formation verte et d'employabilité destiné principalement aux femmes des zones rurales de la Sierra Morena à Séville , dans le cadre de la bioéconomie et de la gestion durable des forêts. Il est cofinancé à 85 % par le Fonds social européen Plus (FSE+) , dans le cadre de l’ appel à projets 2024 du programme Empleaverde+ , géré par la Fondation pour la…</t>
+  </si>
+  <si>
+    <t>lun 09/03/2026 - 12:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-mujerforest-forme-les-femmes-rurales-lemploi-vert</t>
+  </si>
+  <si>
+    <t>Le Conseil approuve la création de l'Académie andalouse d'agriculture</t>
+  </si>
+  <si>
+    <t>Source : Gouvernement régional d'Andalousie Cette entité sera basée à Almería et aura pour mission de promouvoir la recherche, l'innovation et le transfert de connaissances dans le secteur agricole. Le Conseil d’État a approuvé le décret portant création de l’Académie andalouse d’agriculture, dont le siège se trouvera au Parc scientifique et technologique d’Almería (PITA), et son intégration à l’…</t>
+  </si>
+  <si>
+    <t>lun 09/03/2026 - 12:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-approuve-la-creation-lacademie-andalouse-dagriculture</t>
+  </si>
+  <si>
+    <t>CIDAF et quatre projets d'innovation circulaire : des déchets agroalimentaires aux bio-intrants et ingrédients fonctionnels</t>
+  </si>
+  <si>
+    <t>La bioéconomie circulaire ouvre de nouvelles perspectives au secteur agroalimentaire pour transformer les sous-produits et les ressources naturelles en solutions à haute valeur ajoutée : biostimulants, ingrédients fonctionnels, aliments pour animaux plus performants et alternatives naturelles pour améliorer la santé et la productivité des cultures. Quatre projets collaboratifs, avec une…</t>
+  </si>
+  <si>
+    <t>lun 02/03/2026 - 18:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cidaf-et-quatre-projets-dinnovation-circulaire-des-dechets-agroalimentaires-aux-bio</t>
+  </si>
+  <si>
+    <t>CTAEX favorise le transfert de connaissances et la collaboration lors de Transfiere 2026</t>
+  </si>
+  <si>
+    <t>Le Centre national de technologie agroalimentaire d'Estrémadure (CTAEX) a participé à Transfiere , le Forum européen de la science, de la technologie et de l'innovation , dans le but de renforcer le transfert de connaissances et d'ouvrir de nouvelles perspectives de coopération dans le secteur agroalimentaire. L'événement s'est tenu du 24 au 26 février 2016 au Parc des expositions et des congrès…</t>
+  </si>
+  <si>
+    <t>lun 02/03/2026 - 16:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ctaex-favorise-le-transfert-connaissances-et-la-collaboration-lors-transfiere-2026</t>
+  </si>
+  <si>
+    <t>Les séminaires CITOLIVA débutent en mars à Cordoue : six journées techniques pour dynamiser l’avenir des oliveraies.</t>
+  </si>
+  <si>
+    <t>Cordoue sera le point de départ des séminaires CITOLIVA , une proposition de formation en présentiel qui relie la science, la pratique et le territoire pour relever les grands défis du secteur de l'huile d'olive : le changement climatique, la rareté des ressources et la demande croissante de qualité . Sous la devise « Faites partie du réseau de connaissances qui transforme l’oliveraie » ,…</t>
+  </si>
+  <si>
+    <t>jeu 26/02/2026 - 21:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-seminaires-citoliva-debutent-mars-cordoue-six-journees-techniques-pour-dynamiser</t>
+  </si>
+  <si>
+    <t>Besemoslatierra rassemble des guides et des solutions innovantes pour améliorer la santé des sols</t>
+  </si>
+  <si>
+    <t>Le numéro de février de la lettre d'information de Besemoslatierra propose un contenu particulièrement pertinent pour les professionnels du secteur primaire, les consultants, les techniciens et les acteurs de l'innovation agricole. Dans un contexte où la durabilité et la productivité dépendent de plus en plus d'une gestion saine des sols, ce numéro rassemble des ressources pratiques et des…</t>
+  </si>
+  <si>
+    <t>jeu 26/02/2026 - 18:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/besemoslatierra-rassemble-des-guides-et-des-solutions-innovantes-pour-ameliorer-la</t>
+  </si>
+  <si>
+    <t>Luis Planas place l'innovation et la numérisation au cœur du leadership agroalimentaire espagnol</t>
+  </si>
+  <si>
+    <t>Le ministre défend l'engagement du gouvernement en faveur de la modernisation technologique, élément clé pour renforcer la compétitivité et la durabilité du secteur dans un contexte international complexe. Elle souligne que l'Espagne est une puissance agroalimentaire et que la Stratégie nationale alimentaire et le Plan international de la gastronomie constituent une feuille de route pour garantir…</t>
+  </si>
+  <si>
+    <t>mer 25/02/2026 - 18:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-place-linnovation-et-la-numerisation-au-coeur-du-leadership</t>
+  </si>
+  <si>
+    <t>CNTA lance la sixième édition de Food (Tech)² Challengers et ouvre les candidatures jusqu'au 13 mars.</t>
+  </si>
+  <si>
+    <t>Le Centre national pour la technologie et la sécurité alimentaires (CNTA) a ouvert la période de candidature pour participer à la 6e édition de Food (Tech)² Challengers , un programme de promotion technologique financé par le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) et visant à accélérer le développement et la compétitivité des startups espagnoles de la foodtech , en…</t>
+  </si>
+  <si>
+    <t>ven 20/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cnta-lance-la-sixieme-edition-food-tech2-challengers-et-ouvre-les-candidatures-jusquau</t>
+  </si>
+  <si>
+    <t>Un nouvel appel à candidatures pour le « Défi numérique rural » est désormais ouvert, offrant une formation gratuite pour promouvoir l'inclusion numérique dans les zones rurales.</t>
+  </si>
+  <si>
+    <t>La Fondation UNED a ouvert une nouvelle période d'inscription pour le programme Rural Digital Challenge – « Inclusion numérique en milieu rural : un progrès social », un programme de formation numérique gratuit destiné aux habitants des zones rurales et des communautés peu peuplées. Le 6e appel à candidatures sera ouvert du 9 au 27 mars 2026 . Ce projet est subventionné par l’Union européenne –…</t>
+  </si>
+  <si>
+    <t>mer 18/02/2026 - 16:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-candidatures-pour-le-defi-numerique-rural-est-desormais-ouvert-offrant</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 entame sa nouvelle phase avec la réunion de lancement à la Fondation madri+d</t>
+  </si>
+  <si>
+    <t>Le siège de la Fondation madri+d Knowledge a accueilli la réunion de lancement d' EDIH Madrid Region 2.0 le 20 janvier 2026 , une étape marquant officiellement le début de la nouvelle phase du Pôle européen d'innovation numérique de la Communauté de Madrid. Cet événement a réuni les partenaires du consortium et des représentants institutionnels afin de renforcer la collaboration, de partager les…</t>
+  </si>
+  <si>
+    <t>mar 17/02/2026 - 11:27</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-entame-sa-nouvelle-phase-avec-la-reunion-lancement-la-fondation</t>
+  </si>
+  <si>
+    <t>Castillo de Canena sera la première oliveraie espagnole à confier la lutte antiparasitaire à des insectes bénéfiques.</t>
+  </si>
+  <si>
+    <t>Cette initiative, promue par CITOLIVA à travers son service AGRO·LIVE Natural Allies, permettra de réduire l’utilisation de pesticides et de renforcer l’équilibre naturel des cultures. Dans les oliveraies de Castillo de Canena, ce ne seront plus seulement les techniciens et les tracteurs qui œuvreront. Dès cette saison, les insectes entreront aussi en action. Petits, discrets et presque…</t>
+  </si>
+  <si>
+    <t>mar 17/02/2026 - 10:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/castillo-canena-sera-la-premiere-oliveraie-espagnole-confier-la-lutte-antiparasitaire</t>
+  </si>
+  <si>
+    <t>Le bureau du Congrès C inclut des questions agricoles intéressantes dans son vote public pour l'un de ses trois prochains rapports.</t>
+  </si>
+  <si>
+    <t>Le Congrès des députés espagnols a ouvert un vote public permettant aux citoyens de choisir le sujet de l'un des trois « rapports C » que le Bureau des sciences et technologies (Bureau C) préparera et présentera en 2026. La participation est ouverte jusqu'au 23 février 2026 . Le vote porte sur une liste restreinte de 20 sujets , établie par le Bureau C ( Bureau du Congrès pour la science et la…</t>
+  </si>
+  <si>
+    <t>lun 16/02/2026 - 17:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-bureau-du-congres-c-inclut-des-questions-agricoles-interessantes-dans-son-vote</t>
+  </si>
+  <si>
+    <t>GO VOLTAGRO participera en tant qu'intervenant à la conférence technique CIES 2026 sur l'agrivoltaïsme.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel VOLTAGRO participera en tant qu'orateur à la conférence technique « Agrivoltaïque : l'énergie solaire au-delà du kilowattheure » , un événement organisé dans le cadre des activités parallèles ouvertes au XXe Congrès ibérique et au XVIe Congrès ibéro-américain de l'énergie solaire (CIES 2026) , organisés par CIESOL et AEDES . L’événement se tiendra le 25 mars 2026 , de 9h30…</t>
+  </si>
+  <si>
+    <t>jeu 12/02/2026 - 11:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-voltagro-participera-tant-quintervenant-la-conference-technique-cies-2026-sur</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech lance un nouvel appel à projets technologiques pour accélérer le développement de solutions innovantes dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech a lancé une nouvelle édition de ses Défis Technologiques , un appel à candidatures destiné aux startups, aux entreprises technologiques, aux groupes de recherche et aux équipes innovantes qui souhaitent développer des outils et des applications visant à répondre aux besoins réels du secteur agroalimentaire . Cette initiative s'inscrit dans le cadre du projet Andalucía…</t>
+  </si>
+  <si>
+    <t>mer 11/02/2026 - 12:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cajamar-innova-agrotech-lance-nouvel-appel-projets-technologiques-pour-accelerer-le</t>
+  </si>
+  <si>
+    <t>Près de 830 000 euros pour rapprocher l’agriculture de demain : le canal de Villadangos favorise sa transformation hydraulique grâce au projet PERTE.</t>
+  </si>
+  <si>
+    <t>Grâce à l'un des plus importants investissements PERTE de la province, la communauté d'irrigation du canal de Villadangos numérise 7 000 hectares afin d'atteindre une efficacité et une autonomie technologique maximales. La Communauté d'irrigation du canal de Villadangos a lancé son projet de numérisation global. Avec 6 000 hectares de cultures (maïs, céréales, betteraves sucrières, etc.) et l'…</t>
+  </si>
+  <si>
+    <t>mar 10/02/2026 - 18:27</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/pres-830-000-euros-pour-rapprocher-lagriculture-demain-le-canal-villadangos-favorise</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR présentera ses progrès lors de deux journées techniques consacrées à l'innovation, à l'énergie et aux émissions dans l'élevage porcin.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel GO FOTOPUR participera en février à deux événements majeurs axés sur l'innovation et l'amélioration de l'efficacité et de la durabilité de la filière porcine. Ces événements, qui se tiendront à Saragosse et à Tauste , seront l'occasion de partager des connaissances, d'échanger des expériences avec des professionnels du secteur et de mieux faire connaître les travaux menés…</t>
+  </si>
+  <si>
+    <t>mar 10/02/2026 - 12:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-fotopur-presentera-ses-progres-lors-deux-journees-techniques-consacrees-linnovation</t>
+  </si>
+  <si>
+    <t>Des chercheurs de l'INMA mettent au point un nouveau capteur rapide pour détecter les bactéries dangereuses dans les aliments, telles que la salmonelle ou la listeria.</t>
+  </si>
+  <si>
+    <t>Source : REFEAGAS L'étude, qui utilise des cristaux liquides qui « s'illuminent » lorsqu'ils détectent un agent pathogène, a été publiée dans la prestigieuse revue Journal of the American Chemical Society et ouvre la voie à la recherche de solutions efficaces et rapides pour prévenir les épidémies. Une équipe de chercheurs de l'INMA, un institut commun du Conseil national espagnol de la recherche…</t>
+  </si>
+  <si>
+    <t>ven 06/02/2026 - 14:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/des-chercheurs-linma-mettent-au-point-nouveau-capteur-rapide-pour-detecter-les</t>
+  </si>
+  <si>
+    <t>Un rapport préliminaire sur le baromètre de durabilité du secteur vitivinicole espagnol a été présenté.</t>
+  </si>
+  <si>
+    <t>Cajamar Caja Rural et la Fédération Espagnole des Vins (FEV) ont présenté à la Barcelona Wine Week un aperçu du Baromètre de la Durabilité pour le secteur viticole espagnol , un outil lié au label « Domaines Vinicoles Durables pour la Protection du Climat » (promu par la FEV et comptant plus de 148 domaines certifiés ). Ce baromètre offrira un aperçu des performances des domaines viticoles selon…</t>
+  </si>
+  <si>
+    <t>ven 06/02/2026 - 14:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/rapport-preliminaire-sur-le-barometre-durabilite-du-secteur-vitivinicole-espagnol-ete</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à participation pour les visites croisées de 2026</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à manifestation d'intérêt pour participer aux visites croisées de 2026 , une série de visites visant à stimuler l'innovation, le partage des connaissances et la mise en réseau dans le cadre du PEI-AGRI . La date limite de dépôt des candidatures est le 20 février 2026 à 23h59 (heure d'Europe centrale) . Trois thèmes pour les visites croisées de 2026 Les visites…</t>
+  </si>
+  <si>
+    <t>ven 30/01/2026 - 19:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-pac-lue-lance-appel-participation-pour-les-visites-croisees-2026</t>
+  </si>
+  <si>
+    <t>GO INGNUTS promeut la durabilité des amandes au CICYTEX</t>
+  </si>
+  <si>
+    <t>Source : GO INGNUTS En décembre dernier, la conférence technique CICYTEX Extremadura sur l'agronomie, intitulée « Agrotechnologie et durabilité : un nouvel élan pour l'agriculture d'Estrémadure », s'est tenue dans les locaux de la coopérative COFRUIT à Mérida. La deuxième présentation portait sur le projet « GO_INGNUTS » : « Utilisation de l'agriculture de précision, de la biodiversité et de la…</t>
+  </si>
+  <si>
+    <t>ven 30/01/2026 - 17:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-ingnuts-promeut-la-durabilite-des-amandes-au-cicytex</t>
+  </si>
+  <si>
+    <t>Le troisième appel à propositions cofinancé par l'Association européenne AGROECOLOGY se clôture le 18 février.</t>
+  </si>
+  <si>
+    <t>L’association européenne AGROECOLOGY a officiellement ouvert le 3e appel à projets de recherche et d’innovation cofinancés , sous la devise « Promouvoir la diversité génétique végétale et animale et donner aux agriculteurs les moyens d’accélérer la transition agroécologique » . Cet appel à projets se concentre sur deux piliers clés de la transition agroécologique : la dimension génétique et la…</t>
+  </si>
+  <si>
+    <t>mer 28/01/2026 - 14:56</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-troisieme-appel-propositions-cofinance-par-lassociation-europeenne-agroecology-se</t>
+  </si>
+  <si>
+    <t>Progrès dans l'analyse du bois et les études des sols par le groupe opérationnel Conifères+</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel Conifères+ poursuit ses efforts de recherche et de collecte de données, et franchit des étapes importantes dans l' analyse de la qualité structurale du bois sur pied et dans l'échantillonnage des sols afin d'identifier des solutions de remplacement pour les conifères malades . Ces avancées renforcent les fondements scientifiques du projet et fournissent des informations…</t>
+  </si>
+  <si>
+    <t>mer 28/01/2026 - 12:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/progres-dans-lanalyse-du-bois-et-les-etudes-des-sols-par-le-groupe-operationnel</t>
+  </si>
+  <si>
+    <t>Conférence CDTI « Entre deux programmes, Horizon Europe »</t>
+  </si>
+  <si>
+    <t>Le CDTI organise la treizième édition de la Conférence du Programme-cadre de l'Union européenne pour la recherche et l'innovation (PC) en Espagne, sous le thème « Entre deux programmes, Horizon Europe », qui se tiendra… 16 juin au Palau de Congressos de Catalunya (Barcelone). Cet événement sera organisé en collaboration avec le ministère de la Science, de l'Innovation et des Universités, la…</t>
+  </si>
+  <si>
+    <t>mer 28/01/2026 - 11:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conference-cdti-entre-deux-programmes-horizon-europe</t>
+  </si>
+  <si>
+    <t>APP-TRI : échantillonnage foliaire du blé pour « lire » la parcelle et affiner la prévision de récolte</t>
+  </si>
+  <si>
+    <t>Source : APP-TRI Le groupe opérationnel APP-TRI progresse sur l'un des piliers essentiels du projet : la transformation des données agronomiques en temps réel issues des champs en une application numérique capable d'estimer la productivité du blé et d'anticiper les éventuelles variations de rendement . Cet outil intègre les informations provenant des cartes de rendement des moissonneuses-…</t>
+  </si>
+  <si>
+    <t>mar 27/01/2026 - 12:27</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/app-tri-echantillonnage-foliaire-du-ble-pour-lire-la-parcelle-et-affiner-la-prevision</t>
+  </si>
+  <si>
+    <t>Une enquête sur la numérisation et l'utilisation des données dans le tourisme rural est actuellement ouverte.</t>
+  </si>
+  <si>
+    <t>Le projet Data4Rural a lancé une enquête auprès des acteurs du tourisme rural afin de déterminer leur niveau de numérisation, leurs pratiques actuelles en matière de données et leurs principaux besoins en formation . Les résultats serviront à concevoir des outils pratiques, des programmes de formation et des services d'accompagnement adaptés aux besoins spécifiques des organisations rurales. Le…</t>
+  </si>
+  <si>
+    <t>ven 23/01/2026 - 13:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/une-enquete-sur-la-numerisation-et-lutilisation-des-donnees-dans-le-tourisme-rural-est</t>
+  </si>
+  <si>
+    <t>L'importance de l'élevage bovin pour la santé, débattue lors d'une nouvelle session du campus de Provacuno</t>
+  </si>
+  <si>
+    <t>Durant la journée, Juan Pascual, vétérinaire, communicateur scientifique et vice-président d'AnimalhealthEurope, a abordé d'un point de vue scientifique et technique le rôle des bovins dans le développement durable, la nutrition et la santé humaine. Le campus de Provacuno s'impose comme une ressource de premier plan pour les étudiants universitaires intéressés par l'élevage bovin. Sa dernière…</t>
+  </si>
+  <si>
+    <t>ven 23/01/2026 - 12:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/limportance-lelevage-bovin-pour-la-sante-debattue-lors-dune-nouvelle-session-du-campus</t>
+  </si>
+  <si>
+    <t>Progrès de GO FOTOPUR : le photovoltaïque flottant pour réduire les émissions dans les lagunes à boues</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel FOTOPUR progresse dans le développement et la validation de solutions innovantes basées sur le photovoltaïque flottant pour réduire les émissions polluantes des bassins de stockage de lisier dans les élevages porcins, tout en produisant de l'énergie renouvelable pour l'autoconsommation . Ce projet, axé sur le photovoltaïque sur des plateformes flottantes en suspension ,…</t>
+  </si>
+  <si>
+    <t>jeu 22/01/2026 - 17:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/progres-go-fotopur-le-photovoltaique-flottant-pour-reduire-les-emissions-dans-les</t>
+  </si>
+  <si>
+    <t>Il est désormais possible de participer à la conférence du réseau PAC de l'UE sur la résilience de l'eau dans l'agriculture sans avoir à se soucier de l'eau.</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l’UE a lancé un appel à manifestation d’intérêt pour participer à la conférence « Résilience de l’eau dans l’agriculture : l’innovation en pratique » , une réunion européenne axée sur l’innovation, l’échange de connaissances et l’approche EIP-AGRI . La date limite pour soumettre les candidatures afin de participer à cette réunion, qui se tiendra à Hambourg, en Allemagne, du 19 au…</t>
+  </si>
+  <si>
+    <t>mer 21/01/2026 - 22:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/il-est-desormais-possible-participer-la-conference-du-reseau-pac-lue-sur-la-resilience</t>
+  </si>
+  <si>
+    <t>L’appel à propositions pour les subventions CDTI dans le cadre du programme « Écosystèmes d’innovation et de transfert 2025 » reste ouvert jusqu’au 12 février.</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les écosystèmes d’innovation et de transfert 2025 reste ouvert jusqu’au 12 février 2026 , dans le but de renforcer les écosystèmes interrégionaux axés sur le transfert, la diffusion et la valorisation des connaissances , conformément à l’approche des Systèmes de connaissances et d’innovation agricoles (AKIS) . Cette action vise à encourager des modèles collaboratifs et…</t>
+  </si>
+  <si>
+    <t>mar 20/01/2026 - 17:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-propositions-pour-les-subventions-cdti-dans-le-cadre-du-programme-ecosystemes</t>
+  </si>
+  <si>
+    <t>SECUESVAC progresse dans le calcul de la séquestration du carbone organique dans les sols agricoles</t>
+  </si>
+  <si>
+    <t>Le projet GO SECUESVAC franchit une nouvelle étape avec le lancement de la phase consacrée au calcul de la séquestration du carbone organique dans les sols. Suite à cette deuxième phase, les membres du Groupe opérationnel pour l'optimisation de la séquestration du carbone dans les sols agricoles liés à la production bovine travaillent à la définition de stratégies et à la collecte des données…</t>
+  </si>
+  <si>
+    <t>mar 20/01/2026 - 10:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-progresse-dans-le-calcul-la-sequestration-du-carbone-organique-dans-les-sols</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation lance son appel à projets 2026 pour accélérer la numérisation du secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation a officiellement lancé son appel à projets 2026 , destiné aux startups et aux projets technologiques proposant des solutions innovantes aux principaux défis du secteur agroalimentaire. Ce programme recherche des initiatives capables d'accélérer la transformation numérique , d'améliorer la durabilité et de renforcer la compétitivité du secteur. Le programme d'…</t>
+  </si>
+  <si>
+    <t>lun 19/01/2026 - 16:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/agrobank-tech-digital-innovation-lance-son-appel-projets-2026-pour-accelerer-la</t>
+  </si>
+  <si>
+    <t>La numérisation des campagnes : un atout pour l'avenir de l'irrigation dans la Communauté d'irrigation de La Nava</t>
+  </si>
+  <si>
+    <t>La numérisation est devenue un outil essentiel pour relever les grands défis de l'agriculture au XXIe siècle : la rareté de l'eau, le changement climatique et la nécessité de produire davantage avec moins de ressources. Dans ce contexte, les nouvelles technologies appliquées à l'irrigation, telles que les capteurs, les plateformes de données, l'automatisation et la gestion à distance,…</t>
+  </si>
+  <si>
+    <t>ven 16/01/2026 - 11:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-numerisation-des-campagnes-atout-pour-lavenir-lirrigation-dans-la-communaute</t>
+  </si>
+  <si>
+    <t>Évolution du projet GO Olivebiome</t>
+  </si>
+  <si>
+    <t>Le projet GO Olivebiome , coordonné techniquement par Maslina , progresse fortement vers la validation industrielle de solutions probiotiques durables pour l'alimentation animale, grâce à l'intégration complète d' AINIA . Les dernières avancées se concentrent sur trois étapes clés : Optimisation des cultures : AINIA compare la croissance des probiotiques en milieu MRS et en lactosérum, afin d’…</t>
+  </si>
+  <si>
+    <t>ven 16/01/2026 - 11:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/evolution-du-projet-go-olivebiome</t>
+  </si>
+  <si>
+    <t>Lancement de la campagne « Parcours des conseillers en alimentation locale 2026 » : une feuille de route européenne pour renforcer les conseils sur les circuits courts.</t>
+  </si>
+  <si>
+    <t>L’initiative EU 4Advice et COREnet , « Parcours des conseillers en alimentation locale 2026 », a été créée dans le but de mettre en avant le Réseau européen de conseillers sur les circuits courts alimentaires (EAN-SFSC) et, en même temps, d’impliquer activement les conseillers dans sa construction et son amélioration continue . Cette initiative se veut une feuille de route flexible et évolutive…</t>
+  </si>
+  <si>
+    <t>jeu 15/01/2026 - 13:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lancement-la-campagne-parcours-des-conseillers-alimentation-locale-2026-une-feuille</t>
+  </si>
+  <si>
+    <t>L'irrigation intelligente comme objectif de durabilité pour les campagnes de la région du Páramo Medio</t>
+  </si>
+  <si>
+    <t>La communauté léonaise met en œuvre les premières solutions numériques pour contrôler et optimiser l'utilisation de l'eau dans l'une des zones les plus dépendantes du réservoir de Barrios de Luna. La Communauté d'irrigation du Páramo Medio , basée à Bercianos del Páramo (León), a entamé une nouvelle phase de modernisation technologique dans le cadre du projet de numérisation du cycle de l'eau (…</t>
+  </si>
+  <si>
+    <t>mer 14/01/2026 - 12:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lirrigation-intelligente-comme-objectif-durabilite-pour-les-campagnes-la-region-du</t>
+  </si>
+  <si>
+    <t>GO SUPRA BIOLIVA : transformer les sous-produits des oliveraies en valeur ajoutée et en durabilité</t>
+  </si>
+  <si>
+    <t>SOURCE : GO SUPRA BIOLIVA Au cœur des oliveraies espagnoles se cache un paradoxe : si l’huile d’olive est l’un de nos trésors les plus réputés, des milliers de tonnes de sous-produits, comme le marc et les feuilles d’olivier, sont perdues chaque jour sans que leur véritable potentiel ne soit exploité. Ces déchets, traditionnellement considérés comme un problème environnemental et économique,…</t>
+  </si>
+  <si>
+    <t>mer 14/01/2026 - 12:01</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-supra-bioliva-transformer-les-sous-produits-des-oliveraies-valeur-ajoutee-et</t>
+  </si>
+  <si>
+    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
+  </si>
+  <si>
+    <t>mar 13/01/2026 - 23:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
+  </si>
+  <si>
+    <t>CDTI Innovation recherche une entreprise espagnole pour un projet de R&amp;D en agritech en collaboration avec FAEDA (Sénégal).</t>
+  </si>
+  <si>
+    <t>CDTI Innovation a publié un appel à candidatures pour trouver un partenaire commercial parmi les entreprises espagnoles intéressées par le développement d'un projet de R&amp;D en coopération internationale avec la société sénégalaise FAEDA , dans le domaine de l'Agritech , et plus précisément dans l' application des TIC à l'élevage de volailles . La collaboration proposée porte sur le…</t>
+  </si>
+  <si>
+    <t>mar 13/01/2026 - 23:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cdti-innovation-recherche-une-entreprise-espagnole-pour-projet-rd-agritech</t>
+  </si>
+  <si>
+    <t>En 2026, débutera le bloc d'ateliers techniques sectoriels du plan de promotion d'une agriculture régénératrice et durable.</t>
+  </si>
+  <si>
+    <t>En 2026, le bloc d’ateliers techniques sectoriels débute dans le cadre du programme « Ateliers techniques et séminaires pour promouvoir une agriculture régénératrice et durable » , une initiative lancée en mars 2025 par la Fondation Juana de Vega et la société Agroassessor , et subventionnée par le ministère de l’Agriculture, de la Pêche et de l’Alimentation . Depuis près d'un an et demi, les…</t>
+  </si>
+  <si>
+    <t>mar 13/01/2026 - 20:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2026-debutera-le-bloc-dateliers-techniques-sectoriels-du-plan-promotion-dune</t>
+  </si>
+  <si>
+    <t>La révolution intelligente de l'eau : Xinzo de Limia s'engage dans la numérisation de l'irrigation</t>
+  </si>
+  <si>
+    <t>La numérisation de l'agriculture progresse régulièrement, et la Galice ne fait pas exception. La Communauté d'irrigation de la Laguna de Antela, dans la région d'Ourense (district de Limia), a entamé la mise en œuvre de solutions technologiques qui marqueront un tournant dans la gestion de l'eau en agriculture . Ce projet, soutenu par les fonds « Next Generation » de l'Union européenne dans le…</t>
+  </si>
+  <si>
+    <t>lun 12/01/2026 - 16:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-revolution-intelligente-leau-xinzo-limia-sengage-dans-la-numerisation-lirrigation</t>
+  </si>
+  <si>
+    <t>Innovation et technologie, piliers de la sécurité et de la souveraineté alimentaires dans l'UE</t>
+  </si>
+  <si>
+    <t>Garantir la sécurité et la souveraineté alimentaires de l'Union européenne dans un contexte mondial marqué par l'incertitude géopolitique, climatique et économique est devenu une priorité stratégique. Ce constat a été clairement établi lors de la réunion extraordinaire des ministres de l'Agriculture de l'Union européenne qui s'est tenue à Bruxelles le 7 janvier à l'initiative de la Commission…</t>
+  </si>
+  <si>
+    <t>ven 09/01/2026 - 12:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/innovation-et-technologie-piliers-la-securite-et-la-souverainete-alimentaires-dans-lue</t>
+  </si>
+  <si>
+    <t>Le gouvernement galicien intensifie sa coordination avec Xenética Fontao pour améliorer l'élevage galicien.</t>
+  </si>
+  <si>
+    <t>SOURCE : RFEAGAS Les directeurs généraux de l'Élevage, de l'Agriculture et des Industries agroalimentaires, José Balseiros, et du PAC et du Contrôle de la chaîne alimentaire, Juan José Cerviño, ont rencontré à San Caetano des responsables de Xenética Fontao, une entreprise appartenant à la Xunta et chargée de la gestion du Centre d'élevage et de reproduction animale de Galice. Cette réunion a…</t>
+  </si>
+  <si>
+    <t>mer 07/01/2026 - 15:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-galicien-intensifie-sa-coordination-avec-xenetica-fontao-pour</t>
+  </si>
+  <si>
+    <t>Le gouvernement promeut la connaissance de l'agriculture du carbone grâce à un accord avec l'Association espagnole d'agriculture de conservation des sols vivants.</t>
+  </si>
+  <si>
+    <t>Cet accord prolonge le cadre actuel de collaboration conjointe afin de contribuer à une meilleure compréhension des pratiques d'agriculture de conservation et à leur application plus large dans les écorégions. Elle accordera une attention particulière à la formation des femmes, à la promotion du renouvellement générationnel et au maintien de la population dans les zones rurales. L'accord dispose…</t>
+  </si>
+  <si>
+    <t>mar 23/12/2025 - 13:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-promeut-la-connaissance-lagriculture-du-carbone-grace-accord-avec</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN : Comment les déjections d’insectes révolutionnent la fertilisation des cultures horticoles</t>
+  </si>
+  <si>
+    <t>C’est sur ce principe que repose le projet GO LIVLAB-IN , une initiative novatrice qui s’appuie sur l’élevage d’insectes et l’économie circulaire comme leviers de transformation de l’agriculture et de l’agro-industrie. LIVLAB-IN propose un modèle novateur qui valorise les sous-produits, les déchets et les résidus végétaux issus de l'élevage d'insectes tout au long de la chaîne alimentaire, depuis…</t>
+  </si>
+  <si>
+    <t>mar 23/12/2025 - 12:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-livlab-comment-les-dejections-dinsectes-revolutionnent-la-fertilisation-des</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les séjours de recherche et développement est désormais ouvert afin de promouvoir le conseil scientifique au sein de l’Administration, sur des enjeux liés au secteur agroalimentaire et forestier.</t>
+  </si>
+  <si>
+    <t>L’ appel à projets « Séjours R&amp;D » offre une nouvelle opportunité à la communauté scientifique espagnole de contribuer directement à la conception et à l’amélioration des politiques publiques grâce à des conseils scientifiques auprès de l’Administration générale de l’État. Cette initiative novatrice, portée par l’ Office national de conseil scientifique (ONAC) et la Fondation espagnole pour…</t>
+  </si>
+  <si>
+    <t>lun 22/12/2025 - 18:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-candidatures-pour-les-sejours-recherche-et-developpement-est-desormais-ouvert</t>
+  </si>
+  <si>
+    <t>CITOLIVA offre au secteur de l'huile d'olive l'outil technologique pour transformer ses sous-produits.</t>
+  </si>
+  <si>
+    <t>OLIVEVALUE, financé par la Junta de Andalucía (PAIDI 2020), propose un système novateur qui recommande aux moulins à huile d'olive et aux usines de transformation de marc la meilleure façon de valoriser le marc d'olive, les noyaux, les feuilles et autres déchets des oliveraies. CITOLIVA a mené à bien le projet OLIVEVALUE , une initiative dont le principal résultat est un modèle innovant destiné à…</t>
+  </si>
+  <si>
+    <t>lun 22/12/2025 - 15:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-offre-au-secteur-lhuile-dolive-loutil-technologique-pour-transformer-ses-sous</t>
+  </si>
+  <si>
+    <t>Nouvel appel à l'aide pour des conseils sur la numérisation du secteur agroalimentaire et forestier</t>
+  </si>
+  <si>
+    <t>Le conseil se retrouve une fois de plus au cœur de la transformation numérique du secteur agroalimentaire et forestier . Le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA) a lancé un nouvel appel à propositions pour des services de conseil en matière de numérisation , doté d’un budget de 4,7 millions d’euros , dans le cadre du Plan stratégique de la PAC 2023-2027 (PEPAC) . Ce…</t>
+  </si>
+  <si>
+    <t>lun 22/12/2025 - 11:25</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-laide-pour-des-conseils-sur-la-numerisation-du-secteur-agroalimentaire-et</t>
+  </si>
+  <si>
+    <t>SmartFarmRani progresse dans la conservation génétique et l'innovation en matière d'élevage à Ávila</t>
+  </si>
+  <si>
+    <t>Le projet SmartFarmRani continue de développer de nouvelles actions dans la province d'Ávila , renforçant son engagement en faveur de l'innovation, de la conservation génétique et de l'amélioration de la durabilité de l'élevage extensif de races locales. Dans le cadre de ces activités, les membres du projet se sont rendus au Conseil provincial d'Ávila pour collecter la semence de deux taureaux…</t>
+  </si>
+  <si>
+    <t>ven 19/12/2025 - 11:41</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/smartfarmrani-progresse-dans-la-conservation-genetique-et-linnovation-matiere-delevage</t>
+  </si>
+  <si>
+    <t>OP BIOTECH promeut des solutions microbiennes pour accroître la tolérance des cultures à la pénurie d'eau.</t>
+  </si>
+  <si>
+    <t>Le projet OP BIOTECH poursuit le développement de stratégies innovantes fondées sur l'utilisation de bactéries bénéfiques pour renforcer la résistance des cultures au stress hydrique. Ce volet de recherche vise à exploiter le potentiel de certains micro-organismes présents dans le sol et la rhizosphère afin d'améliorer le comportement physiologique des plantes en conditions de sécheresse. Dans un…</t>
+  </si>
+  <si>
+    <t>ven 19/12/2025 - 09:56</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/op-biotech-promeut-des-solutions-microbiennes-pour-accroitre-la-tolerance-des-cultures</t>
+  </si>
+  <si>
+    <t>ASH4SOIL a participé à la clôture du projet européen AF4EU</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel ASH4SOIL , coordonné par FEUGA , a participé le 12 décembre à la réunion régionale du Réseau régional d'innovation en agroforesterie (RAIN) du projet européen AF4EU , dirigé par l'Université de Saint-Jacques-de-Compostelle (USC). Cet événement a conclu trois années de collaboration et de travail conjoint entre des entités de 10 pays européens , dans le but de promouvoir l'…</t>
+  </si>
+  <si>
+    <t>jeu 18/12/2025 - 18:12</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ash4soil-participe-la-cloture-du-projet-europeen-af4eu</t>
+  </si>
+  <si>
+    <t>Seize chefs de renom participent au repas de charité organisé par Provacuno.</t>
+  </si>
+  <si>
+    <t>Seize chefs, dont plusieurs étoilés au Michelin, ont participé cette année au désormais traditionnel déjeuner caritatif de Noël au profit des personnes les plus démunies de Madrid, organisé par l'Association interprofessionnelle de la viande bovine (PROVACUNO) avec le soutien du maire de la ville, José Luis Martínez-Almeida. Cette initiative, menée depuis quatre ans, a consisté en la préparation…</t>
+  </si>
+  <si>
+    <t>jeu 18/12/2025 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/seize-chefs-renom-participent-au-repas-charite-organise-par-provacuno</t>
+  </si>
+  <si>
+    <t>Un poste de doctorant MSCA en biologie chromosomique a été annoncé dans le cadre du réseau AGILE.</t>
+  </si>
+  <si>
+    <t>Source : Red PlantMicro Le réseau doctoral européen Marie Skłodowska-Curie « AGILE » a lancé un appel à candidatures pour un poste de doctorant débutant au printemps 2026 , axé sur l’analyse comparative de la chromatine dans les chromosomes standard et surnuméraires chez les plantes. Les recherches seront menées à l' IPK de Gatersleben (Allemagne) et porteront sur des aspects clés de la biologie…</t>
+  </si>
+  <si>
+    <t>jeu 18/12/2025 - 13:43</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/poste-doctorant-msca-biologie-chromosomique-ete-annonce-dans-le-cadre-du-reseau-agile</t>
+  </si>
+  <si>
+    <t>CITOLIVA lance en 2026 une ligne de recherche pionnière basée sur des techniques lipidomiques avancées.</t>
+  </si>
+  <si>
+    <t>La Fondation a tenu sa réunion du Conseil d'administration, au cours de laquelle sa feuille de route pour l'année à venir a été présentée. Parmi les principales nouveautés, on note le lancement d'un nouveau programme de recherche dans le domaine de l'alimentation et de la santé, qui ouvrira de nouvelles perspectives pour le développement d'aliments plus sains et plus fonctionnels. Lors de la…</t>
+  </si>
+  <si>
+    <t>mer 17/12/2025 - 09:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-lance-2026-une-ligne-recherche-pionniere-basee-sur-des-techniques</t>
+  </si>
+  <si>
+    <t>Le GO e-LocalHub lance ses premières recettes vidéo pour mettre en valeur les races locales.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel e-LocalHub a publié les premières recettes vidéo du projet, une initiative gastronomique visant à rapprocher les produits issus de races locales et de l'élevage extensif traditionnel du consommateur final. Les produits sont élaborés à partir d'ingrédients issus des races participant au projet : porcs ibériques , volailles Castellana Negra , bovins Avileña-Negra Ibérica et…</t>
+  </si>
+  <si>
+    <t>mar 16/12/2025 - 15:13</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-go-e-localhub-lance-ses-premieres-recettes-video-pour-mettre-valeur-les-races</t>
+  </si>
+  <si>
+    <t>Les conférences techniques RFEAGAS 2025 renforcent la coordination et l'avenir de la sélection variétale.</t>
+  </si>
+  <si>
+    <t>La conférence technique RFEAGAS 2025 a réuni à Madrid des associations d'éleveurs, des techniciens et des professionnels du secteur dans le but d'analyser et de mettre à jour les principaux défis et opportunités de l'élevage de race pure en Espagne . Le programme abordait, d'un point de vue technique et transversal , des questions clés telles que la santé animale , l'amélioration génétique , la…</t>
+  </si>
+  <si>
+    <t>mar 16/12/2025 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-conferences-techniques-rfeagas-2025-renforcent-la-coordination-et-lavenir-la</t>
+  </si>
+  <si>
+    <t>FutureFoodS lance son deuxième appel à projets transnational cofinancé pour accélérer la durabilité alimentaire</t>
+  </si>
+  <si>
+    <t>Le partenariat européen FutureFoodS annonce le lancement de son deuxième appel à propositions transnational cofinancé , destiné à financer des projets de recherche et d'innovation favorisant la transition vers des systèmes alimentaires plus durables, sains, circulaires et transparents . Cet appel invite les chercheurs, les centres technologiques, les universités, les administrations publiques,…</t>
+  </si>
+  <si>
+    <t>ven 12/12/2025 - 16:12</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/futurefoods-lance-son-deuxieme-appel-projets-transnational-cofinance-pour-accelerer-la</t>
+  </si>
+  <si>
+    <t>CDTI Innovation financera la participation espagnole au troisième appel à projets du partenariat européen pour l'agroécologie</t>
+  </si>
+  <si>
+    <t>Le Centre pour le développement des technologies et de l'innovation (CDTI Innovación) a annoncé qu'il financera la participation d'entités espagnoles au troisième appel à propositions cofinancé du Partenariat européen pour l'agroécologie , récemment lancé sous le titre « Favoriser la diversité génétique végétale et animale et donner aux agriculteurs les moyens d'accélérer la transition…</t>
+  </si>
+  <si>
+    <t>ven 12/12/2025 - 15:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cdti-innovation-financera-la-participation-espagnole-au-troisieme-appel-projets-du</t>
+  </si>
+  <si>
+    <t>CONAFE participe à sept communications scientifiques présentées au Congrès mondial de génétique appliquée à la production animale de 2026.</t>
+  </si>
+  <si>
+    <t>La Confédération des associations frisonnes espagnoles (CONAFE) collabore à plusieurs travaux scientifiques qui ont été présentés au Congrès mondial de génétique appliquée à la production animale (WCGALP 2026) , qui se tiendra du 12 au 17 juillet 2026 à Madison (Wisconsin, États-Unis) . Le WCGALP est le principal forum international sur l'amélioration génétique animale , réunissant tous les…</t>
+  </si>
+  <si>
+    <t>mer 10/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conafe-participe-sept-communications-scientifiques-presentees-au-congres-mondial</t>
+  </si>
+  <si>
+    <t>L’enregistrement du séminaire « R&amp;D&amp;I : Solutions numériques pour une viticulture durable » auquel GO PRERIVID a participé est disponible sur YouTube.</t>
+  </si>
+  <si>
+    <t>Source : GO PREVID Le 28 octobre , s'est tenu le séminaire en ligne gratuit « R&amp;D&amp;I : Solutions numériques pour une viticulture durable », organisé par la Wine Technology Platform (PTV) en collaboration avec l'Organisation interprofessionnelle espagnole du vin (OIVE) et AgroBank . Dans ce contexte, Débora Franco, directrice de Monet Viticultura, a présenté les progrès du Groupe…</t>
+  </si>
+  <si>
+    <t>mar 09/12/2025 - 10:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lenregistrement-du-seminaire-rdi-solutions-numeriques-pour-une-viticulture-durable</t>
+  </si>
+  <si>
+    <t>Groupes opérationnels : Innovation agroalimentaire dans la lutte contre la peste porcine africaine</t>
+  </si>
+  <si>
+    <t>La politique agricole commune (PAC) a favorisé la création de nombreux groupes opérationnels d'innovation ces dernières années, œuvrant à l'amélioration de la santé et du bien-être animal dans le secteur de l'élevage. Ces initiatives, financées par des fonds européens et développées conjointement par des agriculteurs, des chercheurs, des organismes gouvernementaux et des entreprises, partagent un…</t>
+  </si>
+  <si>
+    <t>ven 05/12/2025 - 21:14</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/groupes-operationnels-innovation-agroalimentaire-dans-la-lutte-contre-la-peste-porcine</t>
+  </si>
+  <si>
+    <t>GO CONTROL organise une réunion technique à Valence pour évaluer les progrès des pilotes.</t>
+  </si>
+  <si>
+    <t>GO CONTROL a tenu une réunion technique dans la ville de Valence dans le but d'analyser en détail l'état de développement et le degré d'avancement des projets pilotes actuellement mis en œuvre dans la Communauté valencienne et en Castille-et-León . La réunion a rassemblé les équipes techniques chargées de la mise en œuvre des projets pilotes dans les deux régions , constituant ainsi un forum…</t>
+  </si>
+  <si>
+    <t>ven 05/12/2025 - 10:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-control-organise-une-reunion-technique-valence-pour-evaluer-les-progres-des-pilotes</t>
+  </si>
+  <si>
+    <t>Provacuno et APAQ-W réaffirment l’engagement du secteur en faveur de l’objectif de neutralité climatique d’ici 2050 lors du 1er Symposium européen sur la durabilité de l’élevage bovin.</t>
+  </si>
+  <si>
+    <t>Plus de 600 professionnels ont participé, en présentiel et en ligne, au 1er Symposium européen sur la durabilité de la filière bovine , qui s'est tenu le 12 novembre à Bruxelles. Organisé par Provacuno et APAQ-W dans le cadre du programme européen pour une filière bovine durable (SEUB) , cet événement novateur au sein de l'Union européenne a réuni des experts internationaux afin d'analyser les…</t>
+  </si>
+  <si>
+    <t>jeu 04/12/2025 - 15:43</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-et-apaq-w-reaffirment-lengagement-du-secteur-faveur-lobjectif-neutralite</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT : Un engagement en faveur de l'innovation et du développement durable dans le secteur laitier</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel CLIMALACT Elle progresse régulièrement vers son objectif de transformation du modèle de production laitière en Galice et dans les Asturies, afin de le rendre durable et neutre en carbone. À l'heure où le secteur laitier est confronté à des défis environnementaux, sociaux et de rentabilité croissants, cette initiative témoigne d'un engagement fort en faveur de l'innovation,…</t>
+  </si>
+  <si>
+    <t>jeu 04/12/2025 - 10:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-climalact-engagement-faveur-linnovation-et-du-developpement-durable-dans-le-secteur</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub se présente aux associations d'éleveurs et aux communautés autonomes lors d'une réunion de la MAPA.</t>
+  </si>
+  <si>
+    <t>Source : RFEAGAS Hier, mardi 2 décembre, une réunion s'est tenue au siège de la Sous-direction des ressources de production animale du ministère de l'Agriculture, de la Pêche et de l'Alimentation. Cette réunion, convoquée par le ministère, a porté sur diverses questions relatives au logo « 100 % race locale ». Elle a bénéficié d'une forte participation de techniciens d'associations d'éleveurs et…</t>
+  </si>
+  <si>
+    <t>mer 03/12/2025 - 18:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-e-localhub-se-presente-aux-associations-deleveurs-et-aux-communautes-autonomes-lors</t>
+  </si>
+  <si>
+    <t>GO YesWeCast a présenté ses progrès en matière de conservation et d'amélioration du châtaignier lors de BioCastanea 2025.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel YesWeCast , intégré au projet de R&amp;D NOVOXEN , a annoncé lors de la conférence scientifique et technique BioCastanea 2025 les principales avancées de sa stratégie de conservation du matériel génétique du châtaignier et d'amélioration de sa résilience face aux ravageurs et aux maladies . Lors de cette réunion clé pour le secteur du châtaignier, qui s'est tenue du 13 au…</t>
+  </si>
+  <si>
+    <t>mer 03/12/2025 - 11:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-yeswecast-presente-ses-progres-matiere-conservation-et-damelioration-du-chataignier</t>
+  </si>
+  <si>
+    <t>Begoña García souligne à Agrobiotech que « l'agriculture numérique fait déjà partie du quotidien des campagnes espagnoles ».</t>
+  </si>
+  <si>
+    <t>Le secrétaire d’État à l’Agriculture et à l’Alimentation affirme que la transformation numérique du secteur est « une réalité construite entre les administrations, le secteur et la science ». Elle met en lumière le rôle de la Catalogne en tant qu'écosystème clé pour l'innovation agroalimentaire en Europe, avec l'Université de Lleida, l'IRTA et le Parc Agrobiotech comme institutions de premier…</t>
+  </si>
+  <si>
+    <t>ven 28/11/2025 - 15:56</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/begona-garcia-souligne-agrobiotech-que-lagriculture-numerique-fait-deja-partie-du</t>
+  </si>
+  <si>
+    <t>CTA soutient 16 nouveaux projets d'innovation axés principalement sur le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>La Corporation andalouse de technologie (CTA) a approuvé le financement de 16 nouveaux projets , mobilisant un investissement total de 9,72 millions d'euros , dont 3,78 millions d'euros d'aides , et consolidant ainsi son rôle de moteur stratégique de la R&amp;D&amp;I dans la région. Parmi les initiatives approuvées figurent plusieurs projets à fort impact pour le secteur agroalimentaire , qui…</t>
+  </si>
+  <si>
+    <t>ven 28/11/2025 - 15:27</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cta-soutient-16-nouveaux-projets-dinnovation-axes-principalement-sur-le-secteur</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifie les variétés de blé tolérantes à la sécheresse et aux températures élevées.</t>
+  </si>
+  <si>
+    <t>Le changement climatique transforme profondément les conditions de culture dans les principales régions céréalières espagnoles. Selon le rapport du projet, les régions méditerranéennes sont confrontées à des sécheresses plus fréquentes, à des précipitations de plus en plus irrégulières et à des températures toujours plus élevées – autant de facteurs qui réduisent déjà les rendements du blé tendre…</t>
+  </si>
+  <si>
+    <t>ven 28/11/2025 - 12:29</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-climsostrigo-identifie-les-varietes-ble-tolerantes-la-secheresse-et-aux</t>
+  </si>
+  <si>
+    <t>Le projet GO OLIVEBIOME démontre le potentiel des déchets d'oliveraies en tant que ressource durable</t>
+  </si>
+  <si>
+    <t>Des progrès significatifs ont été constatés dans les résultats de sa deuxième phase. Les résultats finaux serviront de base au développement de produits innovants visant à produire une alimentation animale plus saine et plus durable. Le projet national OLIVEBIOME a entamé sa deuxième phase avec des résultats prometteurs dans le développement de solutions biotechnologiques pour l'alimentation…</t>
+  </si>
+  <si>
+    <t>jeu 27/11/2025 - 15:41</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-go-olivebiome-demontre-le-potentiel-des-dechets-doliveraies-tant-que</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, une application pour la caractérisation du fumier provenant des élevages bovins</t>
+  </si>
+  <si>
+    <t>  Cette nouvelle application, qui permet de catégoriser les exploitations agricoles et leur fumier en fonction d'informations sur leur gestion, est gratuite et déjà disponible pour iOS et Android.   L'Organisation interprofessionnelle de la viande bovine (Provacuno) a développé, en collaboration avec l'Université Miguel Hernández (UMH) et l'Université polytechnique de Valence (UPV), une…</t>
+  </si>
+  <si>
+    <t>jeu 27/11/2025 - 11:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-dss-manure-une-application-pour-la-caracterisation-du-fumier-provenant-des</t>
+  </si>
+  <si>
+    <t>Le projet DENORI de l'Université Loyola démontre le potentiel des systèmes intelligents pour prévenir les fuites d'irrigation dans les cultures à haute valeur ajoutée.</t>
+  </si>
+  <si>
+    <t>L’Université Loyola, à travers le projet DENORI , a franchi une étape décisive vers une agriculture plus efficace et durable. Financée par le gouvernement régional d’Andalousie dans le cadre de l’appel à projets des groupes opérationnels du Partenariat européen d’innovation (PEI), cette initiative a permis de développer un système automatisé capable de détecter les fuites d’irrigation en temps…</t>
+  </si>
+  <si>
+    <t>jeu 27/11/2025 - 10:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-denori-luniversite-loyola-demontre-le-potentiel-des-systemes-intelligents</t>
+  </si>
+  <si>
+    <t>La viande d'agneau comme outil de prévention des incendies de forêt</t>
+  </si>
+  <si>
+    <t>Source : GO Previnovic . Dans le cadre du salon EXPOSAGRIS, INTEROVIC a organisé la présentation « La viande d'agneau comme outil de prévention des incendies de forêt » , donnée par Ana Mªría Olaizola , chercheuse à l' Université de Saragosse (Unizar) et membre du Groupe opérationnel Previnovic. Le pâturage extensif : le « pompier silencieux » contre les mégafeux et l’abandon des zones rurales ?…</t>
+  </si>
+  <si>
+    <t>mer 26/11/2025 - 19:14</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-viande-dagneau-comme-outil-prevention-des-incendies-foret</t>
+  </si>
+  <si>
+    <t>Le rapport de Surcos sur le groupe opérationnel MYCOWINE, intitulé « Du sol à la cime des arbres », est disponible sur YouTube.</t>
+  </si>
+  <si>
+    <t>Le rapport que le programme Surcos du RTVCyL a consacré au groupe opérationnel MYCOWINE est désormais disponible sur YouTube ; il s’agit d’un projet qui démontre comment les mycorhizes et la biotechnologie des sols peuvent transformer la viticulture vers des modèles plus durables, résilients et de meilleure qualité. L’émission, intitulée « De la terre au verre : les mycorhizes qui sauvent la…</t>
+  </si>
+  <si>
+    <t>mar 25/11/2025 - 11:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-rapport-surcos-sur-le-groupe-operationnel-mycowine-intitule-du-sol-la-cime-des</t>
+  </si>
+  <si>
+    <t>Accroître la digitalisation de l'élevage grâce au travail de GO LARRESNE et du centre technologique NEIKER</t>
+  </si>
+  <si>
+    <t>D’après le bulletin de la Fédération royale espagnole des associations d’éleveurs sélectionnés (RFEAGAS), le pâturage intelligent est une solution numérique répondant aux nouvelles exigences du secteur laitier. Le centre technologique NEIKER fait partie du groupement opérationnel LARRESNE, qui vise à promouvoir la digitalisation de l’élevage, à améliorer la gestion des troupeaux et à renforcer la…</t>
+  </si>
+  <si>
+    <t>lun 24/11/2025 - 16:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/accroitre-la-digitalisation-lelevage-grace-au-travail-go-larresne-et-du-centre</t>
+  </si>
+  <si>
+    <t>Le nouveau forum AKISConnect est désormais disponible : un espace ouvert de collaboration et d'échange au sein de l'écosystème européen AKIS.</t>
+  </si>
+  <si>
+    <t>La communauté AKISConnect annonce le lancement officiel de son nouveau forum en ligne , un espace numérique conçu pour faciliter les échanges, le partage de connaissances et la collaboration entre les différents acteurs du système AKIS en Europe. Dès aujourd'hui, toute personne intéressée peut y accéder et participer. Ce forum a été créé par et pour la communauté , dans le but de renforcer les…</t>
+  </si>
+  <si>
+    <t>lun 24/11/2025 - 15:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-nouveau-forum-akisconnect-est-desormais-disponible-espace-ouvert-collaboration-et</t>
+  </si>
+  <si>
+    <t>Agriculture of Data (AgData) lance ses premières subventions pour promouvoir les solutions numériques dans l'agriculture durable</t>
+  </si>
+  <si>
+    <t>Le partenariat européen Agriculture des données (AgData) a lancé son premier appel à projets commun, intitulé « Des solutions fondées sur les données à l’échelle de l’UE pour résoudre des problèmes réels » , visant à promouvoir des solutions innovantes fondées sur les données qui contribuent à une agriculture européenne plus efficace, durable et tournée vers l’avenir. Cette initiative s'adresse…</t>
+  </si>
+  <si>
+    <t>lun 24/11/2025 - 10:38</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/agriculture-data-agdata-lance-ses-premieres-subventions-pour-promouvoir-les-solutions</t>
+  </si>
+  <si>
+    <t>Le programme d'ExpoAgro Canarias en détail : innovations en matière d'irrigation, de protection des cultures et d'agrivoltaïsme pour l'agriculture de demain</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canarias dévoile un programme technique de haut niveau qui place les îles au cœur des discussions sur l'innovation agricole , la gestion efficace de l'eau , la protection phytosanitaire avancée et les nouveaux modèles d'intégration de l'agriculture et de l'énergie . Les 26 et 27 novembre, des experts nationaux et régionaux de premier plan partageront des technologies, des stratégies et…</t>
+  </si>
+  <si>
+    <t>ven 21/11/2025 - 13:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-programme-dexpoagro-canarias-detail-innovations-matiere-dirrigation-protection-des</t>
+  </si>
+  <si>
+    <t>L'UE recherche des experts et des organisations pour un nouveau groupe thématique sur l'élevage durable et compétitif.</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'Union européenne lance un appel à candidatures pour la sélection des membres de son nouveau groupe thématique (GT) consacré à l'analyse du rôle de la PAC dans la transition vers des systèmes d'élevage plus durables et compétitifs . Les personnes et organisations intéressées peuvent manifester leur intérêt jusqu'au 1er décembre 2025 . Ce groupe thématique réunira une quarantaine…</t>
+  </si>
+  <si>
+    <t>ven 21/11/2025 - 12:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lue-recherche-des-experts-et-des-organisations-pour-nouveau-groupe-thematique-sur</t>
+  </si>
+  <si>
+    <t>GO LINOMAR présente son engagement en faveur de la bioremédiation et des biostimulants de nouvelle génération lors du salon DATAGRI.</t>
+  </si>
+  <si>
+    <t>Le Groupement Opérationnel LINOMAR a participé activement à DATAGRI, événement phare de la transformation numérique et de l'agritechnologie, où il a pu présenter son initiative novatrice à plus de 1 500 professionnels du secteur agroalimentaire. Parmi les participants figuraient des entreprises technologiques, des start-ups, des coopératives, des organisations agricoles, des centres de recherche…</t>
+  </si>
+  <si>
+    <t>ven 21/11/2025 - 11:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-linomar-presente-son-engagement-faveur-la-bioremediation-et-des-biostimulants</t>
+  </si>
+  <si>
+    <t>Prix d'inspiration agricole et rurale (ARIA) 2025</t>
+  </si>
+  <si>
+    <t>Quels sont les projets les plus inspirants de la Politique agricole commune (PAC) qui soient écologiques, intelligents, socialement inclusifs, innovants et résilients ? Quelles initiatives soutiennent les économies rurales et impliquent activement les jeunes dans la construction de l’avenir des communautés rurales ? La troisième édition des Agricultural and Rural Inspiration Awards (ARIA) est une…</t>
+  </si>
+  <si>
+    <t>jeu 20/11/2025 - 12:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/prix-dinspiration-agricole-et-rurale-aria-2025</t>
+  </si>
+  <si>
+    <t>Amélioration de la gestion de l'aide au transfert de connaissances et au conseil en matière de transition numérique du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Modification du règlement régissant les subventions aux interventions d'échange de connaissances, aux activités de formation et d'information, et aux services de conseil Parmi les autres modifications apportées, les critères d'ancienneté et de ressources humaines pour les bénéficiaires sont assouplis. Le décret royal prévoit un assouplissement des délais afin de faciliter la mise en place du…</t>
+  </si>
+  <si>
+    <t>mer 19/11/2025 - 11:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/amelioration-la-gestion-laide-au-transfert-connaissances-et-au-conseil-matiere</t>
+  </si>
+  <si>
+    <t>La plateforme AKIS Advisors est un outil permettant aux groupes de travail de remplir et de renforcer leurs obligations de divulgation.</t>
+  </si>
+  <si>
+    <t>La plateforme AKIS Advisors (PAA) est un espace spécialement conçu pour permettre aux groupes opérationnels du Partenariat européen d'innovation (EIP-AGRI / Réseau UE) de diffuser leurs activités, leurs progrès et leurs résultats de manière agile et efficace. Les publications que les groupes opérationnels envoient et partagent sur la plateforme — actualités, événements, étapes clés des projets,…</t>
+  </si>
+  <si>
+    <t>ven 14/11/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-plateforme-akis-advisors-est-outil-permettant-aux-groupes-travail-remplir-et</t>
+  </si>
+  <si>
+    <t>Le groupe de travail ATHENEA a présenté ses dernières avancées lors du salon Expo AgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel suprarégional ATHENEA , coordonné par CITOLIVA , a participé à Expo AgriTech 2025 , qui s'est tenu à Malaga du 28 au 30 octobre. Ce salon, l'un des principaux événements nationaux axés sur l'innovation agroalimentaire, a rassemblé des milliers de professionnels intéressés par les nouvelles technologies appliquées à l'agriculture et à l'industrie agroalimentaire. Dans ce…</t>
+  </si>
+  <si>
+    <t>ven 14/11/2025 - 13:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-groupe-travail-athenea-presente-ses-dernieres-avancees-lors-du-salon-expo-agritech</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour sélectionner 27 projets phares en matière de conseil sur les circuits courts alimentaires</t>
+  </si>
+  <si>
+    <t>Le projet européen COREnet lance un appel à propositions pour identifier et soutenir 27 projets phares , un par État membre de l'UE, mettant en lumière des innovations en matière de conseil aux circuits courts alimentaires . Cette initiative s'adresse aux conseillers et aux organisations œuvrant dans ce domaine et souhaitant présenter des approches novatrices, efficaces et transposables pour…</t>
+  </si>
+  <si>
+    <t>jeu 13/11/2025 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/appel-candidatures-pour-selectionner-27-projets-phares-matiere-conseil-sur-les</t>
+  </si>
+  <si>
+    <t>Le GO POMODORO organise une conférence à Séville pour partager ses progrès et ses principaux résultats.</t>
+  </si>
+  <si>
+    <t>Le 28 novembre 2025 , l’ École technique supérieure d’ingénierie agricole de l’Université de Séville accueillera la conférence technique « Innovation appliquée à la transformation de la tomate : efficacité, durabilité et rentabilité » , organisée par le Groupe opérationnel suprarégional POMODORO . Cette initiative s'inscrit dans le cadre de la communauté de pratique POMODORO , un espace…</t>
+  </si>
+  <si>
+    <t>mer 12/11/2025 - 17:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-go-pomodoro-organise-une-conference-seville-pour-partager-ses-progres-et-ses</t>
+  </si>
+  <si>
+    <t>Programme détaillé d'AGROBIOTECH 2025 : innovation, biotechnologie et numérisation se rencontrent à Lleida</t>
+  </si>
+  <si>
+    <t>Du 25 au 27 novembre à la Fira de Lleida L'événement AGROBIOTECH 2025 fera de Lleida l'épicentre de l'innovation agroalimentaire et forestière du 25 au 27 novembre , réunissant chercheurs, entreprises, centres technologiques et entités publiques autour des grands défis du secteur : durabilité, numérisation et changement climatique. Le programme comprend plus de cinquante conférences, tables…</t>
+  </si>
+  <si>
+    <t>mar 11/11/2025 - 16:29</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/programme-detaille-dagrobiotech-2025-innovation-biotechnologie-et-numerisation-se</t>
+  </si>
+  <si>
+    <t>GO Agri-ROVENAT teste des techniques utilisant des moutons et un robot pour conserver le couvert végétal dans les oliveraies et les vignobles.</t>
+  </si>
+  <si>
+    <t>Le Groupe Opérationnel, promu par la Fondation Générale du CSIC, a mené un essai novateur sur plusieurs parcelles de vignes et d'oliviers galiciens autochtones afin d'optimiser la durabilité. Ce projet, cofinancé par l'Union européenne et le gouvernement espagnol, vise à promouvoir l'entrepreneuriat rural grâce à des cultures agricoles durables et rentables, à attirer et à retenir la population,…</t>
+  </si>
+  <si>
+    <t>mar 11/11/2025 - 12:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-agri-rovenat-teste-des-techniques-utilisant-des-moutons-et-robot-pour-conserver-le</t>
+  </si>
+  <si>
+    <t>GO WELFARECUN progresse dans l'étude du bien-être animal lors du transport des lapins.</t>
+  </si>
+  <si>
+    <t>Le projet promeut des modèles de manipulation, d'appâtage et de transport plus durables et respectueux du bien-être animal dans l'élevage de lapins. Le groupe opérationnel WELFARECUN travaille au développement de nouveaux procédés d'engraissement, de transport et d'abattage dans l'élevage de lapins, visant à améliorer le bien-être animal et la durabilité du secteur . Ce projet, financé par des…</t>
+  </si>
+  <si>
+    <t>ven 07/11/2025 - 15:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-welfarecun-progresse-dans-letude-du-bien-etre-animal-lors-du-transport-des-lapins</t>
+  </si>
+  <si>
+    <t>Le programme du VIIIe Forum DATAGRI, en détail</t>
+  </si>
+  <si>
+    <t>Murcie accueillera l'un des événements majeurs de la numérisation agroalimentaire les 12 et 13 novembre. Le compte à rebours est lancé pour l'un des événements les plus attendus du calendrier agroalimentaire : le 8e Forum DATAGRI , qui réunira les acteurs clés de la digitalisation du secteur à Murcie les 12 et 13 novembre . Placé sous le thème de la transformation numérique comme moteur d'une…</t>
+  </si>
+  <si>
+    <t>ven 07/11/2025 - 12:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-programme-du-viiie-forum-datagri-detail</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation et l'École d'organisation industrielle renouvellent leur collaboration pour promouvoir la numérisation du secteur agricole.</t>
+  </si>
+  <si>
+    <t>Par un accord publié au Journal officiel de l'État (BOE), le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a renouvelé sa convention avec l'EOI (École d'organisation industrielle) afin de collaborer sur deux projets de financement : l'un portant sur les échanges de connaissances, les activités d'information et la formation ; l'autre sur des services de conseil en matière de…</t>
+  </si>
+  <si>
+    <t>ven 07/11/2025 - 09:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-et-lecole-dorganisation</t>
+  </si>
+  <si>
+    <t>Castilla y León inaugure sa première forêt-laboratoire à Vega de Espinareda avec l'aide du groupe opérationnel PLANFORLAB.</t>
+  </si>
+  <si>
+    <t>Le groupement opérationnel PLANFORLAB a franchi une étape décisive de son développement avec l' inauguration de la première forêt-laboratoire de Castille-et-León , située à Vega de Espinareda (León) . Cet espace pionnier s'impose comme une référence en matière d'innovation, d'expérimentation et de transfert de connaissances pour la gestion durable des forêts , notamment en ce qui concerne la…</t>
+  </si>
+  <si>
+    <t>jeu 06/11/2025 - 15:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/castilla-y-leon-inaugure-sa-premiere-foret-laboratoire-vega-espinareda-avec-laide-du</t>
+  </si>
+  <si>
+    <t>L’événement final du plan AGROALNEXT, à Pampelune, présentera plus de 260 projets de R&amp;D dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Depuis trois ans, le plan agroalimentaire complémentaire AGROALNEXT, promu par le gouvernement espagnol par l'intermédiaire du ministère de la Science, de l'Innovation et des Universités , a réuni les talents de plus de 27 centres de recherche , 7 communautés autonomes et des centaines de chercheurs dans un effort commun pour faire du secteur agroalimentaire espagnol une référence en matière de…</t>
+  </si>
+  <si>
+    <t>jeu 06/11/2025 - 09:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/levenement-final-du-plan-agroalnext-pampelune-presentera-plus-260-projets-rd-dans-le</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) présentera la plateforme de conseillers AKIS lors de la 2e réunion nationale des conseillers en phytomammifères.</t>
+  </si>
+  <si>
+    <t>La 2e Rencontre nationale des conseillers , organisée par Phytoma en collaboration avec le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche du gouvernement régional valencien , a publié son programme définitif . L'événement se tiendra les 10 et 11 décembre au parc des expositions de Valence et réunira des professionnels du conseil agronomique et de la lutte intégrée contre les…</t>
+  </si>
+  <si>
+    <t>mer 05/11/2025 - 15:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-mapa-presentera-la-plateforme</t>
+  </si>
+  <si>
+    <t>Avancement du Groupe Opérationnel FOPRODES : travaux de terrain et validation du nouveau logiciel de collecte de données</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel FOPRODES poursuit ses efforts pour optimiser les processus de production fourragère grâce à la numérisation, l'efficacité énergétique et la réduction des émissions. En septembre et octobre , le consortium a intensifié ses activités de terrain et les essais techniques de l'outil numérique développé dans le cadre du projet. Un projet visant à numériser et à décarboner le…</t>
+  </si>
+  <si>
+    <t>mer 05/11/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/avancement-du-groupe-operationnel-foprodes-travaux-terrain-et-validation-du-nouveau</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025 : Plus de 100 activités pour relier la campagne à la ville et mettre en valeur l’innovation, le talent et la durabilité du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Du 6 au 8 novembre 2025 , le Pavillon 4 d'IFEMA MADRID deviendra le grand point de rencontre du monde agricole avec la célébration de la première édition d'EXPO SAGRIS, le Salon de l'agriculture et de l'élevage , organisé par IFEMA MADRID en collaboration avec ALAS (Alliance pour une agriculture durable) en tant qu'association promotrice. Sous le slogan « La campagne s'invite en ville », EXPO…</t>
+  </si>
+  <si>
+    <t>mar 04/11/2025 - 13:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/expo-sagris-2025-plus-100-activites-pour-relier-la-campagne-la-ville-et-mettre-valeur</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de l'Élevage et de la Pêche (MAPA) participe à EXPO SAGRIS avec la 2e réunion nationale du programme CULTIVA</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise la 2e réunion nationale du programme CULTIVA , qui se tiendra le 6 novembre 2025 dans le hall 4 d'IFEMA Madrid , dans le cadre de la première édition d'EXPO SAGRIS, le salon de l'agriculture et de l'élevage , qui se déroulera du 6 au 8 novembre. Cet événement témoigne du soutien et de la participation du MAPA à ce…</t>
+  </si>
+  <si>
+    <t>mar 04/11/2025 - 13:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-lelevage-et-la-peche-mapa-participe-expo-sagris-avec-la-2e</t>
+  </si>
+  <si>
+    <t>Lancement du troisième appel à propositions du partenariat Agroécologie sur la diversité génétique et l'accélération sociale vers la transition agroécologique</t>
+  </si>
+  <si>
+    <t>Le partenariat Agroecology lance son troisième appel à projets de recherche et développement collaboratifs internationaux.   Les projets auront une durée maximale de 36 mois, compteront au moins 3 partenaires issus de 3 pays et s'inscriront dans l'un des thèmes suivants : Thème 1 : Améliorer la diversité et la variabilité génétiques pour la transition agroécologique. Thème 2 : Renforcer la…</t>
+  </si>
+  <si>
+    <t>ven 31/10/2025 - 17:12</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lancement-du-troisieme-appel-propositions-du-partenariat-agroecologie-sur-la-diversite</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour des projets de programmes de travail 2026-2027 d'Horizon Europe, y compris pour les clusters 5 et 6.</t>
+  </si>
+  <si>
+    <t>La Commission européenne (CE) a récemment mis à jour sa publication dans le registre de comitologie des projets de programmes de travail (PT) pour les deux dernières années d’Horizon Europe. Les projets sont utiles pour préparer à l'avance les futurs appels à propositions, mais il est essentiel de garder à l'esprit qu'il s'agit de documents provisoires et donc susceptibles de modifications. Seuls…</t>
+  </si>
+  <si>
+    <t>ven 31/10/2025 - 16:09</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/derniere-mise-jour-des-projets-programmes-travail-2026-2027-dhorizon-europe-y-compris</t>
+  </si>
+  <si>
+    <t>Bio4trace contribue aux progrès de la conservation et de la traçabilité des races porcines autochtones de Murcie, de Galice et des îles Canaries.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel Bio4trace poursuit son objectif d'améliorer la traçabilité, l'authenticité et la durabilité des races porcines espagnoles autochtones grâce à la science et à l'innovation appliquées au terrain. Au cours de l'année écoulée, les associations d'éleveurs de Chato Murciano (Murcie) , de Porco Celta (Galice) et de Cochino Negro Canario (Îles Canaries) ont réalisé des progrès…</t>
+  </si>
+  <si>
+    <t>mer 29/10/2025 - 12:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/bio4trace-contribue-aux-progres-la-conservation-et-la-tracabilite-des-races-porcines</t>
+  </si>
+  <si>
+    <t>Plus de 14 millions d'euros du deuxième PERTE pour 36 projets de numérisation de l'irrigation</t>
+  </si>
+  <si>
+    <t>Plus de 14 millions d'euros, c'est le montant que recevront 36 communautés de Castille-et-León, de Galice, des îles Canaries, de Huesca et de Murcie à titre de subvention pour des projets d'amélioration de l'irrigation préparés et présentés par la société iRiego, basée à León et spécialisée dans la gestion et la numérisation des cultures, dans le cadre du deuxième appel à projets du PERTE pour la…</t>
+  </si>
+  <si>
+    <t>mer 29/10/2025 - 09:56</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/plus-14-millions-deuros-du-deuxieme-perte-pour-36-projets-numerisation-lirrigation</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation réaffirme son engagement en faveur du renouvellement générationnel lors du Forum mondial de l'agriculture 2025.</t>
+  </si>
+  <si>
+    <t>Le ministère de l’Agriculture, de la Pêche et de l’Alimentation a réaffirmé son engagement en faveur du changement générationnel lors de la nouvelle édition du Forum mondial de l’agriculture 2025 , organisé par l’ Organisation de coopération et de développement économiques (OCDE) à son siège à Paris. C’est ce qu’a indiqué la directrice générale du Développement rural, de l’Innovation et de la…</t>
+  </si>
+  <si>
+    <t>mar 28/10/2025 - 16:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-reaffirme-son-engagement-faveur-du</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA suscite la curiosité scientifique lors de la Nuit européenne des chercheurs à Madrid</t>
+  </si>
+  <si>
+    <t>Le groupe de travail UBAVIDA a participé à la 16e Nuit européenne des chercheurs à Madrid , un événement majeur qui rassemble plus de 460 villes européennes pour célébrer la science et l'innovation . L'événement s'est déroulé à l'Espace de la Fondation Telefónica à Madrid, où des chercheurs du CIAL (CSIC-UAM) ont rejoint d'autres centres du campus de Cantoblanco pour une grande exposition…</t>
+  </si>
+  <si>
+    <t>mar 28/10/2025 - 13:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-ubavida-suscite-la-curiosite-scientifique-lors-la-nuit-europeenne-des-chercheurs</t>
   </si>
   <si>
     <t>SPÉCIAL EXPOAGRITECH 2025, À MÁLAGA</t>
   </si>
   <si>
     <t>Sur Akisplataforma.es, nous vous proposons une sélection des présentations les plus intéressantes et des innovations les plus marquantes du vaste catalogue proposé par son programme ExpoAgriTech 2025. Cet événement combine exposition commerciale, démonstrations et connaissances techniques à travers le Congrès AgriTech 4.0 , qui abordera les grands défis du secteur à travers six forums verticaux (…</t>
   </si>
   <si>
     <t>jeu 23/10/2025 - 16:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/special-expoagritech-2025-malaga</t>
   </si>
   <si>
     <t>MAPA soutient l'innovation pour la durabilité dans le secteur agroalimentaire avec une participation intense à ExpoAgriTech 2025.</t>
   </si>
   <si>
     <t>Du 28 au 30 octobre, Malaga deviendra l’épicentre de l’innovation agricole avec la célébration d’ExpoAgriTech 2025 – « La Foire Agricole 4.0 » , un événement qui réunira plus de 8 000 professionnels du secteur autour des dernières tendances technologiques qui transforment l’agriculture vers un modèle plus numérique, durable et compétitif . Le ministère de l'Agriculture, de la Pêche et de l'…</t>
   </si>
   <si>
     <t>jeu 23/10/2025 - 13:38</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
   </si>
@@ -4232,59 +5588,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D340"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D340"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="249.939" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
@@ -5174,1633 +6530,1633 @@
       <c r="C65" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B67" s="1"/>
+      <c r="B67" s="1" t="s">
+        <v>265</v>
+      </c>
       <c r="C67" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -7640,1412 +8996,2994 @@
         <v>962</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
         <v>963</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>965</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
         <v>967</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>968</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1035</v>
+        <v>1057</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1051</v>
+        <v>1081</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1051</v>
+        <v>1085</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1070</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>1071</v>
+        <v>1087</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1072</v>
+        <v>1088</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1051</v>
+        <v>1089</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1073</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>1074</v>
+        <v>1091</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1075</v>
+        <v>1092</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1051</v>
+        <v>1093</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1076</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1078</v>
+        <v>1096</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1051</v>
+        <v>1097</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1079</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>1080</v>
+        <v>1099</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1081</v>
+        <v>1100</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1051</v>
+        <v>1101</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>1083</v>
+        <v>1103</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1084</v>
+        <v>1104</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1051</v>
+        <v>1105</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1085</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>1086</v>
+        <v>1107</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1087</v>
+        <v>1108</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1051</v>
+        <v>1109</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>1089</v>
+        <v>1111</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1090</v>
+        <v>1112</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1051</v>
+        <v>1113</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1091</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>1092</v>
+        <v>1115</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1051</v>
+        <v>1117</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1094</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1096</v>
+        <v>1120</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1051</v>
+        <v>1121</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1097</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>1098</v>
+        <v>1123</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1099</v>
+        <v>1124</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1051</v>
+        <v>1125</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1100</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>1101</v>
+        <v>1127</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1102</v>
+        <v>1128</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1051</v>
+        <v>1129</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1103</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>1104</v>
+        <v>1131</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1105</v>
+        <v>1132</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1051</v>
+        <v>1133</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1106</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>1107</v>
+        <v>1135</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1108</v>
+        <v>1136</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1051</v>
+        <v>1137</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1109</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>1110</v>
+        <v>1139</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1111</v>
+        <v>1140</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1051</v>
+        <v>1141</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1112</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>1113</v>
+        <v>1143</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1114</v>
+        <v>1144</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1051</v>
+        <v>1145</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1115</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>1116</v>
+        <v>1147</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1117</v>
+        <v>1148</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1051</v>
+        <v>1149</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1118</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>1119</v>
+        <v>1151</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1120</v>
+        <v>1152</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1051</v>
+        <v>1153</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1121</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>1122</v>
+        <v>1155</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1123</v>
+        <v>1156</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1051</v>
+        <v>1157</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1124</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1125</v>
+        <v>1159</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1051</v>
+        <v>1161</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1127</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1128</v>
+        <v>1163</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1129</v>
+        <v>1164</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1051</v>
+        <v>1165</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1130</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1131</v>
+        <v>1167</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1132</v>
+        <v>1168</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1051</v>
+        <v>1169</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1133</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>1134</v>
+        <v>1171</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1135</v>
+        <v>1172</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1051</v>
+        <v>1173</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1136</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>1137</v>
+        <v>1175</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1138</v>
+        <v>1176</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1051</v>
+        <v>1177</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1139</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>1140</v>
+        <v>1179</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1141</v>
+        <v>1180</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1051</v>
+        <v>1181</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1142</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>1143</v>
+        <v>1183</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1144</v>
+        <v>1184</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1051</v>
+        <v>1185</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1145</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>1146</v>
+        <v>1187</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1147</v>
+        <v>1188</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1051</v>
+        <v>1189</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1148</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>1149</v>
+        <v>1191</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1150</v>
+        <v>1192</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1051</v>
+        <v>1193</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1151</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>1152</v>
+        <v>1195</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1153</v>
+        <v>1196</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1051</v>
+        <v>1197</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1154</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>1155</v>
+        <v>1199</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1156</v>
+        <v>1200</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1051</v>
+        <v>1201</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1157</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>1158</v>
+        <v>1203</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1159</v>
+        <v>1204</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1051</v>
+        <v>1205</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1160</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>1161</v>
+        <v>1207</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1162</v>
+        <v>1208</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1051</v>
+        <v>1209</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1163</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>1164</v>
+        <v>1211</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1165</v>
+        <v>1212</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1051</v>
+        <v>1213</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1166</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>1167</v>
+        <v>1215</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1051</v>
+        <v>1217</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1169</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>1170</v>
+        <v>1219</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1171</v>
+        <v>1220</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1051</v>
+        <v>1221</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1172</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>1173</v>
+        <v>1223</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1174</v>
+        <v>1224</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1051</v>
+        <v>1225</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1175</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>1176</v>
+        <v>1227</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1177</v>
+        <v>1228</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1051</v>
+        <v>1229</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1178</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>1179</v>
+        <v>1231</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1051</v>
+        <v>1233</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1181</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>1182</v>
+        <v>1235</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1183</v>
+        <v>1236</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1184</v>
+        <v>1237</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1185</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>1186</v>
+        <v>1239</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1187</v>
+        <v>1240</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1188</v>
+        <v>1241</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1189</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>1190</v>
+        <v>1243</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1191</v>
+        <v>1244</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1192</v>
+        <v>1245</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1193</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1194</v>
+        <v>1247</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1195</v>
+        <v>1248</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1196</v>
+        <v>1249</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1197</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1198</v>
+        <v>1251</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1199</v>
+        <v>1252</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1200</v>
+        <v>1253</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1201</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1202</v>
+        <v>1255</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1203</v>
+        <v>1256</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1204</v>
+        <v>1257</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1205</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1206</v>
+        <v>1259</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1207</v>
+        <v>1260</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1208</v>
+        <v>1261</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1209</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1210</v>
+        <v>1263</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1211</v>
+        <v>1264</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1212</v>
+        <v>1265</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1213</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1214</v>
+        <v>1267</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1215</v>
+        <v>1268</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1216</v>
+        <v>1269</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1217</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1218</v>
+        <v>1271</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1219</v>
+        <v>1272</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1220</v>
+        <v>1273</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1221</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1222</v>
+        <v>1275</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1223</v>
+        <v>1276</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1224</v>
+        <v>1277</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1225</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1226</v>
+        <v>1279</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1227</v>
+        <v>1280</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1228</v>
+        <v>1281</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1229</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1230</v>
+        <v>1283</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1231</v>
+        <v>1284</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1228</v>
+        <v>1285</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1232</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>1233</v>
+        <v>1287</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1228</v>
+        <v>1289</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1235</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>1236</v>
+        <v>1291</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1237</v>
+        <v>1292</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1228</v>
+        <v>1293</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1238</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>1239</v>
+        <v>1295</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1240</v>
+        <v>1296</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1228</v>
+        <v>1297</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1241</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>1242</v>
+        <v>1299</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1243</v>
+        <v>1300</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1228</v>
+        <v>1301</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1244</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>1245</v>
+        <v>1303</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1246</v>
+        <v>1304</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1228</v>
+        <v>1305</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1247</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>1248</v>
+        <v>1307</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1249</v>
+        <v>1308</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1250</v>
+        <v>1309</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1251</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>1252</v>
+        <v>1311</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1253</v>
+        <v>1312</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1250</v>
+        <v>1313</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1254</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>1255</v>
+        <v>1315</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1256</v>
+        <v>1316</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1250</v>
+        <v>1317</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1257</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>1258</v>
+        <v>1319</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1259</v>
+        <v>1320</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1250</v>
+        <v>1321</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1260</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>1261</v>
+        <v>1323</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1262</v>
+        <v>1324</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1250</v>
+        <v>1325</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1263</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>1264</v>
+        <v>1327</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1265</v>
+        <v>1328</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1266</v>
+        <v>1329</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1267</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>1268</v>
+        <v>1331</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1269</v>
+        <v>1332</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1270</v>
+        <v>1333</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1271</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>1272</v>
+        <v>1335</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1273</v>
+        <v>1336</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1270</v>
+        <v>1337</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1274</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>1275</v>
+        <v>1339</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1276</v>
+        <v>1340</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1270</v>
+        <v>1341</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1277</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>1278</v>
+        <v>1343</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1279</v>
+        <v>1344</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1270</v>
+        <v>1345</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1280</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>1281</v>
+        <v>1347</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1282</v>
+        <v>1348</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1270</v>
+        <v>1349</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1283</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>1284</v>
+        <v>1351</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1285</v>
+        <v>1352</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1270</v>
+        <v>1353</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1286</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>1287</v>
+        <v>1355</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1270</v>
+        <v>1357</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1289</v>
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>