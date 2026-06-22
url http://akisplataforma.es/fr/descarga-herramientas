--- v0 (2025-10-30)
+++ v1 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1146">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Savoir identifier correctement les mauvaises herbes, les maladies ou les ravageurs des plantes est la première étape vers un contrôle efficace. Cette application comprend une base de données de connaissances agronomiques avec des catalogues de ravageurs et de maladies, ainsi que tous les pesticides, insecticides et herbicides enregistrés dans le pays de votre choix. Il comprend également des descriptions de produits phytosanitaires avec des liens, afin que vous puissiez toujours choisir la bonne solution à un problème. Il fournit également des informations sur l’enregistrement et les dates d’expiration des produits et, surtout, sur leur efficacité dans divers domaines.</t>
   </si>
   <si>
     <t>Application mobile</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -83,1572 +83,3418 @@
   <si>
     <t>AgriApp est une application agricole complète basée sur Android</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>Application de navigation GPS/GNSS pour tracteurs</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>Une application conçue par des agriculteurs, pour des agriculteurs, des conseillers ou des coopératives qui aide à gérer les exploitations agricoles et à améliorer l'agriculture (Digital Farm Notebook)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
   </si>
   <si>
-    <t>Agrio - agricultura precisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Application mobile qui rend la vente de produits agricoles simple et rentable pour les agriculteurs, les OPA et les industries agroalimentaires.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Diagnostic précis de l'état des cultures et surveillance continue</t>
   </si>
   <si>
     <t>Application Web</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
   <si>
     <t>Services publics pour soutenir la gestion collective des cultures et la fourniture de services de conseil au niveau de la parcelle et de l'exploitation</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/</t>
   </si>
   <si>
-    <t>AGROPTIMA</t>
-[...2 lines deleted...]
-    <t>Gérez efficacement votre ferme grâce à l'application et au compte Web de votre ordinateur (journal de ferme numérique).</t>
+    <t>AGROSLAB</t>
+  </si>
+  <si>
+    <t>Un outil pour les agriculteurs intégré au Farm Logbook, à l'application aGROSlab GIP Advisor et à la plateforme du canal de distribution des produits phytosanitaires.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor</t>
+  </si>
+  <si>
+    <t>ASANA</t>
+  </si>
+  <si>
+    <t>Outil de gestion de projets, de tâches et de ressources</t>
+  </si>
+  <si>
+    <t>Logiciel</t>
+  </si>
+  <si>
+    <t>https://asana.com/es</t>
+  </si>
+  <si>
+    <t>BASF Agro</t>
+  </si>
+  <si>
+    <t>Chez BASF Agro, vous trouverez des informations complètes sur l'application de chaque culture, vous découvrirez les produits disponibles et où les acheter, ainsi que des informations sur le traitement des semences et la lutte contre les maladies, les mauvaises herbes et les ravageurs.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=br.com.basf.agro&amp;hl=es_419&amp;gl=US</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Outil de prévention et de réduction des maladies transmises par le sol</t>
+  </si>
+  <si>
+    <t>https://www.best4soil.eu/</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO</t>
+  </si>
+  <si>
+    <t>Outil qui intègre les informations climatiques, agronomiques et productives de votre champ</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.boosteragtech.boosteragro</t>
+  </si>
+  <si>
+    <t>CAMPOGEST</t>
+  </si>
+  <si>
+    <t>Gestion et enregistrement des tâches quotidiennes de la ferme. Cette application est conçue par et pour les techniciens agricoles et vous permet d'effectuer vos activités agricoles quotidiennes depuis votre téléphone portable ou votre tablette. Nécessite que la coopérative ou l'entreprise ait installé ERPagro</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.campogestPlus</t>
+  </si>
+  <si>
+    <t>CARTODRUID</t>
+  </si>
+  <si>
+    <t>Application mobile SIG gratuite conçue comme un outil d'aide au travail sur le terrain, qui cherche à résoudre le problème de l'édition d'informations géoréférencées sans connexion de données sur l'appareil.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.jcyl.ita.crtdrd</t>
+  </si>
+  <si>
+    <t>CMAP</t>
+  </si>
+  <si>
+    <t>https://cmaptools.site/</t>
+  </si>
+  <si>
+    <t>Crop Farmers App</t>
+  </si>
+  <si>
+    <t>Cette application peut servir de guide pour les nouveaux agriculteurs ou pour toute personne pratiquant l'agriculture dans le monde. Apprenez de nouvelles techniques et méthodes agricoles pour prévenir et combattre les attaques sur vos cultures. Il fournit également des informations sur les meilleures pratiques que les agriculteurs peuvent adopter pour améliorer leurs rendements tout en cultivant ces cultures. L'application est gratuite et facile à utiliser avec un guide pratique intégré à l'application.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bivatec.cropfarmersguide&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>DATS</t>
+  </si>
+  <si>
+    <t>Inventaire des outils numériques pour l'agriculture et l'élevage</t>
+  </si>
+  <si>
+    <t>https://fairshare-pnf.eu/</t>
+  </si>
+  <si>
+    <t>DIGITANIMAL</t>
+  </si>
+  <si>
+    <t>Localisateur de bétail</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.stepla.steplaplatform&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FARMABLE: App Gestión Agrícola</t>
+  </si>
+  <si>
+    <t>Plateforme de gestion agricole qui vous permet d'enregistrer facilement tout ce dont vous avez besoin pour la pulvérisation, la fertilisation et la récolte dans le carnet de terrain numérique SIEX.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=tech.farmable.farmable</t>
+  </si>
+  <si>
+    <t>Ganttproject</t>
+  </si>
+  <si>
+    <t>GanttProject est une application de gestion de projet open source pour les ordinateurs de bureau Windows, macOS et Linux. Il est écrit en Java et Kotlin et comprend les contributions de centaines de personnes à travers le monde.</t>
+  </si>
+  <si>
+    <t>https://www.ganttproject.biz/</t>
+  </si>
+  <si>
+    <t>GENPRO</t>
+  </si>
+  <si>
+    <t>Gestion des livres généalogiques</t>
+  </si>
+  <si>
+    <t>https://genpro.ruralbit.com/login.php?idioma=es</t>
+  </si>
+  <si>
+    <t>GEOCAMPO</t>
+  </si>
+  <si>
+    <t>Application mobile conçue pour optimiser le travail du personnel de terrain</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.tragsa.geocampo</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO</t>
+  </si>
+  <si>
+    <t>Système de contrôle et de gestion de l'irrigation localisée</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.inelcom.isrlphone</t>
+  </si>
+  <si>
+    <t>GVSIG Mapps</t>
+  </si>
+  <si>
+    <t>Outil qui prend en charge les appareils mobiles pour visualiser les informations cartographiques du projet et effectuer la collecte de données sur le terrain en mode connecté et déconnecté.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.gvsig.mapps</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado</t>
+  </si>
+  <si>
+    <t>Application avec de multiples solutions faciles à utiliser pour la gestion des bovins, des produits laitiers, des moutons et des pâturages et des champs</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.frs.hwprodtest&amp;pcampaignid=we…</t>
+  </si>
+  <si>
+    <t>IBERPIX</t>
+  </si>
+  <si>
+    <t>Visionneuse cartographique</t>
+  </si>
+  <si>
+    <t>https://www.ign.es/iberpix/visor/</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA HONGOS</t>
+  </si>
+  <si>
+    <t>Application mobile qui permet de développer une hypothèse initiale pour le diagnostic des maladies causées par les champignons pathogènes du sol les plus courants dans les cultures horticoles en serre du sud-est de l'Andalousie.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.juntadeandalucia.ifapa.guiahon…</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada</t>
+  </si>
+  <si>
+    <t>Application permettant de consulter les informations contenues dans le Règlement sur la Production Intégrée qui peuvent être consultées sur place et de trouver rapidement les pratiques agricoles obligatoires, interdites et recommandées, ainsi que d'obtenir des réponses résumées sur n'importe quel aspect du règlement.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.juntadeandalucia.ifapa.guiapro…</t>
+  </si>
+  <si>
+    <t>INFOPAC</t>
+  </si>
+  <si>
+    <t>Application officielle de conseil sur la Politique Agricole Commune (PAC) du Fonds Espagnol de Garantie Agricole (FEGA) et du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA).</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.infopac</t>
+  </si>
+  <si>
+    <t>INFORIEGO</t>
+  </si>
+  <si>
+    <t>Une application mobile gratuite qui fournit les informations nécessaires sur la consommation d'eau des cultures pour une planification efficace de l'irrigation, axée sur l'obtention de rendements optimaux, et propose des recommandations d'irrigation personnalisées.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.jcyl.ita.inforiego</t>
+  </si>
+  <si>
+    <t>JIRA</t>
+  </si>
+  <si>
+    <t>https://www.atlassian.com/es/software/jira</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX</t>
+  </si>
+  <si>
+    <t>Vous pouvez identifier à tout moment les symptômes de carence dans vos cultures et trouver des informations utiles sur les nutriments des plantes. Produits de K+S Minerals and Agriculture GmbH et leur utilisation optimale.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=de.kaligmbh.toolbox&amp;hl=es</t>
+  </si>
+  <si>
+    <t>InsectsCount</t>
+  </si>
+  <si>
+    <t>L'application Web aide les scientifiques, les citoyens et les agriculteurs à partager et à accéder aux données sur les espèces de pollinisateurs observées, y compris les statistiques qui comparent les espèces observées par l'utilisateur avec celles trouvées dans toute une région, contribuant ainsi à établir des tendances fiables en matière de biodiversité et de gestion des sols.</t>
+  </si>
+  <si>
+    <t>https://insectscount.eu/index.html</t>
+  </si>
+  <si>
+    <t>MagicScout</t>
+  </si>
+  <si>
+    <t>L'application structure vos observations sur le terrain afin que vous puissiez prendre de meilleures décisions. Gagnez du temps en identifiant la cause des dommages en quelques secondes ou automatisez vos déplacements d'exploration grâce à une technologie intelligente.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bayer.cs.magicscout&amp;hl=es_419…</t>
+  </si>
+  <si>
+    <t>MONDAY</t>
+  </si>
+  <si>
+    <t>https://monday.com/lang/es/</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL</t>
+  </si>
+  <si>
+    <t>Contrôle de l'état du vignoble</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.monet_ti.monet</t>
+  </si>
+  <si>
+    <t>My Crop Manager - Farming app</t>
+  </si>
+  <si>
+    <t>Cette application a été conçue pour aider les agriculteurs à gérer leurs activités en toute simplicité. Il s'agit d'une application de tenue de registres de cultures agricoles qui permettra aux agriculteurs de gérer les cultures et les champs, d'enregistrer les champs et les cultures, de suivre les traitements des champs/cultures, d'enregistrer les récoltes, de suivre les revenus et les dépenses, etc. Obtenez de l'aide pour suivre l'état de vos champs et de vos cultures. L'application vous permet également d'enregistrer et de surveiller vos cultures en toute simplicité.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bivatec.crop_manager&amp;hl=es&amp;gl…</t>
+  </si>
+  <si>
+    <t>OdinS Monitor</t>
+  </si>
+  <si>
+    <t>Application de surveillance des appareils de mesure : température, humidité, rayonnement solaire, etc., affichage des graphiques des appareils de mesure, réception de notifications PUSH d'alertes pour valeurs hors plage, visualisation de l'historique des alertes par appareil, et programmation et actionnement des vannes.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.odins.odinsapp2&amp;hl=es</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool</t>
+  </si>
+  <si>
+    <t>Application d'agriculture de précision qui vous permet de surveiller à distance vos cultures, de vérifier la météo, le NDVI (ou « indice vert ») et d'ajouter des notes.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.onesoil.scouting</t>
+  </si>
+  <si>
+    <t>OPENPROJECT</t>
+  </si>
+  <si>
+    <t>https://www.openproject.org/</t>
+  </si>
+  <si>
+    <t>OSIGRIS</t>
+  </si>
+  <si>
+    <t>Carnet de terrain numérique pour tout type de culture, conforme aux réglementations MAPA (SIEX), Global GAP, agriculture biologique et production intégrée.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=osigris.osigris</t>
+  </si>
+  <si>
+    <t>PLANT ON DEMAND</t>
+  </si>
+  <si>
+    <t>Outil de gestion pour la vente directe et le marketing en circuit court</t>
+  </si>
+  <si>
+    <t>Application mobile, Application Web</t>
+  </si>
+  <si>
+    <t>https://pod.coop/</t>
+  </si>
+  <si>
+    <t>PLANTCARE</t>
+  </si>
+  <si>
+    <t>Avec cette application, vous pouvez trouver le produit, la dose et l'application nécessaires pour traiter une culture contre un ravageur ou une maladie spécifique.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=xgrabu.plantcare.com</t>
+  </si>
+  <si>
+    <t>PLANTEN</t>
+  </si>
+  <si>
+    <t>Pour augmenter la biodiversité autour de vos cultures et les protéger des nuisibles, cette application vous aide à sélectionner les plantes les plus intéressantes pour favoriser la présence d'une faune auxiliaire bénéfique.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.upwarestudios.upws011</t>
+  </si>
+  <si>
+    <t>PLANTIX</t>
+  </si>
+  <si>
+    <t>Médecin des cultures mobile avec lequel vous pouvez détecter avec précision les ravageurs et les maladies des cultures en quelques secondes. Plantix fonctionne comme une solution complète pour la production et la gestion des cultures</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.peat.GartenBank</t>
+  </si>
+  <si>
+    <t>PLANTNET</t>
+  </si>
+  <si>
+    <t>Collecte, annotation et récupération d'images pour aider à l'identification des plantes sauvages</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.plantnet</t>
+  </si>
+  <si>
+    <t>PlantSnap</t>
+  </si>
+  <si>
+    <t>Identifiez instantanément plus de 600 000 types de plantes (fleurs, arbres, plantes succulentes, champignons, cactus et plus encore) avec PlantSnap. PlantSnap vous apprend désormais à cultiver et à entretenir vos plantes</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.fws.plantsnap2&amp;hl=es&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS</t>
+  </si>
+  <si>
+    <t>Système d'information géographique libre et open source</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=ch.opengis.qfield</t>
+  </si>
+  <si>
+    <t>RASVE APP</t>
+  </si>
+  <si>
+    <t>Application mobile qui vise à devenir un outil utile pour les services vétérinaires officiels régionaux et centraux pour signaler en temps réel les événements liés à la gestion des maladies animales et à leur gestion.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
+  </si>
+  <si>
+    <t>QGIS</t>
+  </si>
+  <si>
+    <t>https://www.qgis.org/es/site/</t>
+  </si>
+  <si>
+    <t>RedFara Info</t>
+  </si>
+  <si>
+    <t>Application mobile du gouvernement d'Aragon pour les techniciens ATRIA et la gestion de la lutte antiparasitaire sur le terrain. Disponible sur l'Apple Store et Google Play Services d'application : Alertes : les utilisateurs reçoivent des notifications sur les niveaux d’incidence des cultures et des zones d’intérêt. Suivi des nuisibles : A l'aide de graphiques simples, vous pouvez visualiser l'évolution des principaux nuisibles au cours des deux dernières campagnes. Accès aux bulletins d'alerte du Service de santé et de certification des végétaux : L'application donne accès aux bulletins d'alerte, aux informations et aux avis phytosanitaires générés par le Centre de santé et de certification des végétaux. Requête de données météo : Les données de plus de 60 stations météo connectées peuvent être consultées. Ressources du réseau de surveillance phytosanitaire : accès aux rapports hebdomadaires de surveillance des cultures générés par le RedFAra, ainsi qu'aux informations sur les essais menés par le RedFAra.</t>
+  </si>
+  <si>
+    <t>https://web.redfara.es/?page_id=10418</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY</t>
+  </si>
+  <si>
+    <t>Application mobile pour vérifier les recommandations d'irrigation pour les cultures de fraises, de framboises et de myrtilles dans les provinces de Cadix, Huelva et Séville</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
+  </si>
+  <si>
+    <t>SATIVUM</t>
+  </si>
+  <si>
+    <t>Accéder et gérer les informations sur les parcelles agricoles (Digital Farm Log)</t>
+  </si>
+  <si>
+    <t>https://www.sativum.es/mirand/public/index.html#/</t>
+  </si>
+  <si>
+    <t>SIAR APP</t>
+  </si>
+  <si>
+    <t>Application mobile permettant de gérer un programme d'irrigation en calculant les besoins en eau et les doses d'irrigation de 104 cultures.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
+  </si>
+  <si>
+    <t>SIGA</t>
+  </si>
+  <si>
+    <t>Système d'information géographique pour les données agricoles</t>
+  </si>
+  <si>
+    <t>https://sig.mapama.gob.es/siga/</t>
+  </si>
+  <si>
+    <t>SIGPAC</t>
+  </si>
+  <si>
+    <t>Outil de cartographie</t>
+  </si>
+  <si>
+    <t>https://sigpac.mapa.gob.es/fega/visor/</t>
+  </si>
+  <si>
+    <t>Smattcom</t>
+  </si>
+  <si>
+    <t>Avec l'application Smattcom, vous pouvez vendre des produits agricoles directement à plus de 100 utilisateurs producteurs, acheteurs et grossistes au Mexique et dans d'autres pays. Trouvez l'acheteur ou le vendeur dont vous avez besoin et envoyez votre proposition commerciale. Concluez l’affaire directement avec eux. Utilisez le service Transaction Sécurisée pour garantir le paiement et la livraison réussie de votre produit.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=sistemagro.smattcom&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>TIC4BIO</t>
+  </si>
+  <si>
+    <t>Un outil pour les agriculteurs, les techniciens de terrain et les gestionnaires d’huileries pour prendre des décisions qui améliorent la gestion de la biodiversité dans leurs exploitations et utilisent l’eau plus efficacement dans les cultures et à l’huilerie.</t>
+  </si>
+  <si>
+    <t>https://tic4bio.es/</t>
+  </si>
+  <si>
+    <t>TRELLO</t>
+  </si>
+  <si>
+    <t>https://trello.com/</t>
+  </si>
+  <si>
+    <t>Trainingkit Farm Demo</t>
+  </si>
+  <si>
+    <t>Ce kit de formation vous aidera à organiser de meilleures démonstrations. Ce site Web rassemble tous les outils, directives et vidéos intéressantes qui peuvent vous aider à organiser une démonstration agricole réussie, à la ferme et en ligne. Tous les matériaux présentés ici sont le résultat d'une collaboration unique entre trois projets européens H2020 : AgriDemo-F2F, PLAID et NEFERTITI</t>
+  </si>
+  <si>
+    <t>https://trainingkit.farmdemo.eu/es/trainingkit-farmdemo-es/</t>
+  </si>
+  <si>
+    <t>UTM Geo Map</t>
+  </si>
+  <si>
+    <t>Système d'information géographique permettant la capture de points géographiques ou le dessin de polygones</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=info.yogantara.utmgeomap</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR</t>
+  </si>
+  <si>
+    <t>Surveillance précise du climat et du sol des cultures</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.visualnacert.visualsensor</t>
+  </si>
+  <si>
+    <t>VISUAL APP</t>
+  </si>
+  <si>
+    <t>VISUAL APP permet une planification efficace et rentable des activités sur le terrain telles que le semis, la récolte, l'irrigation, le contrôle de la qualité, la fertilisation, le suivi des états phénologiques, les traitements antiparasitaires, entre autres.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.visualnacert.visual.v5.base</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo</t>
+  </si>
+  <si>
+    <t>SIGPAC Viewer est une application mobile entièrement native développée pour Android pour explorer et visualiser les informations sur les parcelles agricoles du système SIGPAC. Il comprend une suite d'outils de gestion agricole PREMIUM utiles qui vous permettent de transporter un petit carnet de terrain sur votre téléphone portable pour enregistrer le travail effectué.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=aidiapp.com.visorsigpac</t>
+  </si>
+  <si>
+    <t>Agrobita</t>
+  </si>
+  <si>
+    <t>Assistant numérique intelligent pour l'enregistrement et le contrôle de toutes les opérations agricoles effectuées à la ferme.</t>
+  </si>
+  <si>
+    <t>https://agrobita.es/</t>
+  </si>
+  <si>
+    <t>Decision Support Tool - AGROBRIDGES</t>
+  </si>
+  <si>
+    <t>L'outil d'aide à la décision (DST) est une ressource en ligne qui aide les agriculteurs à explorer de nouveaux modèles commerciaux et canaux de vente en utilisant les canaux de commercialisation des aliments courts (SFMC). Obtenez des recommandations sur les modèles commerciaux et les canaux de vente les plus appropriés en fonction de vos propres données, ainsi que des informations spécifiques à chaque pays et région. Évaluer l’impact environnemental, social et économique des différents canaux de vente.</t>
+  </si>
+  <si>
+    <t>https://agrobridges-toolbox.eu/decision-support-tool-es/</t>
+  </si>
+  <si>
+    <t>AGROBRIDGES Net</t>
+  </si>
+  <si>
+    <t>L’outil « agroBRIDGES Net » est un espace en ligne qui rassemble les acteurs locaux de l’agroalimentaire pour coopérer et créer des circuits courts de commercialisation des aliments. Partage des ressources et des infrastructures Connecter les entreprises agroalimentaires locales</t>
+  </si>
+  <si>
+    <t>https://agrobridges-toolbox.eu/agrobridges-net-es/</t>
+  </si>
+  <si>
+    <t>Smart Delivery - AGROBRIDGES</t>
+  </si>
+  <si>
+    <t>L'outil « Smart Delivery » est une plateforme en ligne permettant de créer des systèmes de livraison locaux de produits agricoles en utilisant des canaux de commercialisation alimentaire spécialisés. Il permet aux consommateurs d’exprimer leurs besoins et aux producteurs de détecter des opportunités. Il relie les producteurs aux consommateurs.</t>
+  </si>
+  <si>
+    <t>https://agrobridges-toolbox.eu/smart-delivery-es/</t>
+  </si>
+  <si>
+    <t>Agrosiex</t>
+  </si>
+  <si>
+    <t>Une solution qui vous permet d'enregistrer toutes les informations nécessaires à la réalisation du carnet de terrain numérique depuis le semis ou la plantation jusqu'à la vente.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.ideitec.agrogestiacue&amp;pcampai…</t>
+  </si>
+  <si>
+    <t>Agrovortic</t>
+  </si>
+  <si>
+    <t>Agrovortic est un carnet de terrain numérique pour tout type de culture, conforme aux réglementations MAPA (SIEX), Global GAP, agriculture biologique et production intégrée. Il permet la gestion et le contrôle des incidents agricoles : suivi des infections, assistant pour les traitements phytosanitaires (produits courants, usages autorisés, doses, bouillon...), application d'engrais, contrôle des états phénologiques, annotation des tâches, irrigation et production de vos cultures, ainsi que l'enregistrement du pâturage du bétail.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=osigris.agrovortic</t>
+  </si>
+  <si>
+    <t>Agrogestia</t>
+  </si>
+  <si>
+    <t>Une solution qui simplifie la gestion des entreprises agricoles avec une plateforme qui vous permet de gérer les employés, les machines et les cultures de manière efficace et en temps réel.</t>
+  </si>
+  <si>
+    <t>https://www.agrogestia.com/</t>
+  </si>
+  <si>
+    <t>Auravant</t>
+  </si>
+  <si>
+    <t>Une application avec des fonctionnalités pour chaque étape du cycle de production agricole , permettant aux utilisateurs d'accéder rapidement à des couches d'informations et de connaissances au niveau du terrain .</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.auravant&amp;hl=es</t>
+  </si>
+  <si>
+    <t>CXTierra</t>
+  </si>
+  <si>
+    <t>Une application qui permet une gestion des cultures plus pratique et plus efficace grâce à un carnet de terrain numérique conforme aux exigences légales, une connectivité en temps réel entre les agriculteurs et les techniciens, un système d'alerte et de détection des infections et un assistant d'application phytosanitaire.</t>
+  </si>
+  <si>
+    <t>https://www.plataformatierra.es/herramientas/cxtierra</t>
+  </si>
+  <si>
+    <t>Kaampo técnico</t>
+  </si>
+  <si>
+    <t>Une application qui fournira aux responsables du conseil et/ou de l'audit de conformité aux différentes certifications nationales et internationales un outil rapide et simple pour rationaliser leur travail.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.kaampo.tecnico&amp;pcampaignid=we…</t>
+  </si>
+  <si>
+    <t>i2Connect</t>
+  </si>
+  <si>
+    <t>Catalogue de brèves descriptions d'études de cas réussies présentant des agriculteurs, des conseillers et d'autres parties prenantes travaillant ensemble sur des projets d'innovation interactifs dans différentes régions d'Europe.</t>
+  </si>
+  <si>
+    <t>https://i2connect-h2020.eu/es/practical-interactive-innovation-cases/</t>
+  </si>
+  <si>
+    <t>ForAgro</t>
+  </si>
+  <si>
+    <t>Un outil numérique qui offre une traçabilité complète de tous les processus et contrôle les coûts associés, couvrant tous les domaines fonctionnels d'une entreprise de fabrication et de commercialisation.</t>
+  </si>
+  <si>
+    <t>https://4agro.net/</t>
+  </si>
+  <si>
+    <t>Tecnoagrícola</t>
+  </si>
+  <si>
+    <t>Portail comparatif des produits phytosanitaires autorisés pour l'agriculture conventionnelle et biologique/écologique/biodynamique, et des semences</t>
+  </si>
+  <si>
+    <t>https://www.portaltecnoagricola.com/</t>
+  </si>
+  <si>
+    <t>Rawdata</t>
+  </si>
+  <si>
+    <t>Solution conçue pour les entreprises agricoles, les coopératives, les conseillers et les distributeurs</t>
+  </si>
+  <si>
+    <t>https://agrawdata.com/</t>
+  </si>
+  <si>
+    <t>Wisecrop: Smart farming</t>
+  </si>
+  <si>
+    <t>Application de gestion agricole pour optimiser la productivité et la durabilité d'une ferme.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
+  </si>
+  <si>
+    <t>AGRIVI</t>
+  </si>
+  <si>
+    <t>Agrivi est un programme de gestion agricole qui vous permet de surveiller tous les aspects de vos cultures : périodes de semis et de récolte, récolte, fertilisation, irrigation, pulvérisation, etc. Il est compatible avec tous les types de cultures : légumes, fruits, céréales, irriguées, terres sèches, etc. Il dispose également de fonctionnalités avancées telles que l'analyse, la lutte antiparasitaire, la planification saisonnière, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Hectre</t>
+  </si>
+  <si>
+    <t>Logiciel de gestion agricole et technologie de vision pour évaluer les grades de couleur et de taille sur le terrain ou en entrepôt.</t>
+  </si>
+  <si>
+    <t>https://hectre.com/es/</t>
+  </si>
+  <si>
+    <t>XFARM</t>
+  </si>
+  <si>
+    <t>Gestion agricole, car elle peut se connecter aux satellites, aux machines agricoles et aux capteurs pour fournir un emplacement unique pour la surveillance et l'optimisation d'une ferme.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
+  </si>
+  <si>
+    <t>CLAAS Connect</t>
+  </si>
+  <si>
+    <t>Accès mobile à la plateforme numérique CLAAS connect, qui simplifie la gestion de l'exploitation et de la flotte, optimise les processus et se connecte à votre partenaire de service CLAAS.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile</t>
+  </si>
+  <si>
+    <t>L'application se connecte au centre d'opérations John Deere, permettant une évaluation des performances attendues par rapport aux performances réelles en matière d'exécution du travail et d'utilisation de la machine.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps rassemble la surveillance en temps réel, la visualisation à distance et une interface utilisateur intuitive en un seul endroit, vous permettant de gérer les flottes avec une seule application.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect</t>
+  </si>
+  <si>
+    <t>Application officielle du système de télémétrie Massey Ferguson Connect pour vous connecter à votre tracteur et recevoir la consommation de carburant, les données de conduite, l'emplacement GSP, les codes de service et bien plus encore.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
+  </si>
+  <si>
+    <t>MENUdaTIERRA</t>
+  </si>
+  <si>
+    <t>Une application pour suivre un régime alimentaire sain en utilisant des recettes traditionnelles, des menus de saison, des vidéos et un localisateur pour trouver tous les ingrédients.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta</t>
+  </si>
+  <si>
+    <t>Avec cette application, l'agriculteur ou le technicien pourra visualiser l'état de la couverture de sa plantation en termes de niveau de couverture et d'état végétatif, avec un module de calcul de la teneur en eau du sol.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line</t>
+  </si>
+  <si>
+    <t>Application mobile pour une bourse de produits agricoles en ligne basée sur les transactions que les agriculteurs effectuent quotidiennement avec les opérateurs céréaliers et les usines. Il dispose également d’un système permettant de générer des intérêts d’achat et de vente en fonction des prix du marché publiés.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
+  </si>
+  <si>
+    <t>Maquinaria agrícola</t>
+  </si>
+  <si>
+    <t>Cette page contient la base de données de tous les tracteurs agricoles et structures de protection autorisés à être enregistrés dans les Registres Officiels des Machines Agricoles.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
+  </si>
+  <si>
+    <t>Kubota</t>
+  </si>
+  <si>
+    <t>Application pour assister les agriculteurs et les professionnels agricoles dans divers aspects de la gestion des exploitations et des machines pour améliorer les pratiques agricoles : prévisions météorologiques, mesures de superficie.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr</t>
+  </si>
+  <si>
+    <t>Outil qui vous permet de surveiller vos tracteurs et moissonneuses, et un système de télédiagnostic à distance pour la surveillance des machines</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic</t>
+  </si>
+  <si>
+    <t>Application qui vous permet de vous connecter à votre tracteur et de recevoir la consommation de carburant, les données de conduite, la localisation SGP, les codes de service, entre autres services.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>FertiliCalc</t>
+  </si>
+  <si>
+    <t>« FertiliCalc » vous permet de choisir parmi une variété de cultures, de sélectionner une combinaison d'engrais à appliquer et de calculer les taux d'engrais, ainsi que des informations supplémentaires utiles à la gestion des engrais. Vos résultats sont également adaptés à votre localisation et aux propriétés de votre sol.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
+  </si>
+  <si>
+    <t>rFrio</t>
+  </si>
+  <si>
+    <t>rFrio fournit des informations sur les unités de stockage frigorifique en Andalousie, dans la Communauté valencienne, en Estrémadure et dans la région de Murcie pour les producteurs de fruits et de vignes.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
+  </si>
+  <si>
+    <t>McCormick</t>
+  </si>
+  <si>
+    <t>Cette application offre une interface permettant de gérer facilement les équipes de travail sur le terrain, permettant de surveiller les performances des machines en temps réel, d'optimiser l'utilisation des ressources et d'améliorer l'efficacité.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
+  </si>
+  <si>
+    <t>FieldBee</t>
+  </si>
+  <si>
+    <t>Application de navigation GPS pour tracteur FieldBee : application professionnelle pour le guidage parallèle du tracteur, la tenue de registres, la cartographie et la direction automatique du tracteur avec une grande précision</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>CropX - Farm Management</t>
+  </si>
+  <si>
+    <t>Connectez les données agricoles, les conditions en temps réel et les recommandations agronomiques, tout en conservant les données agricoles au même endroit pour un suivi et un partage faciles.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Visor GO-Esjara</t>
+  </si>
+  <si>
+    <t>Visionneuse cartographique avec des informations qui développent la chaîne de valeur de l'utilisation des cistes (Cistus ladanifer et Cistus laurifolius) pour obtenir des huiles essentielles, valorisant les déchets et les sous-produits</t>
+  </si>
+  <si>
+    <t>https://goesjara.es/visor/</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS</t>
+  </si>
+  <si>
+    <t>Lutte antiparasitaire</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.juntadeandalucia.ifapa.guia</t>
+  </si>
+  <si>
+    <t>Identificación Equina</t>
+  </si>
+  <si>
+    <t>Demande de déclaration des placements de puces d'identification équines et des demandes de passeport auprès du Collège vétérinaire de Cantabrie</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.vetcontrol.canvas.appidendifi…</t>
+  </si>
+  <si>
+    <t>Portal Ganadero</t>
+  </si>
+  <si>
+    <t>Portail de l'élevage du ministère du Développement rural, de l'Élevage, de la Pêche, de l'Alimentation et de l'Environnement du Gouvernement de Cantabrie : demande de guides de transport de bétail, achat de boucles d'oreille et identification des animaux</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.cantabria.portalganadero.porta…</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias</t>
+  </si>
+  <si>
+    <t>Application conçue pour faciliter la création et le suivi des actions sur une exploitation agricole (XEAGA)</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=gal.xunta.xeaga</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería</t>
+  </si>
+  <si>
+    <t>Outil qui vous aide à suivre l'emplacement, la croissance, la santé et la productivité de vos animaux</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=co.livestock.manager</t>
+  </si>
+  <si>
+    <t>Atfarm</t>
+  </si>
+  <si>
+    <t>Solution d'agriculture numérique permettant une gestion précise et efficace de l'azote et de la nutrition des cultures</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.yara.atfarm</t>
+  </si>
+  <si>
+    <t>Cálculos de Plantío</t>
+  </si>
+  <si>
+    <t>'Plante Certo' propose des calculs précis pour le semis des principales céréales, permettant aux utilisateurs de déterminer la quantité de semences idéale et l'espacement approprié entre les semis.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=br.com.datalu.plantecerto</t>
+  </si>
+  <si>
+    <t>CXT Fertilización</t>
+  </si>
+  <si>
+    <t>Outil pour vous aider à gérer les besoins en engrais de votre ferme</t>
+  </si>
+  <si>
+    <t>https://www.plataformatierra.es/herramientas/fertilizacion</t>
+  </si>
+  <si>
+    <t>Centro de Ayuda a Usuarios de Ayudas FEADER</t>
+  </si>
+  <si>
+    <t>Centre d'attention (CAU) pour les aides FEADER du Fonds espagnol de garantie agricole (FEGA)</t>
+  </si>
+  <si>
+    <t>https://cauayudasfeader.zendesk.com/hc/es</t>
+  </si>
+  <si>
+    <t>Bovidata</t>
+  </si>
+  <si>
+    <t>Un outil permettant de conserver des dossiers détaillés sur chaque animal (âge, poids, race et tous les vaccins ou traitements qu'il a reçus) et de prendre des décisions éclairées concernant ses soins et sa manipulation. Il permet de générer des graphiques et des statistiques en temps réel pour voir facilement l'évolution du bétail en termes de poids, de croissance et de santé.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.magnetapps.bovidata.app&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Mi huerta: Gestión de cultivos</t>
+  </si>
+  <si>
+    <t>Êtes-vous un passionné de jardinage ou un fan de jardins familiaux ? Mon Jardin : Gestion des Cultures est votre compagnon idéal pour transformer n'importe quel espace en une oasis verte et productive. Avec cette application conviviale et complète, le jardinage devient facile, informatif et surtout amusant.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.CalandriaStudios.MiHuerta&amp;hl=…</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO</t>
+  </si>
+  <si>
+    <t>Mon MASCHIO GASPARDO fournit des informations utiles et un contenu complet sur les gammes d'équipements agricoles MASCHIO GASPARDO. L'application vous permet de visualiser les points forts des produits, les vidéos et les images, et de télécharger des brochures.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.getpixelbook.maschio&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>WINEXT</t>
+  </si>
+  <si>
+    <t>Une plateforme de conseil en digitalisation entièrement gratuite et ouverte pour le secteur vitivinicole.</t>
+  </si>
+  <si>
+    <t>https://winext.fev.es/</t>
+  </si>
+  <si>
+    <t>FRAC España</t>
+  </si>
+  <si>
+    <t>Il présente une liste périodiquement révisée de la classification des fongicides et des bactéricides selon le mode d'action, incluant uniquement les groupes et les principes actifs actuellement ou futurs utilisés en Espagne.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=info.frac.moa&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>IRAC España</t>
+  </si>
+  <si>
+    <t>Application mobile qui fournit aux agriculteurs, producteurs, techniciens et professionnels de la protection des cultures en général un guide pour sélectionner les insecticides et/ou acaricides à utiliser dans une stratégie efficace et durable de gestion de la résistance aux insecticides/acaricides (IRM).</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=irac.moa&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Mairu</t>
+  </si>
+  <si>
+    <t>Solution qui numérise les opérations agricoles et d'élevage, surveille les cultures et le bétail, affiche des indicateurs en temps réel et améliore la coordination sur le terrain.</t>
+  </si>
+  <si>
+    <t>https://mairu.digital/software-agricultura-ganaderia/</t>
+  </si>
+  <si>
+    <t>AGROPECUARIA</t>
+  </si>
+  <si>
+    <t>Domaine professionnel et gestion du bétail</t>
+  </si>
+  <si>
+    <t>https://controlagropecuaria.web.app/</t>
+  </si>
+  <si>
+    <t>ContaCarne</t>
+  </si>
+  <si>
+    <t>Une application Web qui calculera vos coûts de production, ainsi que le prix de la viande que vous devriez recevoir pour couvrir tous les frais de votre ferme (y compris le salaire propre du propriétaire, normalisé à 1,5 fois le salaire minimum interprofessionnel). L'utilisateur pourra imprimer le rapport annuel des résultats et suivre les comptes annuels de son exploitation.</t>
+  </si>
+  <si>
+    <t>https://contacarne.xunta.gal/contacarne/</t>
+  </si>
+  <si>
+    <t>Riego Citrus</t>
+  </si>
+  <si>
+    <t>CITRUS IRRIGATION est une application publique gratuite développée par l'Institut andalou de recherche et de formation en agriculture, pêche, alimentation et production biologique (IFAPA) qui fournit une interface avec des recommandations d'irrigation pour les cultures d'agrumes adaptées à la disponibilité en eau et à toute situation de restriction de son approvisionnement.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
+  </si>
+  <si>
+    <t>Sensacultivo</t>
+  </si>
+  <si>
+    <t>Application mobile qui permet d'optimiser la consommation d'eau et d'engrais et d'augmenter la compétitivité et la durabilité</t>
+  </si>
+  <si>
+    <t>https://sensacultivo.es/</t>
+  </si>
+  <si>
+    <t>Sensoterra</t>
+  </si>
+  <si>
+    <t>Application mobile pour surveiller l'humidité du sol en temps réel par sonde et localisation qui enverra des actions suggérées pour augmenter la productivité des cultures et réduire les coûts d'irrigation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>RiegoApp</t>
+  </si>
+  <si>
+    <t>Plateforme de planification d'irrigation pour appareils mobiles</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro</t>
+  </si>
+  <si>
+    <t>Une application qui vous permet de dessiner rapidement et facilement des polygones et de mesurer des distances, des périmètres et des surfaces dans Maps avec une précision extrême. Il prend même en compte la courbure de la surface de la Terre. Utilisez-le pour les petites ou grandes zones, puis partagez vos résultats via n'importe quelle application de partage sur votre appareil.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Riego</t>
+  </si>
+  <si>
+    <t>Gère le matériel d'irrigation</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.vrriegorn</t>
+  </si>
+  <si>
+    <t>VISORES AUTONÓMICOS DE PARCELAS AGRÍCOLAS (SIGPAC)</t>
+  </si>
+  <si>
+    <t>https://www.fega.gob.es/es/pepac-2023-2027/sistemas-gestion-y-control/sigpac/vi…</t>
+  </si>
+  <si>
+    <t>Contaláctea</t>
+  </si>
+  <si>
+    <t>Plateforme de calcul des coûts pour les exploitations laitières en Galice. Sur la base des données dûment complétées, vos coûts de production seront calculés, ainsi que le prix du lait que vous devriez recevoir pour couvrir tous les coûts de votre exploitation.</t>
+  </si>
+  <si>
+    <t>https://www.contalactea.es/cantabria/</t>
+  </si>
+  <si>
+    <t>Agri Sustainability Compass</t>
+  </si>
+  <si>
+    <t>Boussole de durabilité agricole Il rassemble 20 indicateurs clés pour les trois dimensions de la durabilité dans l’agriculture et les zones rurales et aide les utilisateurs à comprendre rapidement l’état actuel de la durabilité agricole et son évolution au fil du temps.</t>
+  </si>
+  <si>
+    <t>https://agridata.ec.europa.eu/extensions/compass/compass.html</t>
+  </si>
+  <si>
+    <t>eAmbrosia</t>
+  </si>
+  <si>
+    <t>Outil Web officiel pour connaître le registre légal des noms de produits agricoles et alimentaires, de vins et de spiritueux enregistrés et protégés dans toute l'UE.</t>
+  </si>
+  <si>
+    <t>https://ec.europa.eu/agriculture/eambrosia/geographical-indications-register/</t>
+  </si>
+  <si>
+    <t>Porcicola Control</t>
+  </si>
+  <si>
+    <t>Bienvenue chez Porcícola Control, la solution complète pour la gestion de votre élevage porcin, conçue pour vous, éleveur porcin professionnel. Conçue spécialement pour les éleveurs porcins, notre application vous offre les outils nécessaires pour optimiser la gestion de votre élevage, améliorer la santé de vos porcs et augmenter votre productivité.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.madagas.porcicola_control&amp;hl=…</t>
+  </si>
+  <si>
+    <t>FieldPad</t>
+  </si>
+  <si>
+    <t>Il permet aux agriculteurs de contrôler plus précisément leurs cultures, l'utilisation des intrants et les données météorologiques, contribuant ainsi à une prise de décision plus éclairée et à une agriculture plus productive. FieldPad offre un accès à distance et en temps réel aux données parcellaires, simplifiant ainsi le diagnostic des problèmes et la recommandation de solutions, permettant des conseils plus efficaces, optimisant les pratiques agricoles et augmentant la productivité. FieldPad permet un suivi centralisé et en temps réel des activités agricoles des membres, simplifiant ainsi la planification des cultures, l'allocation des ressources et la gestion de la chaîne d'approvisionnement.</t>
+  </si>
+  <si>
+    <t>https://fieldpad.es/</t>
+  </si>
+  <si>
+    <t>DSSAT</t>
+  </si>
+  <si>
+    <t>Le Système d'appui au transfert de technologies agricoles (DSSAT) est un logiciel Windows comprenant des modèles de simulation dynamique de la croissance de plus de 45 espèces. DSSAT prend en charge divers utilitaires et applications pour les données météorologiques, pédologiques, génétiques, de gestion des cultures et expérimentales d'observation, et inclut des exemples de jeux de données pour tous les modèles de cultures. Les modèles de simulation des cultures simulent la croissance, le développement et le rendement en fonction de la dynamique sol-plante-atmosphère. DSSAT a été appliqué à de nombreux problèmes concrets, allant de la modélisation génétique à la gestion agricole et de précision, en passant par les évaluations régionales de l'impact de la variabilité et du changement climatiques, la durabilité économique et environnementale, et la sécurité alimentaire et nutritionnelle.</t>
+  </si>
+  <si>
+    <t>https://dssat.net/</t>
+  </si>
+  <si>
+    <t>AGRO360º</t>
+  </si>
+  <si>
+    <t>Agro360º est un système de services complet et innovant conçu pour répondre à tous les besoins des professionnels du secteur agroalimentaire. Agro360º propose une large gamme de solutions pour optimiser la gestion des coopératives et offre aux agriculteurs et aux éleveurs une gamme de services leur permettant de se concentrer sur le soin de leurs cultures et la garantie de la qualité de leurs produits.</t>
+  </si>
+  <si>
+    <t>https://faecagranada.com/servicios</t>
+  </si>
+  <si>
+    <t>AGROASESOR</t>
+  </si>
+  <si>
+    <t>AGROasesor intègre la gestion des opérations parcellaires au conseil aux cultures, grâce à des outils d'aide à la décision.</t>
+  </si>
+  <si>
+    <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
+  </si>
+  <si>
+    <t>ROPO</t>
+  </si>
+  <si>
+    <t>Registre officiel des producteurs et exploitants de produits phytopharmaceutiques (ROPO)</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
+  </si>
+  <si>
+    <t>DIGIMAPA</t>
+  </si>
+  <si>
+    <t>L'application contient des informations catégorisées sur plus de 660 entreprises spécialisées dans l'offre de produits et services TIC, d'automatisation et de robotique à la chaîne de valeur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>https://digimapa.akisplataforma.es/</t>
+  </si>
+  <si>
+    <t>SGA@PP</t>
+  </si>
+  <si>
+    <t>Application mobile de consultation d'informations sur les dossiers et les candidatures dans le cadre des Candidatures Uniques</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
+  </si>
+  <si>
+    <t>RETO</t>
+  </si>
+  <si>
+    <t>Registre électronique des transactions et opérations sur les produits phytosanitaires (RETO)</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
+  </si>
+  <si>
+    <t>Agreena Carbon</t>
+  </si>
+  <si>
+    <t>Calculateur de carbone qui estime les gains potentiels de la transition vers l'agriculture régénératrice</t>
+  </si>
+  <si>
+    <t>https://app.agreena.com/signup/farm</t>
+  </si>
+  <si>
+    <t>SERVIFAPA</t>
+  </si>
+  <si>
+    <t>Plateforme qui offre la possibilité de faire des demandes techniques liées aux activités agricoles et de pêche</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
+  </si>
+  <si>
+    <t>DEMETRIA Agritech</t>
+  </si>
+  <si>
+    <t>Solution technologique pour répondre aux besoins du secteur agricole, contribuant à simplifier et optimiser la gestion des exploitations, la conformité réglementaire et l'accès des agriculteurs aux aides européennes.</t>
+  </si>
+  <si>
+    <t>https://demetriaagritech.com/</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola</t>
+  </si>
+  <si>
+    <t>Agricolum est une application conçue par des agriculteurs, pour des agriculteurs, des conseillers et des coopératives. Nous sommes une équipe d'agriculteurs, d'ingénieurs agronomes et d'informaticiens qui souhaitent aider le secteur agricole à gérer les exploitations et à améliorer l'agriculture.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
+  </si>
+  <si>
+    <t>REDAFEX</t>
+  </si>
+  <si>
+    <t>Plateforme logicielle gratuite de conseil en fertilisation des sols agricoles pour les agriculteurs d'Estrémadure.</t>
+  </si>
+  <si>
+    <t>https://www.redafex.es/</t>
+  </si>
+  <si>
+    <t>Sencrop</t>
+  </si>
+  <si>
+    <t>Gestion des risques et interventions sur les cultures grâce à des mesures et prévisions météorologiques spécifiques à votre région</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
+  </si>
+  <si>
+    <t>Page d'accès aux Services du Registre Autonome d'Exploitation Agricole (REA) et au Cahier Numérique d'Exploitation Agricole (CUE) des Communautés Autonomes</t>
+  </si>
+  <si>
+    <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
+  </si>
+  <si>
+    <t>AdapteCCa</t>
+  </si>
+  <si>
+    <t>Visionneuse de scénarios de changement climatique pour découvrir, visualiser et télécharger les projections les plus récentes concernant le climat futur de l'Espagne.</t>
+  </si>
+  <si>
+    <t>https://escenarios.adaptecca.es/</t>
+  </si>
+  <si>
+    <t>RETOAGUA</t>
+  </si>
+  <si>
+    <t>RETOAGUA Castilla-La Mancha est un outil numérique pour soutenir la prise de décision des agriculteurs en matière d'irrigation et de fertilisation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.uclm.crea.retoagua&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Red de Alerta e Información Fitosanitaria de Andalucía (RAIF)</t>
+  </si>
+  <si>
+    <t>Informations actualisées sur l'état phytosanitaire des principales cultures d'Andalousie : ail, coton, amandes, riz, céréales d'hiver, agrumes, fraises, baies, légumes protégés, olives, pommes de terre, betteraves sucrières, tomates destinées à la transformation industrielle, raisins et carottes.</t>
+  </si>
+  <si>
+    <t>https://experience.arcgis.com/experience/8e11d646e1be4f75947f75be7b729981</t>
+  </si>
+  <si>
+    <t>FitoBot</t>
+  </si>
+  <si>
+    <t>Assistant IA pour le secteur de la santé des végétaux</t>
+  </si>
+  <si>
+    <t>https://tecfito.com/fitobot/</t>
+  </si>
+  <si>
+    <t>Agri IA: Smart Farming Advisor</t>
+  </si>
+  <si>
+    <t>Permet aux utilisateurs de poser toutes les questions liées à l'agriculture et aux meilleures pratiques agricoles</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=live.agriai&amp;hl=es</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada</t>
+  </si>
+  <si>
+    <t>Application de suivi des paramètres fondamentaux d'une culture pour optimiser la qualité, la productivité et la durabilité.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ig4.agronomia&amp;hl=es</t>
+  </si>
+  <si>
+    <t>AGRAI</t>
+  </si>
+  <si>
+    <t>Application d'agriculture de précision intelligente pour la surveillance et la prédiction des principaux paramètres agronomiques des cultures.</t>
+  </si>
+  <si>
+    <t>https://www.agrai.es/login/</t>
+  </si>
+  <si>
+    <t>KAAMPO Técnico de campo</t>
+  </si>
+  <si>
+    <t>Un outil rapide et simple pour rationaliser le travail des personnes chargées de conseiller et/ou d’auditer la conformité avec diverses certifications nationales et internationales.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.kaampo.tecnico&amp;hl=es</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA</t>
+  </si>
+  <si>
+    <t>Outil permettant de déterminer le volume d'application optimal pour les traitements phytosanitaires en vignoble, en fonction des caractéristiques structurelles de la végétation et du type de matériel utilisé.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=edu.upc.deab.uma&amp;hl=es</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA</t>
+  </si>
+  <si>
+    <t>Gérez efficacement votre exploitation agricole grâce à l'application et au compte web de votre ordinateur (Carnet de gestion numérique de l'exploitation).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
-    <t>AGROSLAB</t>
-[...389 lines deleted...]
-    <t>Application mobile pour consulter les recommandations d'irrigation pour les cultures d'amandiers en Andalousie</t>
+    <t>ISAGRI PORC MOBILE</t>
+  </si>
+  <si>
+    <t>Une application mobile permettant aux éleveurs de porcs d'enregistrer en temps réel les événements de leur exploitation et d'accéder facilement aux données essentielles de leur troupeau. Les utilisateurs peuvent consigner les événements liés à la reproduction (inséminations, saillies, échographies, mises bas, sevrages), consulter les données des truies et suivre les délais d'attente avant la réforme. Il est également possible d'enregistrer l'état corporel des truies (épaisseur de lard dorsal) à différents stades. Vous pourrez créer vos lots post-sevrage et d'engraissement en saisissant les mouvements d'animaux et les interventions sanitaires.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA</t>
+  </si>
+  <si>
+    <t>Cette application vous permet d'enregistrer et de consulter les rapports soumis depuis vos parcelles grâce à une interface tactile intuitive. Des contrôles relatifs aux produits phytosanitaires (mélanges interdits, dosages, etc.) ont été intégrés afin de vous alerter immédiatement en cas de non-respect des consignes d'utilisation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
+  </si>
+  <si>
+    <t>VACAPP</t>
+  </si>
+  <si>
+    <t>Application pour gérer vos vaches, taureaux et troupeaux qui vous permet d'avoir un contrôle exhaustif des veaux, du sevrage, de l'assainissement, des maladies et des divers événements qui peuvent arriver à un troupeau.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0</t>
+  </si>
+  <si>
+    <t>L'application Agrónic 2.0 est la nouvelle génération de l'application Agrónic. Entièrement repensée, plus visuelle, plus intuitive et évolutive, elle est conçue pour répondre aux besoins réels des agriculteurs d'aujourd'hui, en offrant un environnement de contrôle à distance plus complet, professionnel et convivial. Cette nouvelle version remplacera progressivement l'application précédente et marquera un tournant dans la gestion des programmes Agrónic.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vegga</t>
+  </si>
+  <si>
+    <t>Elle vous aide à gérer et à prendre des décisions éclairées. Vous pourrez ainsi optimiser les performances de votre exploitation grâce aux indicateurs générés par la plateforme, en utilisant les dernières technologies numériques et des conseils d'experts.</t>
+  </si>
+  <si>
+    <t>https://veggadigital.com/soluciones/</t>
+  </si>
+  <si>
+    <t>Cropwise Protector</t>
+  </si>
+  <si>
+    <t>Avec Cropwise Protector, les agriculteurs accèdent aux principaux indicateurs agronomiques directement depuis leur téléphone portable. Des outils d'analyse performants et des tableaux de bord visuels garantissent un accès immédiat aux informations collectées pour une prise de décision plus rapide et plus précise. Le tout est organisé en graphiques et cartes offrant une vue d'ensemble complète et détaillée de la pression des ravageurs.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=ag.strider.protector&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Efemis</t>
+  </si>
+  <si>
+    <t>Efemis est la plateforme agricole de gestion agronomique et économique des opérations de pré-récolte ; elle permet la planification, l'exécution et le contrôle de nombreux processus agricoles, sous les angles agronomique, économique et juridique ; elle permet une prise de décision optimale basée sur une analyse approfondie des données ; réduction des coûts et amélioration des performances ; traçabilité en matière de commercialisation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/search?q=efemis&amp;c=apps&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosales</t>
+  </si>
+  <si>
+    <t>Agrosales est une plateforme numérique d'analyse de données commerciales, agronomiques et techniques visant à améliorer la gestion stratégique des entreprises de production et de distribution d'intrants agricoles.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
+  </si>
+  <si>
+    <t>Margaret</t>
+  </si>
+  <si>
+    <t>L'intelligence artificielle au service de l'agriculture : nous avons conçu la première plateforme d'intelligence artificielle agroalimentaire capable d'anticiper différents scénarios futurs, d'en décrire l'impact sur votre stratégie d'entreprise et de vous proposer la meilleure solution pour chaque objectif commercial. Margaret dispose d'un moteur de traitement qui analyse des données massives et authentiques du secteur agroalimentaire grâce à des algorithmes et des modèles d'IA afin de développer des applications sur mesure, adaptées aux besoins de chaque producteur, agrégateur ou industrie complémentaire.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/en/productos/margaret/</t>
+  </si>
+  <si>
+    <t>Agri Calc (android)</t>
+  </si>
+  <si>
+    <t>Un outil simple pour les calculs agricoles. Il permet actuellement de calculer la densité de peuplement, de calibrer un pulvérisateur à rampe de base, de calculer les rendements des cultures et les doses d'engrais NPK. D'autres fonctionnalités seront bientôt disponibles. Vous pouvez enregistrer vos calculs pour une utilisation ultérieure et les regrouper. Il prend en charge les unités métriques et impériales.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Mi Granja</t>
+  </si>
+  <si>
+    <t>Application pour la gestion d'élevages ovins, caprins et bovins. Utilisant un lecteur d'identification électronique (bolus, boucle auriculaire électronique, micropuce), elle permet la création d'une base de données et d'un système de contrôle pour l'exploitation, assurant ainsi le suivi des différentes étapes et situations vécues par les animaux : identification, recensement, échographies, agnelage, pertes, prélèvements sanguins, enregistrement de la production laitière…</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
+  </si>
+  <si>
+    <t>Reutivar</t>
+  </si>
+  <si>
+    <t>Cette application permet une planification optimale de la fertirrigation pour les oliveraies irriguées avec des eaux recyclées. La version 1.0.Beta de REUTIVAR-App, développée par l'Université de Cordoue, est une application bêta gratuite et open source.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Fitocampo</t>
+  </si>
+  <si>
+    <t>L'application Fitocampo est conçue pour permettre aux entreprises des secteurs de la protection des végétaux, de l'agriculture et de la phytosanitaire de compléter leur carnet de terrain depuis un appareil mobile. Fitocampo est une application mobile qui facilite le travail de différents profils professionnels et permet à toute entreprise de ces secteurs de compléter son carnet de terrain depuis un appareil mobile.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (android)</t>
+  </si>
+  <si>
+    <t>Outil indispensable pour les agriculteurs et éleveurs membres de l'UAGN, intégré au Carnet de gestion agricole, à l'application aGROSlab GIP Advisor et à la plateforme de distribution des produits phytosanitaires, le Carnet de terrain UAGN vous permet de planifier vos traitements, même hors ligne. Il vous fournit toutes les informations nécessaires et vous permet de recevoir les recommandations de l'assistant sur votre smartphone ou tablette.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
+  </si>
+  <si>
+    <t>FitoFarma</t>
+  </si>
+  <si>
+    <t>FitoFarma est votre outil indispensable pour la gestion de l'utilisation des produits phytosanitaires en agriculture. Conçu pour les agriculteurs, les agronomes et les passionnés de jardinage.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
+  </si>
+  <si>
+    <t>Agrobio Efectos Secundarios</t>
+  </si>
+  <si>
+    <t>Manuel des effets secondaires de l'utilisation intégrée en horticulture des produits phytosanitaires et des organismes de lutte biologique ou des pollinisateurs.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
+  </si>
+  <si>
+    <t>Hesperides</t>
+  </si>
+  <si>
+    <t>Cette application est conçue pour les conseillers et directeurs techniques utilisant Hesperides. Ses principales fonctionnalités sont : l’identification et la géolocalisation des parcelles et des producteurs ; un accès simplifié à l’historique des parcelles ; et la gestion des informations relatives aux pièges.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager</t>
+  </si>
+  <si>
+    <t>La plateforme numérique de référence pour l'optimisation et la prescription des cultures. Forte de 25 ans d'expérience, cette application intègre des modèles d'optimisation des cultures. Ses principaux composants vous permettent de prendre des décisions de gestion en temps réel grâce à des informations précises pour chacune de vos parcelles, facilitant ainsi l'optimisation du temps et des ressources.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
+  </si>
+  <si>
+    <t>Prismab</t>
+  </si>
+  <si>
+    <t>Nous avons créé le PRISMAB Link pour connecter les données de vos capteurs à Internet avec une simplicité légendaire. Il suffit de brancher un capteur à l'un de ses trois ports, et le Link commencera à transmettre les données toutes les heures. C'est aussi simple que cela. Gardez le contrôle total de votre installation et de votre réseau de capteurs, où que vous soyez. Installez, remplacez des capteurs, déplacez des émetteurs ou désinstallez du matériel aussi souvent que nécessaire, en toute autonomie et sans effort.</t>
+  </si>
+  <si>
+    <t>https://prismab.com/</t>
+  </si>
+  <si>
+    <t>PhytechPlant</t>
+  </si>
+  <si>
+    <t>Application végétale pour une irrigation optimisée</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Avec Plantae®, accédez à vos données de terrain à tout moment. Contrôlez l'humidité, la conductivité et la température du sol pour fournir à vos plantes exactement ce dont elles ont besoin. Collecte de données en temps réel. Graphiques d'humidité, de conductivité et de température. Mesures de débit sans avoir à vous déplacer sur le terrain.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>agrocontrol</t>
+  </si>
+  <si>
+    <t>Générez votre registre de terrain en un clic et enregistrez les pointages obligatoires de vos employés. Attribuez des tâches, gérez vos finances, respectez la réglementation et évitez les pénalités sans paperasse.</t>
+  </si>
+  <si>
+    <t>https://www.agrocontrol.app/</t>
+  </si>
+  <si>
+    <t>Control Agropecuaria</t>
+  </si>
+  <si>
+    <t>Notre plateforme résout un problème majeur pour les gestionnaires et les techniciens du secteur agricole : l’enregistrement, le suivi, l’analyse et le reporting des données. S’ils ont jusqu’à présent consigné leurs informations sur papier ou dans des tableurs, ils risquent d’utiliser une méthode de collecte de données obsolète.</t>
+  </si>
+  <si>
+    <t>FarmQA</t>
+  </si>
+  <si>
+    <t>FarmQA est votre assistant agronomique numérique pour le suivi des cultures, les recommandations de traitements, l'analyse d'images et l'analyse des parcelles. Astuce : FarmQA Advice simplifie le travail des agronomes en fournissant rapidement des recommandations de traitements numériques à vos agriculteurs. Personnalisez les recommandations et suivez les détails.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FitoAid</t>
+  </si>
+  <si>
+    <t>Trouvez rapidement tout produit phytosanitaire. Accédez facilement à tous les produits phytosanitaires enregistrés auprès du ministère espagnol de l'Agriculture, de la Pêche, de l'Alimentation et de l'Environnement (MAPAMA) grâce au moteur de recherche ou en filtrant par caractéristiques, avec un accès direct à la fiche d'enregistrement officielle du ministère.</t>
+  </si>
+  <si>
+    <t>https://www.adama.com/spain/es/fitoaid</t>
+  </si>
+  <si>
+    <t>Climate Field view</t>
+  </si>
+  <si>
+    <t>Climate FieldView est un outil numérique intégré pour l'agriculture qui offre aux agriculteurs une suite complète et connectée d'outils numériques, leur permettant d'acquérir une connaissance plus approfondie de leurs champs afin de prendre des décisions opérationnelles plus éclairées qui leur permettent d'optimiser le rendement, de maximiser l'efficacité et de réduire les risques.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
+  </si>
+  <si>
+    <t>PickApp</t>
+  </si>
+  <si>
+    <t>Signalez toutes les activités de votre exploitation et associez chaque action à un lieu, une heure et un ouvrier agricole précis. PickApp télécharge et analyse automatiquement les données scannées en temps réel. Ce processus infaillible remplace les rapports manuels imprécis et permet aux exploitants agricoles de mettre en place un flux de travail stable et structuré, basé sur une intégrité des données irréprochable.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
+  </si>
+  <si>
+    <t>Agro</t>
+  </si>
+  <si>
+    <t>Développez votre réseau et multipliez vos opportunités d'affaires avec des professionnels du secteur primaire en Espagne et au Portugal.</t>
+  </si>
+  <si>
+    <t>https://appagro.es/</t>
+  </si>
+  <si>
+    <t>Sanzar</t>
+  </si>
+  <si>
+    <t>Plateforme web/mobile de recommandations d'irrigation intelligentes permettant de réduire la consommation d'eau grâce à l'analyse des données du sol et d'autres paramètres.</t>
+  </si>
+  <si>
+    <t>https://ai-land-software.sanzar-group.com/</t>
+  </si>
+  <si>
+    <t>Agroseguro Clientes</t>
+  </si>
+  <si>
+    <t>Application destinée à enregistrer les demandes d'indemnisation et les avis de retrait concernant l'élevage</t>
+  </si>
+  <si>
+    <t>https://agroseguro.es/clientes/aplicaciones/</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps est l'application cartographique phare d'Esri pour appareils mobiles. Utilisez Field Maps pour explorer les cartes que vous avez créées dans ArcGIS, collecter et mettre à jour vos données de référence et enregistrer vos déplacements, le tout depuis une seule application de géolocalisation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Des outils de données intuitifs et adaptables pour maximiser votre impact. Une plateforme de collecte, de gestion et de visualisation des données utilisée dans le monde entier pour accélérer le changement social positif.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Outil doté d'une interface ou de ressources disponibles en espagnol, orienté météorologie, planification et gestion des risques</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Outil doté d'une interface ou de ressources disponibles en espagnol, orienté météorologie, données historiques et planification.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Un outil doté d'une interface et de ressources en espagnol, conçu pour la surveillance, la lutte contre la déforestation et la télédétection. Il est utilisé en milieu professionnel pour améliorer le travail des forestiers et des conseillers grâce à la tenue de registres systématiques, l'automatisation des tâches, l'analyse des données et l'aide à la décision.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris est une initiative qui propose des solutions libres et open source pour la surveillance des forêts et des terres. Développée avec la conviction qu'une surveillance forestière innovante, précise et transparente peut libérer le potentiel des forêts pour l'action climatique et d'autres avantages, elle constitue un accélérateur de transformation œuvrant à la mise en œuvre des biens publics numériques proposés par l'Organisation des Nations Unies pour l'alimentation et l'agriculture (FAO), rendant ainsi largement accessibles des capacités de pointe en matière de surveillance forestière.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 pour Windows est un programme informatique qui calcule les besoins en eau et en irrigation des cultures en fonction des données relatives au sol, au climat et aux cultures.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
+    <t>AgriSat</t>
+  </si>
+  <si>
+    <t>Elle permet un suivi simple et intuitif des cultures tout au long de leur cycle de croissance, pour une gestion agronomique optimisée. L'état des cultures, leur activité photosynthétique et leur variabilité au sein de la parcelle sont visualisés. Ceci est rendu possible grâce à des séries temporelles denses d'images provenant des principaux satellites d'observation de la Terre de la NASA et de l'Agence spatiale européenne, avec une fréquence souvent proche d'une image par semaine. L'application affiche par défaut la dernière image disponible et facilite la navigation chronologique dans la séquence d'images.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado</t>
+  </si>
+  <si>
+    <t>Cette calculatrice a été conçue pour faciliter le calcul du poids des animaux vivants ou abattus sans utiliser de balance. - Porcs - Bovins - Buffles - Chevaux - Ovins et chèvres</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor : votre meilleur allié pour la gestion de vos élevages porcins. Découvrez Porcicultor, le logiciel de gestion porcine 100 % gratuit qui vous aidera à contrôler efficacement et facilement les dépenses et les profits de vos élevages de porcs à l’engraissement.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ganadero, l'outil idéal pour la gestion des élevages bovins (viande et lait). Gratuit et doté d'une base de données intégrée, il permet un contrôle efficace même sans connexion internet, idéal pour une utilisation sur le terrain. Enregistrez et suivez vos dépenses (alimentation, électricité, matériel, etc.) et bénéficiez d'une solution complète pour une gestion d'élevage performante et sans tracas.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas</t>
+  </si>
+  <si>
+    <t>Avicultor se distingue comme le meilleur outil gratuit pour une gestion complète de votre élevage de volailles. Il vous permet de suivre efficacement les revenus et les dépenses liés à vos élevages de poulets de chair. De plus, cette application facilite le suivi détaillé de vos poules pondeuses, contrôlant ainsi efficacement la production et la vente d'œufs. Une fonctionnalité clé d'Avicultor est son contrôle de l'incubation, qui vous permet de gérer le processus d'incubation des œufs avec précision et méthode. Grâce à sa base de données interne fonctionnant hors ligne, Avicultor est le choix idéal pour une utilisation dans</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>La philosophie de Ganges - Gestion du bétail est de proposer une application simple et complète aux éleveurs à un prix abordable. C'est pourquoi, pour rendre l'application accessible aux agriculteurs, nous avons opté pour la gratuité, en ne facturant que le stockage des données.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
+    <t>Herdly (android)</t>
+  </si>
+  <si>
+    <t>Herdly est une application de gestion du bétail qui vous permet d'enregistrer l'état de votre élevage avec votre voix, grâce à des rapports intelligents basés sur l'IA, et vous offre la possibilité d'écouter ces rapports à tout moment.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
+  </si>
+  <si>
+    <t>ForestMap</t>
+  </si>
+  <si>
+    <t>Forestmaps est un service web permettant le calcul automatique et quasi instantané des inventaires forestiers. Il utilise les données LiDAR du Plan national d'orthophotographie aérienne (PNOA) et des bases de données parcellaires internes et externes (issues de l'Inventaire forestier national). Ces données sont traitées par des modèles et des systèmes de calcul propriétaires afin de générer en continu des informations sur l'inventaire forestier. L'application permet aux utilisateurs de sélectionner une zone ou une parcelle spécifique pour l'inventaire. Ils doivent ensuite indiquer les essences et les produits forestiers. Le client reçoit les résultats de l'analyse par courriel, sous forme de document PDF, contenant un résumé de l'inventaire de la parcelle et une couche vectorielle shapefile regroupant tous les résultats à une résolution de 25 mètres. Actuellement, le service couvre les provinces d'Álava, des Asturies, de Burgos, de Gipuzkoa, de La Rioja, de Madrid, de Murcie, de Navarre, de Palencia, de Soria et de Biscaye, et son périmètre d'exploitation sera étendu en permanence.</t>
+  </si>
+  <si>
+    <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
+  </si>
+  <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>Logiciel ERP pour les fabricants et distributeurs de produits alimentaires</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
+  </si>
+  <si>
+    <t>grupozas</t>
+  </si>
+  <si>
+    <t>Logiciel de gestion pour l'industrie agroalimentaire, ERP spécialisé intégrant HACCP et traçabilité. Ce logiciel assure le contrôle HACCP, la traçabilité des lots, la gestion des dates de péremption, le contrôle des allergènes et la conformité réglementaire.</t>
+  </si>
+  <si>
+    <t>https://grupozas.com/erp-industria-alimentaria/</t>
+  </si>
+  <si>
+    <t>Lims.science</t>
+  </si>
+  <si>
+    <t>Système de gestion de laboratoire pour l'alimentation et les boissons : Gérez efficacement les analyses des produits alimentaires et des boissons grâce à un LIMS conçu pour les laboratoires certifiés ISO 17025. Contrôlez la qualité des produits, la traçabilité et les tests par lots à partir d'un seul système.</t>
+  </si>
+  <si>
+    <t>https://lims.science/es/lims-alimentos/</t>
+  </si>
+  <si>
+    <t>Visor de buenas prácticas RedPac</t>
+  </si>
+  <si>
+    <t>Visionneuse de bonnes pratiques</t>
+  </si>
+  <si>
+    <t>https://redpac.es/visores_redpac/bbpp</t>
+  </si>
+  <si>
+    <t>Sistema Europeo de Información sobre Incendios Forestales
+EFFIS</t>
+  </si>
+  <si>
+    <t>Visionneuse de situation actuelle 2.0 La nouvelle version de la Visionneuse de situation actuelle, plus rapide et optimisée pour les appareils mobiles, offre une efficacité et une accessibilité accrues, grâce à des performances optimisées et une conception entièrement adaptative pour une utilisation fiable sur ordinateur et mobile. Elle affiche les informations les plus récentes sur la saison des feux en Europe et en Méditerranée. Cela inclut des cartes météorologiques des risques d'incendie pour aujourd'hui et des prévisions jusqu'à 6 jours, ainsi que des cartes mises à jour quotidiennement des zones à risque et des périmètres d'incendie.</t>
+  </si>
+  <si>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
+  </si>
+  <si>
+    <t>Instituto Geográfico Nacional</t>
+  </si>
+  <si>
+    <t>Observation du territoire, cartographie et données géographiques</t>
+  </si>
+  <si>
+    <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
+  </si>
+  <si>
+    <t>ArcGIS Survey123</t>
+  </si>
+  <si>
+    <t>Transformez vos flux de travail quotidiens grâce aux formulaires intelligents. Concevez des formulaires et des enquêtes intelligents avec ArcGIS Survey123, un outil de création de formulaires dynamique. Accélérez la collecte de données et améliorez la qualité des résultats. Visualisez et analysez les informations sous un angle géographique pour mieux comprendre où et pourquoi les choses se produisent. Partagez les données via des cartes web, des applications et des tableaux de bord pour éclairer la prise de décision et optimiser les processus métier.</t>
+  </si>
+  <si>
+    <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
+  </si>
+  <si>
+    <t>BRCGS</t>
+  </si>
+  <si>
+    <t>Des outils pour vous aider à obtenir votre certification et à progresser en continu. L'intégrité des produits est plus que jamais une priorité pour les marques. La transparence permise par la technologie transforme la manière dont la confiance se gagne et se perd, tandis que les chaînes d'approvisionnement s'allongent et se complexifient, augmentant ainsi les risques. Pour répondre aux exigences accrues des clients en matière de garantie et se conformer aux exigences réglementaires croissantes, BRCGS a développé une suite d'outils numériques pour aider les sites à maintenir leur conformité, à atténuer les risques et à s'améliorer en continu.</t>
+  </si>
+  <si>
+    <t>https://www.brcgs.com/digital-solutions/overview/</t>
+  </si>
+  <si>
+    <t>IFS</t>
+  </si>
+  <si>
+    <t>La norme alimentaire IFS examine les produits et les processus de production afin d'évaluer la capacité d'un producteur alimentaire à fabriquer des produits sûrs, authentiques et de qualité, conformément aux exigences légales et aux spécifications des clients.</t>
+  </si>
+  <si>
+    <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
+  </si>
+  <si>
+    <t>Rainforest Alliance</t>
+  </si>
+  <si>
+    <t>Notre grenouille verte, symbole de la certification Rainforest Alliance pour une agriculture durable, est reconnue mondialement pour son engagement à améliorer les conditions de vie des agriculteurs, à respecter les droits humains, à promouvoir des pratiques respectueuses de l'environnement et à renforcer la résilience climatique. Des millions d'exploitations agricoles et d'entreprises collaborent avec nous pour un impact durable sur l'ensemble de la chaîne d'approvisionnement. Vous aussi, vous pouvez nous rejoindre ! Devenez partenaire dès maintenant. Lancez-vous !</t>
+  </si>
+  <si>
+    <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
+  </si>
+  <si>
+    <t>Technosylva</t>
+  </si>
+  <si>
+    <t>Les feux de forêt s'aggravent par manque de décisions. Il est crucial de prendre des décisions éclairées pour protéger les populations et l'environnement contre les feux de forêt et les intempéries, quel que soit le niveau de risque ou la situation géographique. Agissez plus rapidement grâce à la technologie de pointe de Technosylva.</t>
+  </si>
+  <si>
+    <t>https://technosylva.com/es/</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (android)</t>
+  </si>
+  <si>
+    <t>Application mobile développée par Hispatec pour la gestion des relations, d'un point de vue agronomique, économique, social et médiatique, que l'entreprise standardisée entretient avec ses agriculteurs associés.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Agro Tareo Beta</t>
+  </si>
+  <si>
+    <t>Il permet de contrôler les entrées et sorties des employés sur le terrain grâce à des méthodes telles que la vérification faciale, les codes QR, le NFC ou la sélection des employés à partir d'une liste.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>ERPagro</t>
+  </si>
+  <si>
+    <t>Maîtrisez l'ensemble de vos opérations post-récolte avec ERPagro. De la récolte à la commercialisation, ERPagro est l'outil qui supervise, gère et optimise tous les processus de l'industrie agroalimentaire. Un système modulaire unique qui facilite la prise de décision grâce à une analyse complète et en temps réel des activités : des relations fournisseurs à l'exécution des commandes. Bénéficiez d'une visibilité et d'un contrôle en temps réel sur tous vos processus métier.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
+  </si>
+  <si>
+    <t>maptiler</t>
+  </si>
+  <si>
+    <t>Ajoutez des visualisations météorologiques à vos cartes grâce à des calques de prévisions animés.</t>
+  </si>
+  <si>
+    <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>De la ferme à la table, nous mettons directement en relation les agriculteurs locaux et les consommateurs, pour vous offrir des produits frais, sains et locaux, directement de la ferme à votre porte. Sans intermédiaires. Sans compromis.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Une durabilité intelligente pour une industrie agroalimentaire plus forte et plus résiliente. Nous aidons les entreprises à atteindre leurs objectifs de durabilité tout en permettant aux agriculteurs d'accroître leurs revenus, d'améliorer la qualité de leurs sols et d'accéder à de meilleurs financements.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG est une combinaison innovante de matériel et de logiciel où une plateforme de gestion autonome et bidirectionnelle, équipée d'algorithmes d'intelligence et de recommandation, communique à distance et en temps réel avec les appareils déployés dans les installations agricoles, permettant la surveillance et l'exploitation de la ferme.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Suivez vos indicateurs clés de performance (KPI) sur le tableau de bord. Enregistrez les événements et accédez à toutes les informations essentielles sur vos vaches en un clic. L'application UNIFORM est l'application mobile du logiciel de gestion de troupeau UNIFORM-Agri 5.0. Cette application conviviale offre une interface intuitive et de grands boutons pour une utilisation simplifiée.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>Gérez votre élevage caprin en toute simplicité avec l'application ultra-rapide UNIFORM Goat-App ! Suivez vos indicateurs clés de performance (KPI) sur le tableau de bord. Enregistrez les événements et accédez à toutes les informations essentielles sur vos chèvres du bout des doigts. UNIFORM Goat-App est l'application mobile du logiciel de gestion de troupeau UNIFORM-Goat 5.0. Cette application intuitive offre une interface ergonomique avec de grands boutons faciles à utiliser.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>Gérez votre exploitation laitière avec MYHERD ! Suivez vos indicateurs clés de performance (KPI) sur le tableau de bord. Enregistrez les événements et accédez à toutes les informations essentielles sur vos vaches en un clic. MYHERD est l’application mobile de notre logiciel de gestion de troupeau. Cette application conviviale offre une interface intuitive et de grands boutons pour une utilisation simplifiée.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>Gérez votre exploitation laitière en un clin d'œil avec l'application FarmTell Milk ! Suivez vos indicateurs clés de performance (KPI) sur le tableau de bord. Enregistrez les événements et accédez à toutes les informations essentielles sur vos vaches du bout des doigts. L'application Smartmilk est l'application mobile du logiciel de gestion de troupeau FarmTell Milk. Cette application conviviale offre une interface intuitive et de grands boutons pour une utilisation simplifiée.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>Gérez votre exploitation laitière en un clin d'œil avec l'application FarmTell Milk ! Suivez vos indicateurs clés de performance (KPI) sur le tableau de bord. Enregistrez les événements et accédez à toutes les informations essentielles sur vos vaches du bout des doigts. L'application Smartmilk est l'application mobile du logiciel de gestion de troupeau FarmTell Milk. Son interface intuitive et ses gros boutons facilitent son utilisation.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Automatisation des exploitations laitières</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>Une solution logicielle intégrée conçue pour répondre à vos besoins en matière de gestion de la sécurité alimentaire et de la qualité des fournisseurs</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>Solutions logicielles PLM et de conformité pour les marques agroalimentaires, cosmétiques et chimiques. Accélérez votre innovation, proposez des produits de haute qualité et garantissez la conformité tout en favorisant un progrès durable.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>La technologie Ag Leader offre des outils d'agriculture de précision de la plus haute qualité, disponibles toute l'année. Elle collecte des informations précieuses sur le terrain et connecte l'ensemble de l'exploitation, des opérateurs aux machines en passant par les appareils. Grâce à un accès rapide et pertinent à l'information, opérateurs et machines collaborent plus efficacement et gagnent en productivité. Ils prennent ainsi des décisions quotidiennes éclairées et sereines. L'agriculture devient une nouvelle approche.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>Avec l'application TRESTIMA, mesurez facilement la quantité et la valeur de vos arbres en prenant des photos de votre forêt. Les résultats sont exprimés en mètres cubes et en euros et enregistrés sur le service web TRESTIMA pour consultation ultérieure.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>L'application vous aidera à trouver toutes les informations relatives à un certificat spécifique : FM et CoC, certificat de projet, licence promotionnelle et évaluation FM, afin d'obtenir le label FSC ou de saisir le code de licence.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>L'application EUDR d'osapiens permet aux agriculteurs d'enregistrer et de gérer les parcelles de terre d'où ils tirent leurs matières premières (soja, huile de palme, bois, café, cacao, bétail et caoutchouc) dans le HUB osapiens afin qu'EUDR favorise la conformité avec le règlement européen sur la déforestation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® est une application mobile intégrée à Nemus® qui assure une traçabilité complète des opérations, géoréférençant les points de récolte et de pesage du bois avec des images afin de garantir la conformité au règlement EUDR. Elle établit également la première norme du secteur pour un guide de transport numérique.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD se présente comme la plateforme intégrée pour le transport et la traçabilité du bois, garantissant la conformité au règlement EUDR et apportant une valeur ajoutée à l'ensemble de la filière forestière. Axée sur la durabilité et l'efficacité opérationnelle, l'application ambitionne de devenir une référence dans le secteur, en étendant sa présence tant au niveau national qu'international.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Visionneuse d'informations géographiques interopérable. Permet de visualiser et de superposer des cartes et des orthophotos provenant de diverses sources.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>Le SIOSE (Système espagnol d'information sur l'utilisation des sols) est un élément essentiel du Plan national d'observation de l'utilisation des sols (PNOT). Son principal objectif est de constituer une base de données harmonisée et détaillée sur l'utilisation des sols sur l'ensemble du territoire espagnol.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>La nouvelle application BS Agro est gratuite et donnera accès à des contenus et des outils précieux pour soutenir la croissance des exploitations agricoles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>Il gère les informations relatives à la population, la reproduction, l'alimentation, la génétique, etc., du bétail.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>Téléchargez l'application DroneDeploy pour équiper votre drone de capacités de vol autonome et libre, et réaliser des prises de vue automatisées en quelques clics. Votre drone volera tout seul ! Avec DroneDeploy, tout le monde peut piloter.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep est la seule application dont vous avez besoin pour gérer facilement tous vos animaux, leur élevage, leur production, vos finances et bien plus encore. Que vous soyez un passionné d'élevage de poules en basse-cour, un agriculteur, un amateur ou une petite ou moyenne entreprise, FarmKeep répond à vos besoins et évolue avec vous. Nos fonctionnalités et services incluent :</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite est un logiciel complet de gestion agricole et d'élevage qui vous offre tout ce dont vous avez besoin pour une exploitation plus efficace et productive. Farmbrite fournit tous les outils de planification, de gestion, de suivi, de vente et de reporting nécessaires à la réussite de votre ferme ou de votre élevage. Élaborez des plans de culture, suivez et gérez votre bétail, contrôlez les intrants et les rendements, tenez des registres détaillés, gérez les ordres de travail, générez des rapports complets, suivez vos finances, gérez vos stocks, commercialisez et vendez en ligne, et bien plus encore – le tout depuis une plateforme sécurisée et intuitive, accessible sur tous vos appareils, où que vous soyez.</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Que vous soyez exploitant agricole, viticole ou consultant en agriculture, Agroex est là pour vous aider à réussir. Découvrez comment nous nous adaptons à vos besoins spécifiques et transformons la gestion de votre exploitation. Contactez-nous pour une démonstration personnalisée et franchissez le pas vers une gestion agricole efficace et rentable avec Agroex. Bienvenue dans l'agriculture du futur !</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR vous aide à planifier, agir, évaluer et améliorer en continu vos performances. Centralisez toutes les données et cartes de votre exploitation et profitez de nos interfaces de données avec les plus grandes marques.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Mesure locale : Avec un abonnement, AgroExact vous fournit gratuitement un pluviomètre de pointe à l’endroit de votre choix. Et c’est sans souci : la maintenance est incluse dans l’abonnement annuel. Dans la même application, vous trouverez des conseils d’irrigation faciles à utiliser, élaborés en collaboration avec des agriculteurs. Ces conseils s’appuient sur les capteurs d’humidité du sol SoilExact et CropExact, disponibles séparément. Vous pouvez ainsi connaître précisément les besoins en eau de vos cultures, en millimètres, à tout moment.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Application mobile pour consulter les recommandations d'irrigation des cultures d'amandiers en Andalousie</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
   </si>
   <si>
-    <t>RIEGO BERRY</t>
-[...281 lines deleted...]
-    <t>https://hectre.com/es/</t>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>Solution d'agriculture de précision basée sur l'IA qui vous aide à surveiller, identifier et traiter à distance les maladies et les ravageurs des plantes dans votre champ, votre ferme et votre jardin.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
   </si>
   <si>
     <t>YieldComputer</t>
   </si>
   <si>
     <t>Les logiciels basés sur les données créent une transparence en temps réel, réduisant les erreurs et les problèmes de communication tout au long de la chaîne de prévision.</t>
   </si>
   <si>
-    <t>https://www.yieldcomputer.com/es/our-solutions</t>
-[...8 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Application qui permet de suivre à distance les données de la machine : consommation de carburant, données de conduite, localisation SGP, codes de service, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Application de gestion des tracteurs Landini</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Outil permettant de gérer et de visualiser un parc de machines multimarques à tout moment et depuis n'importe quel endroit, et de prendre des décisions en temps réel.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Application de machines conçues pour soulever, déplacer et placer des matériaux sur des terrains difficiles selon des modèles qui varient en capacité de charge et en hauteur de portée.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Outil de gestion des équipements et machines : géolocalisation, alarmes, calendrier d'expiration, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Application conçue pour optimiser les performances des machines sur le terrain, garantissant durabilité et confort pour l'opérateur</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>Cette application vous permet d'obtenir des enregistrements de données de terrain, tels que la surveillance des mauvaises herbes, des ravageurs et des maladies, les ordres d'application, les contrôles et l'avancement des semis et des récoltes, les contrôles des peuplements végétaux, entre autres fonctionnalités.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Application de gestion rurale qui croise de manière assertive les données agricoles et financières, vous aidant à prendre des décisions plus rentables.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>Outil qui aide à prendre des décisions rapides et efficaces. L'ensemble du processus, de la plantation à la récolte, est simplifié, avec un accès aux informations en temps réel depuis n'importe quel appareil. Sécurité, accessibilité et assistance personnalisée, tout en un seul endroit</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>ColDonAgro est l'application de navigation GPS/GNSS la plus puissante pour les tracteurs. Des lignes AB au contrôle de section, à la surveillance des performances et au pilote automatique</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>Application pour rechercher, acheter et vendre du bétail directement entre éleveurs dans toute l'Espagne, vous offrant un site spécialisé où vous pouvez publier vos offres de bétail à vendre, ainsi que trouver une large offre de bétail à vendre (vaches, taureaux, chevaux, juments, chèvres et moutons), et où vous pouvez effectuer des transactions d'achat et de vente immédiatement et en toute sécurité.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>Un outil d'agriculture de précision durable créé pour les professionnels de l'agriculture qui vous permet de consulter les données générées par IKOS CONTROLLER et de visualiser des graphiques historiques de votre culture.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>Système du Ministère de l'Agriculture, de la Pêche et de l'Alimentation qui permet d'enregistrer les Meilleures Techniques Disponibles (MTD) appliquées dans l'exploitation, ainsi que d'estimer les émissions polluantes et de gaz à effet de serre et la consommation de ressources d'une exploitation spécifique tout au long du processus de production.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
+    <t>ODK</t>
+  </si>
+  <si>
+    <t>ODK vous permet de créer des formulaires performants pour collecter les données dont vous avez besoin, où qu'elles se trouvent.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>AquaCrop</t>
+  </si>
+  <si>
+    <t>AquaCrop est un modèle de croissance des cultures développé par la Division des terres, des sols et de l'eau de la FAO pour répondre aux enjeux de sécurité alimentaire et évaluer l'impact de l'environnement et des pratiques agricoles sur la production agricole. AquaCrop simule la réponse du rendement des cultures herbacées à l'eau et est particulièrement adapté aux situations où l'eau est un facteur limitant essentiel de la production agricole. AquaCrop allie précision, simplicité et robustesse. Afin de garantir sa large applicabilité, il utilise un nombre restreint de paramètres explicites et des variables d'entrée principalement intuitives, que les utilisateurs peuvent déterminer par des calculs simples.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/aquacrop</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
+  </si>
+  <si>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Tout pour votre ferme laitière</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>Un outil de consultation contenant des informations fournies par les autorités compétentes des communautés autonomes pour identifier les exploitants biologiques en fonction de leur activité, de leur localisation et de leur production.</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Des solutions numériques qui facilitent le travail quotidien des agriculteurs et des éleveurs, en optimisant leur temps et leurs ressources.</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Contrôle des prescriptions vétérinaires d'antibiotiques</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
   </si>
   <si>
     <t>AGROISLAS</t>
   </si>
   <si>
     <t>Application pour vous aider à gérer vos cultures plus efficacement, à optimiser les ressources et à augmenter la productivité à chaque étape du processus.</t>
   </si>
   <si>
-    <t>https://agroislas.com/comienza-tus-propositos-del-ano-con-la-app-de-agroislas/</t>
-[...35 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
   </si>
   <si>
     <t>Cereal Agua</t>
   </si>
   <si>
     <t>Visionneuse pour une culture céréalière plus rentable, efficace, durable, adaptée et socialement inclusive</t>
   </si>
   <si>
     <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
   </si>
   <si>
-    <t>MENUdaTIERRA</t>
-[...392 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Outil qui vous permet de gérer les données de votre Coopérative/Huilerie</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Outil de gestion des connaissances pour faciliter la diffusion d'informations et de documentation à divers groupes consultatifs, l'échange de membres et la coordination de tous types d'activités. Application de l' Alliance agroalimentaire d'Aragon pour la gestion et le transfert de connaissances entre scientifiques, techniciens et agriculteurs aragonais</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>Il permet de recevoir les notifications d'alertes phytosanitaires publiées par INTIA SA et d'avoir une bonne prévention sur les cultures.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación</t>
+  </si>
+  <si>
+    <t>Carnet de gestion agricole public fourni par le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) aux agriculteurs pour la gestion de leurs exploitations. OBJECTIFS : - Promouvoir la numérisation du secteur et favoriser la durabilité économique et environnementale, ainsi que la simplification administrative, afin de se conformer aux objectifs du PEPAC (Plan européen pour une politique agricole commune) et du Pacte vert pour l'Europe. - Détailler la gestion des exploitations.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>Une application développée spécifiquement pour la gestion des oliveraies et des exploitations de fruits à coque vous permet de suivre la rentabilité de chaque exploitation, les produits phytosanitaires utilisés et de générer automatiquement votre journal de bord d'exploitation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
+    <t>Catastro app</t>
+  </si>
+  <si>
+    <t>Catastro_app est une application mobile qui rassemble et personnalise sur votre téléphone portable, pour votre usage personnel uniquement, les informations de toutes vos propriétés puisque vous pouvez ajouter vos propres photos, croquis ou notes.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>Savoir identifier correctement les mauvaises herbes, les maladies et les ravageurs est essentiel pour une lutte efficace. Cette application intègre une base de données agronomiques recensant les ravageurs et un catalogue des maladies, ainsi que tous les pesticides, insecticides et herbicides homologués dans le pays sélectionné. Elle propose également des descriptions de produits phytosanitaires avec des liens, vous permettant ainsi de choisir la solution adaptée à chaque problème. De plus, elle fournit des informations sur l'homologation et les dates de péremption des produits, et surtout, leur efficacité dans diverses situations.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic est un carnet de terrain numérique pour tout type de culture, conforme aux réglementations MAPA (SIEX), Global GAP, à l'agriculture biologique et à la production intégrée, permettant la gestion et le contrôle des incidents agricoles : surveillance des infections, assistance pour les traitements phytosanitaires (produits actuels, utilisations autorisées, doses, solution...), application d'engrais, suivi des stades phénologiques, enregistrement des tâches, de l'irrigation et de la production de vos cultures, ainsi que l'enregistrement du pâturage du bétail.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>Avec l'application Smattcom, vendez vos produits agroalimentaires directement à plus de 100 producteurs, acheteurs et grossistes au Mexique et à l'étranger. Trouvez l'acheteur ou le vendeur qu'il vous faut, envoyez votre proposition commerciale, concluez la transaction en toute simplicité et utilisez le service de transactions sécurisées pour garantir le paiement et la livraison de votre produit.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>Application de gestion de vaches, taureaux et troupeaux permettant un contrôle exhaustif des veaux, des sevrages, des contrôles sanitaires, des maladies et des différents événements pouvant affecter un troupeau.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi est un logiciel de gestion agricole qui vous permet de contrôler tous les aspects de vos cultures : périodes de semis et de récolte, récoltes, fertilisation, irrigation, pulvérisation, etc. Il est compatible avec tous les types de cultures : légumes, fruits, céréales, irriguées, non irriguées, etc. Il comprend également des fonctionnalités avancées telles que l’analyse, la lutte antiparasitaire, la planification saisonnière, et bien plus encore.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>Gérer le matériel d'irrigation</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>L'application VISUAL permet une planification efficace et économique des activités sur le terrain telles que la plantation, la récolte, l'irrigation, le contrôle de la qualité, la fertilisation, le suivi des stades phénologiques, les traitements antiparasitaires, entre autres.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>Surveillance précise du climat et des sols des cultures</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>La gestion agricole, grâce à sa capacité à se connecter aux satellites, aux machines agricoles et aux capteurs, offre un point de contrôle unique pour surveiller et optimiser une exploitation.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>SIGPAC Viewer est une application mobile native développée pour Android permettant d'explorer et de visualiser les informations relatives aux parcelles agricoles du système SIGPAC, incluant un ensemble d'outils PREMIUM utiles pour la gestion des exploitations agricoles, vous permettant d'emporter un petit carnet de terrain sur votre téléphone portable pour enregistrer le travail effectué.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>Application de l'Organisation interprofessionnelle espagnole de la viande bovine.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>Le Réseau phytosanitaire d'Aragon (RedFAra) est la nouvelle application mobile du Département du développement rural et de la durabilité du Gouvernement d'Aragon pour smartphones et tablettes, mise à la disposition des techniciens ATRIA pour la gestion de la lutte antiparasitaire sur le terrain. Services : Alertes : Les utilisateurs reçoivent des notifications sur les niveaux de ravageurs dans les cultures et les zones d'intérêt. Suivi des ravageurs : Des graphiques simples illustrent l'évolution des principaux ravageurs au cours des deux dernières saisons. Accès aux bulletins du Service phytosanitaire et de certification : L'application donne accès aux bulletins, informations et alertes phytosanitaires émis par le Centre phytosanitaire et de certification. Accès aux données météorologiques : Les utilisateurs peuvent consulter les données de plus de 60 stations météorologiques connectées. Ressources du Réseau de surveillance phytosanitaire : Accès aux rapports hebdomadaires de suivi des cultures produits par RedFAra, ainsi qu'aux informations sur les essais menés par RedFAra.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>L'application de l'Alliance agroalimentaire aragonaise apporte soutien et assistance à la communauté des scientifiques, techniciens et agriculteurs aragonais en tant qu'outil de gestion des connaissances facilitant le partage d'informations et de documents au sein de différents groupes consultatifs, les réunions entre membres et la coordination de tous types d'activités.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Application pour la surveillance des appareils de mesure : température, humidité, rayonnement solaire,..., affichage des graphiques des appareils de mesure, réception de notifications PUSH d’alertes pour les valeurs hors plage, affichage de l’historique des alertes par appareil, actionnement et programmation des vannes.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>Une application pour vous aider à gérer vos cultures plus efficacement, à optimiser vos ressources et à accroître votre productivité à chaque étape du processus.</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Accès mobile à la plateforme numérique CLAAS connect qui simplifie la gestion des exploitations et des flottes, optimise les processus et vous permet de vous connecter avec votre partenaire de service CLAAS.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Gérez efficacement votre exploitation agricole grâce à l'application et au compte web de votre ordinateur (Carnet de gestion numérique de l'exploitation agricole).</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>L'application se connecte au centre d'opérations John Deere, vous permettant d'évaluer les performances attendues par rapport aux performances réelles du travail effectué et de la machine utilisée.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps réunit en un seul endroit la surveillance en temps réel, la visualisation à distance et une interface utilisateur intuitive, vous permettant de gérer vos flottes avec une seule application.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Application officielle Massey Ferguson Connect pour le système de télémétrie, permettant de se connecter à votre tracteur et de recevoir des données sur la consommation de carburant, la conduite, la position GPS, les codes d'entretien et bien plus encore.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>Elle présente une liste périodiquement mise à jour de la classification des fongicides et des bactéricides selon leur mode d'action, ne comprenant que les groupes et les ingrédients actifs actuellement ou qui seront utilisés à l'avenir en Espagne.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>Une application permettant de consulter les informations contenues dans le Règlement sur la production intégrée, utilisable sur le terrain, pour trouver rapidement et facilement les pratiques agricoles obligatoires, interdites et recommandées, et obtenir des réponses synthétiques sur tous les aspects de la réglementation.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>Plateforme d'échange en ligne de matières premières agricoles, basée sur les transactions quotidiennes entre agriculteurs, négociants en céréales et usines. Elle intègre également un système de calcul des taux d'intérêt à l'achat et à la vente, calculés à partir des cours de marché publiés.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>Grâce à cette application, l'agriculteur ou le technicien pourra visualiser l'état de la couverture végétale de sa plantation en termes de niveau de couverture et d'état végétatif, y compris un module permettant de calculer la teneur en eau du sol.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>Il fournit aux agriculteurs, aux producteurs, aux techniciens et aux professionnels de la protection des cultures en général un guide pour la sélection des insecticides et/ou des acaricides à utiliser dans le cadre d'une stratégie de gestion de la résistance aux insecticides/acaricides (GRI) efficace et durable</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Outil pour l'agriculteur intégré au Carnet de gestion agricole, à l'application aGROSlab GIP Advisor et à la plateforme de distribution des produits phytosanitaires.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>Application destinée à aider les agriculteurs et les professionnels de l'agriculture dans divers aspects de la gestion agricole et des machines pour améliorer les pratiques agricoles : prévisions météorologiques, mesures de superficie.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil permettant de surveiller vos tracteurs et moissonneuses-batteuses, et un système de diagnostic à distance pour la surveillance des machines.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>Une application qui vous permet de vous connecter à votre tracteur et de recevoir des informations sur la consommation de carburant, les données de conduite, la position GPS, les codes de service et d'autres services.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>Outil de gestion des équipements et des machines : géolocalisation, alarmes, calendrier des échéances, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>Utilisation de machines conçues pour lever, déplacer et déposer des matériaux sur des terrains difficiles, selon des modèles présentant différentes capacités de charge et hauteurs de portée.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>Application pour la gestion des tracteurs Landini</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Cette application vous permet d'obtenir des enregistrements de données de terrain, tels que la surveillance des mauvaises herbes, des ravageurs et des maladies, les ordres d'application, les contrôles et l'avancement des semis et des récoltes, les contrôles de peuplement végétal, entre autres fonctionnalités.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>Application offrant de multiples solutions faciles à utiliser pour la gestion des bovins, des vaches laitières, des ovins, des pâturages et des champs.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Application de navigation GPS/GNSS performante pour machines agricoles, mesurant la taille des parcelles, champs ou pâturages, et créant une base de données selon vos besoins.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>Application de gestion rurale qui croise les données agricoles et financières de manière pertinente, vous aidant ainsi à prendre des décisions plus rentables.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil pour une agriculture de précision durable, créé pour les professionnels de l'agriculture, qui leur permet de consulter les données générées par l'IKOS CONTROLLER et de visualiser les graphiques historiques de leurs cultures.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>rFrio fournit des informations sur les installations de stockage frigorifique en Andalousie, dans la Communauté valencienne, en Estrémadure et dans la région de Murcie pour les agriculteurs spécialisés dans les fruits ou la vigne.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>Solution d'agriculture numérique assurant une gestion précise et efficace de l'azote et de la nutrition des cultures</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil qui permet de suivre la localisation de vos animaux, leur croissance, leur santé et leur productivité.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Outil qui vous permet de gérer les données de votre coopérative / moulin à huile d'olive</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>Chez BASF Agro, vous trouverez des informations complètes sur l'application pour chaque culture, vous pourrez consulter les produits disponibles et les points de vente, obtenir des informations sur le traitement des semences et la lutte contre les maladies, les mauvaises herbes et les ravageurs.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Plateforme de gestion agricole permettant d'enregistrer facilement toutes les opérations de pulvérisation, de fertilisation et de récolte dans le carnet de terrain numérique SIEX.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil permettant de tenir un registre détaillé de chaque animal (âge, poids, race, vaccinations et traitements reçus) et de prendre des décisions éclairées concernant leurs soins et leur gestion. Il permet de générer des graphiques et des statistiques en temps réel pour suivre facilement l'évolution du bétail en termes de poids, de croissance et de santé.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>L'application My MASCHIO GASPARDO vous offre des informations utiles et un contenu riche sur la gamme de matériel agricole MASCHIO GASPARDO. Elle vous permet de consulter les points forts des produits, des vidéos et des images, et de télécharger des brochures.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>RIEGO CITRUS est une application publique gratuite développée par l'Institut andalou de recherche et de formation en production agricole, halieutique, alimentaire et biologique (IFAPA) qui fournit une interface avec des recommandations d'irrigation pour les cultures d'agrumes adaptées à la disponibilité en eau et à toute situation de restriction d'approvisionnement en eau.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>Application mobile permettant de surveiller l'humidité du sol en temps réel grâce à une sonde et à la géolocalisation, et qui envoie des suggestions d'actions pour augmenter la productivité des cultures et réduire les coûts d'irrigation</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>Bienvenue sur Porcícola Control, la solution complète de gestion d'élevages porcins, conçue spécialement pour vous, éleveurs professionnels. Notre application vous fournit les outils nécessaires pour optimiser la gestion de votre exploitation, améliorer la santé de vos porcs et accroître votre productivité.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil qui intègre les informations climatiques, agronomiques et de production de votre champ.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
   </si>
   <si>
     <t>Memorándum SIEX</t>
   </si>
   <si>
     <t>Application mobile pour le secteur agricole qui crée automatiquement le carnet de terrain numérique et le livre d'élevage.</t>
   </si>
   <si>
-    <t>https://play.google.com/store/apps/details?id=net.memorandum.siexmemorandum&amp;hl=…</t>
-[...317 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=com.kaampo.tecnico&amp;hl=es</t>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>Gestion des risques et interventions pour les cultures grâce à des mesures et des prévisions météorologiques spécifiques à votre région</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>L'application 365Crop vous permet de documenter vos mesures de production agricole, du labour à la récolte, en temps réel. Même hors ligne, vous pouvez enregistrer et consulter vos mesures de production, vos cartes de parcelles et diverses analyses, où que vous soyez, avec une grande clarté. Vous pouvez collaborer avec autant d'employés ou de membres de votre famille que vous le souhaitez, créer des plans pour chacun et suivre toutes les données à tout moment. Ainsi, par exemple, les obligations de déclaration individuelles pour la conformité réglementaire peuvent être remplies simplement et de manière fiable.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>Application de suivi des paramètres fondamentaux d'une culture pour optimiser la qualité, la productivité et la durabilité</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>Un outil simple et rapide pour simplifier le travail des personnes chargées de conseiller et/ou de vérifier la conformité aux différentes certifications nationales et internationales.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>Une application mobile pour les éleveurs de porcs permettant d'enregistrer en temps réel les événements de l'exploitation et d'accéder facilement aux données essentielles du troupeau. Vous pouvez saisir les événements liés à la reproduction (inséminations, saillies, échographies, mises bas, sevrages), consulter les données des truies et suivre les délais d'attente avant la réforme. De plus, vous pouvez enregistrer l'état corporel des truies (épaisseur de lard dorsal) à différents stades. Vous pouvez créer des lots post-sevrage et d'engraissement en enregistrant les mouvements des animaux et les interventions vétérinaires.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Gestion et enregistrement des tâches quotidiennes dans une ferme</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Application de gestion d'élevages ovins, caprins et bovins. Utilisant un lecteur d'identification électronique (bolus, boucle auriculaire électronique, micropuce), elle permet la création d'une base de données et d'un système de contrôle pour l'exploitation, assurant ainsi le suivi des différentes étapes et situations vécues par les animaux : identification, recensement, échographie, agnelage, pertes, prélèvements sanguins, enregistrement de la production laitière, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>L'application Fitocampo permet aux entreprises des secteurs de la protection des végétaux, de l'agriculture et de la sécurité phytosanitaire de compléter leurs rapports de terrain depuis un appareil mobile. Cette application simplifie le travail pour différents profils professionnels et permet à toute entreprise de ces secteurs de compléter ses rapports de terrain depuis un appareil mobile.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>Avec Plantae, accédez à vos données de terrain à tout moment. Contrôlez l'humidité, la conductivité et la température du sol pour fournir à vos plantes exactement ce dont elles ont besoin. - Collecte de données en temps réel. - Graphiques d'humidité, de conductivité et de température. - Mesures de débit sans avoir à vous déplacer sur le terrain.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>Une application mobile qui facilite la vente de produits agricoles et qui est très simple et rentable pour les agriculteurs, les organisations de production agricole et les industries de transformation agricole.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA est votre assistant agronomique numérique pour le suivi des cultures, les recommandations de traitement, l'analyse d'images et l'analyse des parcelles. Astuce : FarmQA Advice simplifie le travail des agronomes en fournissant rapidement des recommandations de traitement numériques à vos agriculteurs. Personnalisez les recommandations et suivez les détails.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Solution conçue pour les entreprises agricoles, les coopératives, les consultants et les distributeurs.</t>
+  </si>
+  <si>
+    <t>Application Web, Application mobile</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Agricolum est une application conçue par des agriculteurs, pour les agriculteurs, les conseillers et les coopératives. Notre équipe est composée d'agriculteurs, d'ingénieurs agronomes et d'ingénieurs informatiques qui souhaitent aider le secteur agricole à gérer les exploitations et à améliorer les pratiques agricoles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>Application dotée de fonctionnalités pour chaque étape du cycle de production agricole, permettant à l'utilisateur d'accéder rapidement à différents niveaux d'information et de connaissances au niveau du terrain.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>Système localisé de contrôle et de gestion de l'irrigation</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>Gestion des ravageurs</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>Plateforme de planification de l'irrigation pour appareils mobiles</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>Vous pouvez identifier à tout moment les symptômes de carence de vos cultures et trouver des informations utiles sur les nutriments pour les plantes, les produits de K+S Minerals and Agriculture GmbH et leur utilisation optimale.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>L'application structure vos observations de terrain pour vous aider à prendre de meilleures décisions. Gagnez du temps en identifiant les causes des dommages en quelques secondes ou automatisez vos missions d'exploration grâce à la technologie intelligente.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>Cette application vous permet de dessiner rapidement et facilement des polygones et de mesurer des distances, des périmètres et des surfaces sur des cartes avec une précision remarquable. Elle tient même compte de la courbure de la Terre. Utilisez-la pour des zones de toutes tailles, puis partagez vos résultats via l'application de partage de votre appareil.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>surveillance de l'état des vignobles</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>Une application conçue par des agriculteurs, pour des agriculteurs, des conseillers ou des coopératives, qui aide à gérer les exploitations agricoles et à améliorer l'agriculture (Carnet de gestion numérique de l'exploitation agricole).</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Application d'agriculture de précision qui vous permet de surveiller à distance vos cultures, de vérifier les conditions météorologiques, l'indice NDVI (ou « indice vert ») et d'ajouter des notes.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>Carnet de terrain numérique pour tout type de culture, conforme aux réglementations MAPA (SIEX), Global GAP, à l'agriculture biologique et à la production intégrée</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>Application développée spécifiquement pour la gestion de vos oliveraies et exploitations de noyers, permettant de contrôler la rentabilité de chaque exploitation, les produits phytosanitaires utilisés et de générer automatiquement votre carnet d'exploitation agricole.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>Cette application vous permet de trouver le produit, le dosage et l'application nécessaires pour traiter une culture contre un ravageur ou une maladie spécifique.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>Collecte, annotation et récupération d'images pour faciliter l'identification des plantes sauvages</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>Identifiez instantanément plus de 600 000 espèces de plantes (fleurs, arbres, plantes grasses, champignons, cactus, etc.) grâce à PlantSnap. PlantSnap vous apprend désormais à cultiver et à entretenir vos plantes.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>Contrôle des prescriptions d'antibiotiques vétérinaires</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>Application mobile visant à devenir un outil utile pour les services vétérinaires officiels, tant régionaux que centraux, pour signaler en temps réel les événements liés à la gestion des maladies animales et à leur administration.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>Application mobile pour consulter les recommandations d'irrigation pour les cultures de fraises, de framboises et de myrtilles dans les provinces de Cadix, Huelva et Séville</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>Application mobile permettant de consulter des informations sur les dossiers et les demandes dans le cadre des demandes uniques</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>Une solution d'agriculture de précision basée sur l'IA qui vous aide à surveiller, identifier et traiter à distance les maladies et les ravageurs des plantes dans vos champs, votre ferme et votre jardin.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>Application mobile pour la gestion d'un programme d'irrigation, calculant les besoins en eau et les doses d'irrigation de 104 cultures.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1955,60 +3801,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D178"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D178"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="1205.563" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="1296.398" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
@@ -2089,583 +3935,583 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="C39" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>146</v>
@@ -2702,614 +4548,614 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="C54" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="C64" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
@@ -3321,51 +5167,51 @@
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
@@ -3377,65 +5223,65 @@
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -3503,65 +5349,65 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
@@ -3573,121 +5419,121 @@
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
@@ -3738,771 +5584,3823 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="C140" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="C141" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="C142" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="C143" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="C144" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="C145" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>