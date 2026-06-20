--- v0 (2025-10-30)
+++ v1 (2026-06-20)
@@ -12,70 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Hubs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
-[...7 lines deleted...]
-    <t>Descripción</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
+    <t>Tipus de Hubs</t>
+  </si>
+  <si>
+    <t>Descripció</t>
+  </si>
+  <si>
+    <t>Le Pool French Tech Rennes St Malo</t>
+  </si>
+  <si>
+    <t>Hubs</t>
+  </si>
+  <si>
+    <t>L'ecosistema tecnològic francès és en primer lloc emprenedors, però també tots aquells que estan compromesos amb el creixement de les noves empreses i la seva influència internacional. La tecnologia francesa Rennes St Malo (FTRSM) ocupa un lloc de 1ER Rànquing Nacional en telecomunicacions, agro de menjar i ciberseguretat. La salut electrònica, les noves mobilitats i els sectors dindústries creatives també tenen fortes fortaleses locals.</t>
+  </si>
+  <si>
+    <t>E-Secure Transactions Cluster - TES</t>
+  </si>
+  <si>
+    <t>El Cluster de TES, el Cluster de competitivitat digital de Normandia, representa un ecosistema de 150 membres, compost per grans empreses, PIME, autoritats locals, institucions de recerca i capacitació i altres organitzacions. progrés, rotació, feines i valorització del territori.</t>
+  </si>
+  <si>
+    <t>Giasat</t>
+  </si>
+  <si>
+    <t>GIASAT (Gestió integral agroecològica dels sistemes alimentaris territorialitzats) és un grup de treball que porta reflexionant conjuntament des del 2019. Actualment és un consorci de 5 entitats vinculades al sector agroecològic. El nexe d'unió és que, des de diferents enfocaments i llocs, es troben impulsant, facilitant i/o acompanyant algun d'aquests processos als seus territoris. Missió: Les persones productores -sobretot petites i mitjanes finques- tenen dificultats per arribar als mercats territorials, cosa que incrementa l'empobriment i l'abandonament del medi rural, a més d'una pèrdua d'oferta alimentària de qualitat per a la població. Giasat vol desenvolupar una logística i distribució adaptada a la petita i mitjana producció centrada als canals curts de comercialització que permeti sostenir un salt d'escala a la producció i generi un accés a una alimentació més sostenible i saludable. Visió: Giasat aspira a aconseguir una Gestió Integral de Sistemes Alimentaris Territorialitzats (SAT) dinamitzant i acompanyant els diferents agents involucrats sota un enfocament d'economia social i resolent de manera col·laborativa les necessitats del sector.</t>
+  </si>
+  <si>
+    <t>FORESTRY HUB</t>
+  </si>
+  <si>
+    <t>El Forestry Hub és una iniciativa del Centre de Ciència i Tecnologia Forestals de Catalunya (CTFC). Actua com a pont entre la investigació, el desenvolupament i la innovació, garantint-ne la transferència efectiva a aplicacions pràctiques. Som un referent regional en el desenvolupament de la silvicultura adaptativa i cadenes de valor sostenibles que enforteixen la resiliència dels paisatges agroforestals. Promovem activament una bioeconomia circular que integra naturalesa, innovació i competitivitat.</t>
+  </si>
+  <si>
+    <t>Tecnova</t>
+  </si>
+  <si>
+    <t>Centre Tecnològic Tecnova promou la innovació aplicada i el desenvolupament tecnològic per millorar la competitivitat i la rendibilitat de les empreses del sector agroindustrial. Actualment, treballem amb més de 289 empreses, a nivell nacional i internacional, que aposten per processos de canvi i innovació a les seves organitzacions i ho fem amb responsabilitat, flexibilitat i confidencialitat. Tecnova, com a Clúster Europeu que aglutina les principals empreses del sector, treballa en xarxa per ajudar-les a posicionar-se als principals mercats internacionals, realitzant transferència de coneixement i tecnologia, fomentant la R+D i buscant-los línies de finançament que ho facin possible.</t>
+  </si>
+  <si>
+    <t>Centre d'innovació a Agua Digital (Digital Water)</t>
+  </si>
+  <si>
+    <t>Desenvolupament i implementació de noves tecnologies sostenibles aplicades a la gestió de l‟aigua com a recurs fonamental de l‟economia circular. Digital Water aplica els conceptes de sostenibilitat i economia circular a les noves tecnologies per millorar el cicle integral de l'aigua, la qual cosa augmenta la competitivitat de nombrosos sectors empresarials i beneficia la societat en conjunt. A més de l'experiència i el talent científic i tecnològic de l'equip d'Eurecat, el Centre té laboratoris, plantes pilot, equipament científic i centres de processament de dades. Totes aquestes instal·lacions permeten a Eurecat fer front als reptes actuals i futurs de l'aigua. Serveis: * Prototipat ràpid * PoC (proves de concepte) * Digitalització i connectivitat * Consultoria i formació altament especialitzada * Integració i homogeneïtzació de sistemes * Virtualització d'objectes * Qualitat, neteja i valorització de dades * Manteniment intel·ligent/Millora de la vida útil i utilització dels actius * Predicció de la qualitat/preservació * Predicció de la qualitat/preservació Optimització de recursos * Programació intel·ligent * Recomanadors intel·ligents * Serveis d'anàlisi de dades (SaaS) * Gestió de recursos * Gestió operativa * Gestió de processos * Monitorització i control en temps real * Informes avançats: KPIs, quadres de comandament... * Caracterització i anàlisi d'escenaris</t>
+  </si>
+  <si>
+    <t>Economia Platejada digital (DIHDSE)</t>
+  </si>
+  <si>
+    <t>L'Economia Platejada Digital (DIHDSE) cerca ser la finestreta única a través de la qual les empreses i altres entitats públiques o privades puguin accedir a la informació, els serveis i les instal·lacions que necessiten per abordar amb èxit els seus processos de transformació digital, amb l'objectiu d'incentivar serveis més eficients per als ciutadans de més de 50 anys. És una estructura sense fins de lucre. Zamora compta amb un alt potencial de Plata, a més de la seva gran població major (Zamora és la província amb més envelliment d'Espanya), i també per ser un lloc atractiu per residir, com es va establir al I Congrés Internacional d'Economia Platejada celebrat a Zamora, en què van participar 40 experts i 700 congressistes. D'altra banda, el teixit empresarial de la regió està altament atomitzat i, a nivell laboral, es requereixen mesures per impulsar l'ocupació i augmentar la renda mitjana. El DIHDSE, liderat per la Diputació de Zamora en col·laboració amb l'organisme industrial, de recerca i financer, promourà el reconeixement de Zamora com a província de referència en l'especialització de serveis i indústria per a gent gran no només a Espanya sinó també a nivell internacional i enfortir així el futur desenvolupament socioeconòmic de la regió.</t>
+  </si>
+  <si>
+    <t>CIDIHUB (Centre d'innovació Digital de Canàries)</t>
+  </si>
+  <si>
+    <t>El Centre d'Innovació Digital de Canàries (CIDIHUB) forma part de la xarxa europea d'European Digital Innovation Hubs (EDIHs) impulsada per la Comissió Europea, el propòsit de la qual és accelerar la transformació digital de les empreses i administracions públiques a tot Europa. Integrat com a consorci d'organitzacions i centres especialitzats, CIDIHUB actua com a punt de referència a les Canàries per apropar a les pimes i entitats públiques les competències, tecnologies i recursos necessaris per innovar, créixer i ser més competitives en l'economia digital. El nostre compromís és situar les Canàries a l'avantguarda de la digitalització europea, oferint a les empreses i administracions públiques serveis especialitzats, acompanyament en l'adopció de tecnologies avançades i programes de formació que els permetin aprofitar les oportunitats de la nova economia.</t>
+  </si>
+  <si>
+    <t>Món Forestal</t>
+  </si>
+  <si>
+    <t>Eines i recursos professionals per a propietaris forestals. Aclareix la teva propietat, gestiona els teus recursos i converteix-te en referent de la gestió forestal sostenible.</t>
+  </si>
+  <si>
+    <t>ASEMFO (Associació Nacional d'Empreses Forestals)</t>
+  </si>
+  <si>
+    <t>ASEMFO és l'Associació Nacional d'Empreses Forestals d'Espanya. L'Associació va néixer l'any 1994 com a associació voluntària d'empreses forestals privades, dedicades a l'execució de projectes, obres i serveis per a la conservació, la protecció i la millora del medi natural. Les empreses forestals garanteixen lexecució tècnica de les estratègies dinversió ESG i de les polítiques de sostenibilitat empresarial.</t>
+  </si>
+  <si>
+    <t>CIDAI</t>
+  </si>
+  <si>
+    <t>El Centre of Innovation for Data Tech and Artificial Intelligence (CIDAI) impulsa el desenvolupament i l'adopció de solucions basades a IA a través de la col·laboració amb empreses, institucions i centres de recerca aplicada.</t>
+  </si>
+  <si>
+    <t>ITA (Institut Tecnològic d'Aragó)</t>
+  </si>
+  <si>
+    <t>L'ITA és un centre tecnològic adscrit al Departament de Presidència, Economia i Justícia del Govern d'Aragó, la missió del qual és contribuir al desenvolupament tecnològic de les empreses i augmentar-ne la competitivitat.</t>
+  </si>
+  <si>
+    <t>DIHBAI-TUR: Hub d'Innovació Digital de les Illes Balears en Intel·ligència Artificial al Turisme i al Sector Agroalimentari</t>
+  </si>
+  <si>
+    <t>Hub orientat a la intel·ligència artificial com a tecnologia disruptiva que ajudarà en la transformació digital de les empreses de Balears</t>
   </si>
   <si>
     <t>BIOHUBCAT</t>
   </si>
   <si>
-    <t>Hubs</t>
-[...1 lines deleted...]
-  <si>
     <t>BIOHUBCAT és la finestreta única dedicada a facilitar la generació de valor econòmic a partir de recursos orgànics renovables a Catalunya. Un lloc on les empreses i els emprenedors poden dirigir-se per trobar les solucions necessàries per fer el següent pas.</t>
   </si>
   <si>
+    <t>Smart Agro Hub</t>
+  </si>
+  <si>
+    <t>Smart Agro Hub és un ecosistema de recerca, coneixement pràctic i emprenedoria , que contribueix a la creació d'un sistema de producció agrícola més respectuós amb el medi ambient i basat en tecnologies digitals. La visió del centre de competència és ser un catalitzador per a la transformació digital de l'agricultura grega i la formació d'un nou model de producció sostenible al sector agroalimentari, a través de solucions innovadores. La missió del Smart Agro Hub és: Posar a disposició del productor solucions agrotecnològiques intel·ligents i eficients per augmentar rendiments, reduir costos de producció i millorar-ne la petjada ambiental. Proporcionar a la indústria alimentària solucions sostenibles per establir i complir objectius de sostenibilitat en compliment dels estàndards internacionals i guanyar una posició competitiva al mercat. Activitats del Hub: El desenvolupament de solucions innovadores per a la transformació digital de l'agricultura grega El desenvolupament de proves, avaluació i millora de tecnologies agrícoles En la realització d'experiments agrícoles Proporcionant serveis de consultoria de sostenibilitat Avaluació de la petjada ambiental de la cadena agroalimentària Desenvolupament de productes i tecnologies digitals innovadores al sector agroalimentari Realitzar investigacions científiques i participar en projectes de recerca al camp de l'agricultura i la biotecnologia.</t>
+  </si>
+  <si>
+    <t>Basque Energy Cluster</t>
+  </si>
+  <si>
+    <t>Associació Clúster que agrupa i representa les empreses de la indústria energètica basca per reforçar-ne el posicionament i la capacitat competitiva. Som el punt de trobada i de connexió d'empreses, organitzacions i entitats públiques que desenvolupen la seva activitat al voltant de les cadenes de valor de l'energia. Impulsem i coordinem actuacions en col·laboració per millorar la competitivitat de la indústria energètica basca. El Clúster desenvolupa projectes R+D en Descarbonització de la Indústria, Eòlica, Hidrogen i combustibles renovables, Xarxes Elèctriques Intel·ligents i Solar Fotovoltaica (projecte Agrovitivoltaica )</t>
+  </si>
+  <si>
+    <t>DIH-LEAF (Livestock, Environment, Agriculture and Forest)</t>
+  </si>
+  <si>
+    <t>Centre d'Innovació Digital o DIH orientat als sectors ramader, ambiental , agrícola i forestal (Livestock, Environment, Agriculture and Forest – DIH-LEAF) conformat per diferents actors connectats amb el sector productiu i de diferents iniciatives tecnològiques. A DIH-LEAF, hi participen universitats i centres tecnològics, empreses, associacions de productors, organitzacions sense ànim de lucre, etc. Per tal de respondre al repte de la digitalització i la innovació tecnològica d'aquest ampli sector productiu DIH-LEAF es constitueix com un ecosistema de digitalització autònom i únic amb l'objectiu final de digitalitzar aquestes entitats, aconseguint incrementar-ne l'eficiència, la competitivitat i la sostenibilitat mitjançant l'aplicació de Tecnologies de la Informació i les Comunicacions (TICs). D'aquesta manera, es contribueix al desenvolupament sostenible dels territoris rurals i urbà. A continuació es mostren els serveis oferts per DIH-LEAF: Assaig i experimentació Formació Suport a la recerca de fonts de finançament</t>
+  </si>
+  <si>
+    <t>Basque Digital Innovation Hub (Bdih)</t>
+  </si>
+  <si>
+    <t>Basque Digital Innovation Hub (Bdih) proporciona a les pimes l'accés a les capacitats tecnològiques necessàries per fer front als desafiaments de la indústria intel·ligent, energia i salut i poder evolucionar a l'entorn digital i sostenible. El Hub posa a disposició de les empreses infraestructures i coneixement. Laboratoris, equipaments, programari, capacitats científic tecnològiques i un equip expert que dóna suport a cada projecte en un d'aquests 8 nodes: Node de Robòtica flexible i col·laborativa Node de Materials Avançats Node de Màquines Intel·ligents i connectades Node de Fabricació Additiva Node de Ciberseguretat Node Xarxes Elèctriques Digitals Node Dispositius Metges i Salut Digital Node Intel·ligència Artificial</t>
+  </si>
+  <si>
+    <t>Basque Circular Hub</t>
+  </si>
+  <si>
+    <t>El Basque Circular HUB és una iniciativa que té com a objectiu oferir serveis avançats d' economia circular a Euskadi . Gestionada per la societat pública Ihobe, és fruit de la col·laboració publicoprivada entre el Govern Basc, l'Ajuntament de Bilbao, l'Ajuntament de Vitòria-Gasteiz, la Universitat de Deusto, la Universitat del País Basc UPV-EHU, Universitat de Mondragón, Universitat de Navarra, el Centre de Recerca Aplicada de FP Euskadi-Tknika. El Basque Circular HUB ofereix serveis de prospectiva de mercat, formació avançada, anàlisi de tendències i generació de coneixement expert en làmbit de leconomia circular. En concret, es potencia el desenvolupament de projectes tècnics d'economia circular a empreses basques amb la participació de joves professionals formats a l'HUB. Les empreses tenen joves especialistes amb coneixements per integrar l'economia circular en els seus processos, i l'alumnat pot accedir a un entorn laboral per posar en pràctica allò que s'ha après.</t>
+  </si>
+  <si>
+    <t>SERIDA-HUB</t>
+  </si>
+  <si>
+    <t>L'HUB cerca potenciar la col·laboració públic privada i posar a disposició dels agents una xarxa de granges demo amb activitats R+D i demostratives. La xarxa de Granges Demo del SERIDA-HUB està compost per 6 granges, amb més de 400 hectàrees de finques que representen diferents condicions de sòl, clima i ecosistemes, equipades amb hivernacles, cambres de cultiu, laboratoris i ramats. Al SERIDA-HUB es poden realitzar estudis demostratius amb l'objectiu de transferir la innovació científica al sector agroalimentari i impulsar els living labs i light houses, com a forma de fomentar la col·laboració publicoprivada i establir sinergies entre la ciència, la tècnica, l'agricultura i la ramaderia.</t>
+  </si>
+  <si>
     <t>IRIS: European Digital Innovation Hub Navarra</t>
   </si>
   <si>
     <t>Hub que ofereix als demandants de serveis de transformació digital a Navarra, informació sobre els serveis que responen a les seves necessitats, i gestiona els tràmits necessaris per concertar-los.</t>
   </si>
   <si>
     <t>Technologies for Efficiency Digital Innovation Hub Extremadura (T4E DIH)</t>
   </si>
   <si>
     <t>Hub d'innovació digital a Extremadura que té com a objectiu la promoció de la transformació digital a la regió a través de projectes d'innovació i tecnologia</t>
   </si>
   <si>
     <t>Astúries Digital Innovation HUB (AsDIH)</t>
   </si>
   <si>
     <t>Espai en què les empreses poden experimentar amb la tecnologia abans d'invertir-hi i participar en activitats de demostració complementàries i serveis alternatius que contribueixin a l'èxit en el procés de digitalització.</t>
   </si>
   <si>
     <t>Hub de Digitalització i Vi</t>
   </si>
   <si>
     <t>Grup de treball específic de la Fed. Espanyola del Vi (FEV) per apropar, accelerar i facilitar la transformació digital al sector del vi.</t>
   </si>
   <si>
     <t>Centre Nacional de Tecnologia de Regadius (CENTER)</t>
@@ -200,231 +314,201 @@
   <si>
     <t>Associació Clúster Digital de Catalunya</t>
   </si>
   <si>
     <t>Espai de treball per a empreses, entitats i grups de recerca del sector de les tecnologies de la informació i les comunicacions (TIC)</t>
   </si>
   <si>
     <t>Barrax - Rural Innovatió Hub</t>
   </si>
   <si>
     <t>Hub on es promocionen les jornades de recerca, trobades comercials, networking professional, capatació de fons europeus, informació i experiència.</t>
   </si>
   <si>
     <t>Centre d'Innovació i Tecnologia de la UPC (CIT UPC)</t>
   </si>
   <si>
     <t>Centre de Recerca, Formació i Transferència del coneixement</t>
   </si>
   <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>Ecosistema complet per a les startups del sector AgriFoodTech i un aparador de tecnologies que accelera la transformació digital del sector agroalimentari, els seus PIMES i autònoms</t>
   </si>
   <si>
-    <t>Giasat</t>
-[...4 lines deleted...]
-  <si>
     <t>Clúster of Sustainable Building of Andalusia</t>
   </si>
   <si>
     <t>Projecte de caràcter associatiu i de reconversió del sector que permet identificar i implementar constantment noves oportunitats i allotjar empreses d'àmbit sostenible.</t>
   </si>
   <si>
     <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
   </si>
   <si>
     <t>Poznan Science and Technology Park (PSTP) és el primer parc tecnològic a Polònia (1995). És operat (com el departament clau) per Adam Mickiewicz University Foundation, una organització sense ànim de lucre amb la missió d'estimular la col·laboració entre la ciència i la indústria per activar el desenvolupament regional a través de la innovació, la transferència de tecnologia i la cooperació internacional.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Instituts de recerca de Rise de Suècia és l'Institut de Recerca de Suècia i soci d'innovació. A través de la col·laboració internacional amb la indústria, l'acadèmia i el sector públic, garantim la competitivitat empresarial i contribuïm a una societat sostenible</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri és un esforç conjunt d'Agroväst, Instituts de Recerca de Suècia (Rise) i Science Park Skövde amb l'objectiu d'accelerar la digitalització del sector agrícola a l'oest de Suècia.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 envolta governs, institucions de coneixement, treballadors humanitaris i empreses en un Clúster d'innovació de drones i enforteix l'ecosistema mitjançant la creació de les condicions prèvies per al desenvolupament exitós i l'aplicació de sistemes no tripulats.</t>
   </si>
   <si>
     <t>Cybersecurity Innovation HUB</t>
   </si>
   <si>
+    <t>Wageningen Research</t>
+  </si>
+  <si>
+    <t>La fortalesa de la Universitat i Investigació de Wageningen rau en la seva capacitat per unir-se a les forces dels instituts de recerca especialitzats i la universitat. També es troba als esforços combinats dels diversos camps de les ciències naturals i socials.</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>El Centre Nacional de Recerca Científica (NCSR) Demokritos és el centre de recerca multidisciplinari més gran de Grècia, amb aproximadament 1000 empleats i més de 50 anys d'èxits científics innovadors i contribucions a l'economia i la societat gregues. Va ser un soci important en diverses iniciatives tecnològiques nacionals com l'adquisició i l'operació d'instal·lacions informàtiques d'alt rendiment i l'establiment de xarxes computacionals d'alta velocitat al país i actualment és líder o membre de múltiples infraestructures nacionals i europees.</t>
+  </si>
+  <si>
     <t>AgriFood Croatia</t>
   </si>
   <si>
     <t>Agrifood Croàcia és un centre d'innovació que reuneix les parts interessades de recerca, negocis i públics a Croàcia per a la recerca comuna de transformacions digitals als sectors relacionats amb l'aqüicultura, l'agricultura i els aliments.</t>
   </si>
   <si>
     <t>VP Delta</t>
   </si>
   <si>
     <t>Agrohub.bg és un centre europeu d'innovació digital per a la Regió Central del Sud, aprovat sota el Programa Digital Europa amb el projecte Agrodigirise. El projecte va començar l'1 de novembre del 2022 i té una durada de tres anys. És implementat per un consorci amb un perfil i experiència diversos: organitzacions de sucursals, unitats científiques i de recerca, institucions de capacitació, empreses de tecnologia, importadors de maquinària agrícola, etc. en associació amb el municipi de Plovdiv.</t>
   </si>
   <si>
     <t>Arctic Drone Labs</t>
   </si>
   <si>
     <t>Arctic Drone Labs és un innovador centre de recerca de mobilitat aèria situat a Finlàndia. Estem a l'avantguarda de la recol·lecció i l'experiència de l'experiència, eines d'avantguarda i innovacions innovadores per impulsar el creixement de les indústries de sistemes aeris (UAS) no tripulats. La nostra missió inclou el foment del desenvolupament de negocis, l'avenç de les iniciatives de recerca i l'apoderament de l'educació en aquest camp transformador.</t>
   </si>
   <si>
     <t>ART-ER-DIH</t>
   </si>
   <si>
     <t>Art-Er (antic Aster) opera com un centre d'innovació digital a la regió d'Emília-Romagna, i la seva proposta de valor és la connexió de les parts interessades i la integració d'iniciatives, serveis i oportunitats per explotar infraestructures, coneixements, experiències d'ambdues companyies i proveïdors (d'instal·lacions, serveis, capacitació, etc.).</t>
   </si>
   <si>
-    <t>Wageningen Research</t>
-[...10 lines deleted...]
-  <si>
     <t>Digital Impulse Hub</t>
   </si>
   <si>
     <t>Hub que brinda consultoria, ecosistema i networking, formació i fiançament</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andalusia Agrotech</t>
   </si>
   <si>
     <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, de R+D aplicats, tecnològics, formació, acceleració i emprenedoria Objectiu:</t>
   </si>
   <si>
+    <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
+  </si>
+  <si>
+    <t>Esdalab DIH està coordinant una extensa xarxa de DIHS que abasta al sud i est d'Europa, a través de la qual ofereix oportunitats de finançament i dóna suport a la cooperació de diverses parts entre organitzacions amb experiència complementària.</t>
+  </si>
+  <si>
+    <t>Farmers Parliament Letònia Digital Innovation Hub - ZSA DIH</t>
+  </si>
+  <si>
+    <t>Smartagro és un lloc web dinnovació i tecnologia agrícola. La idea principal de Smartagro és informar i encoratjar els agricultors i altres parts interessades a utilitzar noves tecnologies, serveis, productes i sistemes per a un futur sostenible a les zones rurals. En centrar-vos en el Clúster regional, els centres d'innovació digital, els laboratoris vius i les solucions de tecnologia en els projectes del Programa de Recerca i Innovació de la UE Horizon 2020, el lloc web proporcionarà idees i solucions d'avantguarda per facilitar les innovacions en àrees rurals. Smartagro és mantingut per una organització no governamental: el Parlament dels agricultors (FP).</t>
+  </si>
+  <si>
     <t>Digital Farming Hub</t>
   </si>
   <si>
     <t>Hub de servei de suport, que ajuda les empreses agrícoles a ser més competitives millorant els seus processos de negoci / producció, així com productes i serveis a través de la tecnologia digital.</t>
   </si>
   <si>
     <t>Danish Technological Institute, Robot Technology</t>
   </si>
   <si>
     <t>Danish Technological Institute és una empresa líder de recerca i tecnologia. Ajuden els seus clients a convertir el coneixement i la tecnologia més recents en valor. Som experts en producció, materials, tecnologia ambiental, negocis, energia, tecnologia agro, investigació de carn i més</t>
   </si>
   <si>
     <t>DIH PANNONIA</t>
   </si>
   <si>
     <t>L'Agència de Desenvolupament del Comtat de Vukovar-Srijem prepara el pla de desenvolupament del comtat de Vukovar-Srijem, així com altres documents estratègics i de desenvolupament. Proporciona assistència experta en la preparació i la implementació de programes, projectes de desenvolupament a cossos de dret públic i institucions públiques de l'àrea del comtat, que són d'interès per al desenvolupament del comtat, així com projectes conjunts d'interès per al desenvolupament de diversos comtats. .</t>
   </si>
   <si>
-    <t>E-Secure Transactions Cluster - TES</t>
-[...22 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione sense guanys volta un promuovere l'elnovazione tecnològica a Itàlia, Atrtaverso La Formazione, La Consulenza i il. La nostra Associazione ha la Sfida di contribueix un facilitar l'Epowerment di tecnologie all'avanguardia, estratègia impertitoriali di stercio, nuovi modelli di empreses i el sviluppo sostenibile di soluzzii i infraestruture en aree rurali per després conformar-lo in "smartsi solucioni i infra" smartsi soluzioni i infraestruture en aree ye rurali després de conformar-lo in "smartess di -soluzioni i infraestruture in al Benessere per una migliore Qualità della vita</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>El menjar de Flandes és Sinds d'Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. Het Uitgangspunt? Door Samenwerking, va conèixer a Elkaar a Onderzoekspartner, Meer Slagkracht Bekomen. Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>L'estratègia de Farm to Fork és al cor de l'acord verd europeu amb l'objectiu de fer que els sistemes alimentaris siguin justos, saludables i amigables amb el medi ambient. Necessitem redissenyar els nostres sistemes alimentaris per fer-los més sostenibles i augmentar-ne la resiliència. Les noves tecnologies i els descobriments científics, combinats amb l'augment de la consciència pública i la demanda d'aliments sostenibles, beneficiaran tots els interessats. La revolució digital ofereix oportunitats, però a moltes companyies encara els resulta difícil saber en quines tecnologies invertir i com assegurar el finançament. Més del 90% de les PIME es queden enrere a la innovació digital i necessiten suport per a la seva transformació digital.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub és una associació sense ànim de lucre amb l'objectiu de: a. Enfortir el nivell de coneixement i consciència de les empreses pel que fa a les oportunitats ofertes per la transformació digital, també en el context del Pla Nacional Enterprise 4.0, l'estratègia europea per a la digitalització de la indústria ("Digitalització de la indústria europea - DEI") i les TICHE Programa d'innovació per a petites i mitjanes empreses de fabricació (programa "Innovació de TIC"; b. ésser la porta d'entrada a l'ecosistema d'innovació per donar suport a la transformació digital del sistema de producció; C. estimular la demanda dinnovació de les empreses; d. Creeu un pont entre els negocis i el món de la recerca.</t>
   </si>
   <si>
     <t>Institut de l'Elevage - Idele</t>
   </si>
   <si>
     <t>La missió de l'Institut de L'Elevage és millorar la competitivitat de les granges d'herbívors i els seus sectors en un context en canvi constant. El seu treball proporciona solucions tècniques i innovadores als agricultors i parts interessades de bestiar, ovella, cabres i equins als sectors. Proporcionen respostes als problemes socials i als problemes actuals, al servei de les parts interessades del bestiar i dels seus sectors.</t>
   </si>
   <si>
     <t>DIHBU Industry 4.0</t>
   </si>
   <si>
     <t>Hub per impulsar la innovació i la intel·ligència competitiva per fomentar la cocreació de nous productes i la prestació a les empreses de serveis complementaris de caràcter no tecnològic.</t>
   </si>
   <si>
-    <t>DIH-LEAF</t>
-[...4 lines deleted...]
-  <si>
     <t>Dinapsi DIH</t>
   </si>
   <si>
     <t>Hub enfocat a assolir un desenvolupament sostenible, incorporar la transformació digital a la gestió de l'entorn i fer front als reptes del canvi climàtic</t>
-  </si>
-[...4 lines deleted...]
-    <t>L'ecosistema tecnològic francès és en primer lloc emprenedors, però també tots aquells que estan compromesos amb el creixement de les noves empreses i la seva influència internacional. La tecnologia francesa Rennes St Malo (FTRSM) ocupa un lloc de 1ER Rànquing Nacional en telecomunicacions, agro de menjar i ciberseguretat. La salut electrònica, les noves mobilitats i els sectors dindústries creatives també tenen fortes fortaleses locals.</t>
   </si>
   <si>
     <t>Nanotechnology Lab LTFN (Lab for Thin Films - Nanobiomaterials - Nanosystems - Nanometrology)</t>
   </si>
   <si>
     <t>El Nanotechnology Lab Ltfn, establert el 1991, es troba al Departament de Física de la Universitat d'Aristòtil de Tesaloniki (Auth) ia les instal·lacions de Cope-H a prop de Thermi i l'aeroport de Thessaloniki. Té una experiència de més de 25 anys en tecnologia de pel·lícules primes, fabricació de nanomaterials avançats i nanopartícules, desenvolupant/implementant tècniques de metrologia òptica in situ i en temps real, modelatge computacional i eines de nanometrologia. La missió de LTFN és promoure la investigació de classe mundial i les millors pràctiques en nanotecnologia, electrònica orgànica, nanomedicina i nanometrologia per abordar els desafiaments globals en la fabricació, energia, il·luminació, electrònica, fotònica, IoT, transport, salut i qualitat de vida de qualitat de vida. , Agricultura, etc.</t>
   </si>
   <si>
     <t>Photonics Bretagne</t>
   </si>
   <si>
     <t>La plataforma tecnològica de Photonics Bretagne té una gran experiència en biofotònica.</t>
   </si>
   <si>
     <t>ROBOCOAST</t>
   </si>
   <si>
     <t>La missió de Robocoast és donar suport a la transformació digital amb habilitats clau en ciberseguretat, robòtica, tecnologia energètica, intel·ligència artificial, anàlisi de dades, 5G i Internet de les coses. Brindem serveis a la indústria de l'exportació i altres indústries, així com a noves empreses i empreses d'alta tecnologia. Els productes i serveis desenvolupats pels membres se centren en la indústria de l'exportació i les cadenes de subcontractació, la fabricació avançada, la tecnologia d'informació i comunicació i el sector energètic. També oferim cooperació multidisciplinària a àrees com l'agricultura i la tecnologia de la salut.</t>
   </si>
   <si>
     <t>Rural Industry DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub es tradueix oficialment en finès com Digital Innovation Hub. És una eina desenvolupada i coordinada per la Comissió Europea per accelerar les solucions digitals per a les empreses europees. DIH està fonamentalment orientat regionalment, i el centre d'atenció és principalment a les PIME.</t>
   </si>
@@ -1112,61 +1196,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C125"/>
+  <dimension ref="A1:C139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C125"/>
+      <selection activeCell="A1" sqref="A1:C139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="1574.758" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="146.107" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="1666.879" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -1529,249 +1613,249 @@
         <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:3">
@@ -2497,51 +2581,205 @@
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>86</v>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>